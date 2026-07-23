--- v0 (2025-11-13)
+++ v1 (2026-07-23)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="666277a" w14:textId="666277a">
+    <w:p w14:paraId="63bcc5c" w14:textId="63bcc5c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел жилищно-коммунального хозяйства, пассажирскоготранспорта и автомобильных дорог Отырарского района" акимата Отырарского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Отырарского района Туркестанской области от 31 октября 2022 года № 291. Утратило силу постановлением акимата Отырарского района Туркестанской области от 18 июня 2026 года № 224</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Отырарского района Туркестанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 224</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -155,205 +239,210 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года № 590 "О некоторых вопросах организации деятельности государственных органов и их структурных подразделений", акимат Отырарского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемое </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном учреждении "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственному учреждению "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...15 lines deleted...]
-      2. Государственному учреждению "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) государственную регистрацию вышеуказанного положения в органах юстиции в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течение двадцати календарных дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в филиал Республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Туркестанской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z40" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение настоящего постановления на интернет-ресурсе акимата Отырарского района после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z4" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Отырарского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z5" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -369,51 +458,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Аким района</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Аким района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -547,127 +646,127 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 291 от "31" октября 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>акимата Отырарского района</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z8" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z9" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района (далее – государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района) является государственным органом Республики Казахстан, осуществляющим руководство в сферах жилищных отношений, инженерных коммуникаций, автомобильных дорог и пассажирских перевозок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z10" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района ведомств имеет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z11" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -682,1195 +781,1290 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z12" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z14" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z15" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 160700, Республика Казахстан, Туркестанская область, Отырарский район, село Шаульдер, проспект Жибек жолы, № 23.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z18" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> является учредительным документом государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z19" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование деятельности государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z20" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z21" w:id="19"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z21" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z22" w:id="20"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z22" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проведение государственной политики в сфере жилищно-коммунального хозяйства, жилищной инспекции, пассажирского транспорта и автомобильных дорог района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственный контроль в сфере управления жилищным фондом, газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществление иных задач в рамках установленной действующим законодательством Республики Казахстан компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z23" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от государственных органов и других организаций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) взаимодействовать с государственными органами, органами общественного самоуправления и другими организациями по вопросам повышения эффективности управления на соответствующей территории;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) быть истцом и ответчиком в суде, а также осуществлять иные права, не противоречащие действующему законодательству Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при осуществлении проверок, определяемых в рамках установленной действующим законодательством Республики Казахстан компетенцией, запрашивать любую необходимую информацию, знакомиться с оригиналами документов, относящихся к предмету проверки;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) беспрепятственно посещать проверяемый объект во время проведения проверки при предъявлении служебного удостоверения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществлять иные права, в рамках установленной действующим законодательством Республики Казахстан компетенции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обязанности:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) обеспечивать доступность стандартов государственных услуг, предоставлять соответствующую информацию в уполномоченный орган по качеству оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осуществлять иные обязанности в рамках установленной действующим законодательством Республики Казахстан компетенции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z24" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализует государственную политику в области энергосбережения и повышения энергоэффективности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выступает заказчиком по реконструкции и ремонту объектов районной коммунальной собственности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Осуществляет выполнение процедур организации и проведения централизованных государственных закупок в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан О государственных закупках.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организует реконструкцию, ремонт, эксплуатацию и содержание водопроводов, очистных сооружений, тепловых и электрических сетей, дорог районного значения и других объектов транспортной и инженерной инфраструктуры района в соответствии с законодательством Республики Казахстан о государственных закупках, в области государственно-частного партнерства и о концессиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) управляет сетью автомобильных дорог районного значения общего пользования;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организует выполнение и контроль за всеми видами работ по реконструкции, ремонту, внедрению и содержанию технических средств регулирования дорожного движения на дорогах районного значения, улицах населенных пунктов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организует перевозки пассажиров в соответствии с законодательством Республики Казахстан в сфере транспорта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организует регулярные городские (сельские), пригородные и внутрирайонные перевозки пассажиров и багажа, утверждает их маршруты, организует и проводит конкурсы на право их обслуживания и утверждает расписания движения по маршрутам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) ведет реестр маршрутов регулярных городских (сельских), пригородных и внутрирайонных автомобильных перевозок пассажиров и багажа;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) организует перевозки пассажиров и багажа на такси;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ведет реестр индивидуальных предпринимателей и юридических лиц, подавших уведомление о начале осуществления деятельности в качестве перевозчика такси;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ведет реестр физических и юридических лиц, подавших уведомление о начале осуществления деятельности по установке и обслуживанию тахографов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) организует распределение жилья коммунального жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z68" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) организует сохранение коммунального жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z69" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) проводит инвентаризацию жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) организует снос аварийного жилья;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) организует работу по обеспечению жильем отдельных категорий граждан в соответствии с законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) организует работу по передаче в собственность граждан жилищ из коммунального жилищного фонда на условиях, предусмотренных законодательными актами Республики Казахстан, и в порядке, определяемом Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z73" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) проводит проверки должностными лицами деятельности субъектов кондоминиума, обеспечивает организацию мероприятий и контроль деятельности органов управления объектом кондоминиума по сохранению и надлежащей эксплуатации жилищного фонда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) проводит работу по выявлению брошенного собственниками жилья, осуществляет представительство в суде по признанию недвижимого имущества бесхозяйным и права коммунальной собственности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) проводит работу по признанию в судебном порядке наследства в виде жилых помещений выморочным имуществом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) проводит работу по выселению в судебном порядке лиц, незаконно проживающих в коммунальном жилище;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z77" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) согласовывает плановый ремонт котельных и тепловых сетей (магистральных, внутриквартальных);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z78" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) выдает паспорта готовности отопительных котельных всех мощностей и тепловых сетей (магистральных, внутриквартальных) к работе в осенне-зимний период;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z79" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) ведет мониторинг выполнения работ по благоустройству и санитарной очистке территорий населенных пунктов Отырарского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z80" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) разрабатывает и представляет на утверждение местному представительному органу района нормы образования и накопления коммунальных отходов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z81" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) разрабатывает и представляет на утверждение местному представительному органу района тарифы на сбор, вывоз, захоронение и утилизацию коммунальных отходов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z82" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) реализует государственную политику в области обращения с коммунальными отходами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z83" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) осуществляет функции уполномоченного органа в сфере регулирования вопросов содержания и защиты зеленых насаждений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z84" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) в пределах своей компетенции оказывает государственные услуги в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z85" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) обеспечивает проведение за счет средств местного бюджета государственного технического обследования функционирующих многоквартирных жилых домов (с определением общего имущества объекта кондоминиума), а также изготовление и возмещение расходов по изготовлению технических паспортов на объект кондоминиума и документов на земельный участок, расположенный под многоквартирным жилым домом, а также на придомовой земельный участок в случае поступления соответствующего обращения от собственников квартир, нежилых помещений многоквартирного жилого дома на основании решения собрания собственников квартир, нежилых помещений многоквартирного жилого дома в соответствии с требованиями законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z86" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) при наличии средств местного бюджета осуществляет организацию и финансирование капитального ремонта многоквартирных жилых домов с условием обеспечения возвратности средств собственниками квартир, нежилых помещений многоквартирных жилых домов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z87" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) организует работу жилищной инспекции по осуществлению государственного контроля в отношении субъектов контроля в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z88" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) организует работу жилищной инспекции по осуществлению государственного надзора в отношении субъектов надзора в пределах границ населенных пунктов на объектах социальной инфраструктуры в области промышленной безопасности за соблюдением требований безопасной эксплуатации опасных технических устройств;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z89" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) осуществляет функции государственного контроля в пределах границ населенных пунктов на объектах социальной инфраструктуры в сферах управления жилищным фондом, газа и газоснабжения и государственного надзора в пределах границ населенных пунктов на объектах социальной инфраструктуры в области промышленной безопасности за соблюдением требований безопасной эксплуатации опасных технических устройств определяемых для жилищной инспекции государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района в пределах полномочий, определяемых </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1885,720 +2079,781 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о жилищной инспекции, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 марта 2015 года № 241;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z90" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) осуществляют государственный контроль за соблюдением требований безопасной эксплуатации газопотребляющих систем и газового оборудования бытовых и коммунально-бытовых потребителей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z91" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) участвуют в реализации генеральной схемы газификации Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z92" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) предоставляют земельные участки в порядке, установленном законодательством Республики Казахстан, для строительства объектов систем газоснабжения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z93" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) осуществляют государственный контроль за соблюдением требований безопасной эксплуатации бытовых баллонов и объектов систем газоснабжения бытовых и коммунально-бытовых потребителей в пределах границ населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z25" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z26" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z27" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z28" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z29" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организует и руководит работой государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) несет персональную ответственность за непринятие мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) назначает на должность и освобождает от должности работников государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района, а также первых руководителей подведомственных организаций, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящего положения, в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района в государственных органах и иных организациях в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в установленном законодательством порядке налагает дисциплинарные взыскания на работников государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района, применяет к ним меры поощрения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в пределах своей компетенции издает приказы, обязательные для исполнения работниками государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) утверждает план финансирования по обязательствам и платежам, структуру государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района в пределах установленного фонда оплаты труда и лимита штатной численности работников;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет контроль за эффективностью использования и сохранностью имущества, закрепленного на балансе государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) проводит личный прием граждан и представителей юридических лиц, рассматривает в установленные законодательством сроки обращения физических и юридических лиц, принимает по ним необходимые меры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) принимает решения по другим вопросам, отнесенным к его компетенции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского районав период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z30" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z31" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z32" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z33" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за государственным учреждением "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района, относится к районной коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z34" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z35" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z36" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z37" w:id="35"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z37" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень находящихся в ведении государственного учреждения "Отдел жилищно-коммунального хозяйства, пассажирского транспорта и автомобильных дорог Отырарского района" акимата Отырарского района:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z106" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Коммунальное государственное учреждение "Отырар-2050" акимата Отырарского района; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z107" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Государственное коммунальное предприятие "Отырар-Қызмет" акимата Отырарского района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z108" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Государственное коммунальное предприятие "Отырар-Жылу" на праве хозяйственного ведения акимата Отырарского района.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2920,35 +3175,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>