--- v0 (2025-12-25)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="026ed23" w14:textId="026ed23">
+    <w:p w14:paraId="23b1801" w14:textId="23b1801">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О вопросах государственного учреждения "Махамбетский районный отдел экономики и финансов"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Махамбетского района Атырауской области от 19 декабря 2022 года № 339</w:t>
+        <w:t>Постановление акимата Махамбетского района Атырауской области от 19 декабря 2022 года № 339.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -345,51 +345,51 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Аким Махамбетского района </w:t>
+              <w:t>Аким Махамбетского района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -541,2736 +541,2852 @@
               </w:rPr>
               <w:t>декабря 2022 года № 339</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ПОЛОЖЕНИЕ государственного учреждения "Махамбетский районный отдел экономики и финансов"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Махамбетского района Атырауской области от 03.12.2025 года № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его подписания).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z12" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Махамбетский районный отдел экономики и финансов" (далее - Отдел) является государственным органом Республики Казахстан, осуществляющим руководство в сферах деятельности в области услуг по реализации государственной политики по планированию социально-экономического развития и бюджета, исполнению бюджета и управлению коммунальной собственностью района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Отдел осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
+      2. Отдел осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Отдел является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Отдел имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя отдела и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Структура и лимит штатной численности Отдела утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Местонахождение юридического лица: 060700, Атырауская область, Махамбетский район, село Махамбет, улица Абая, дом-13.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Настоящее Положение является учредительным документом отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      10. Финансирование деятельности Отдела осуществляется из местных бюджетов в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Финансирование деятельности Отдела осуществляется из местных бюджетов в соответсвии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Отделу запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями отдела.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Отделу законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) планирование и анализ приоритетов основных направлений социально-экономического развития, стратегических целей и задач района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) бюджетное планирование на соответствующей административно-территориальной единице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) организация исполнения бюджета на соответствующей административно-территориальной единице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) участие в реализации государственной политики в сфере управления районным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) руководство и межотраслевая координация в области планирования, исполнения бюджета, бухгалтерского, бюджетного, финансового учета и управления районным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) иные задачи, возложенные законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - рассмотрение обращений, заявлений и жалоб физических и юридических лиц по вопросам, входящим в компетенцию отдела, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - обращение в суд, предъявление иска в целях защиты прав и интересов отдела в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - заключать с физическими и юридическими лицами договоры купли-продажи, передачи в доверительное управление, сдачи в имущественный наем (аренду), сдачи во временное безвозмездное пользование (размещение) районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение в соответствии с законодательством торгов по приватизации районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - представление интересов государства в судах Республики Казахстан по вопросам владения, пользования и распоряжения районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - проведение заслушиваний доверительных управляющих (концессионеров) по вопросу выполнения ими обязательств в соответствии с договорами доверительного управления (концессии) районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - направление в следственные органы материалов по выявленным фактам нарушений, хищений районного коммунального имущества и иных правонарушений, связанных с его использованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - представлять по запросу соответствующего уполномоченного органа сведения из собственных информационных систем в порядке, определенном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - беспрепятственно знакомиться с документацией, объектами контроля, относящихся к вопросам контрольного мероприятия, с учетом соблюдения режима секретности, служебной, коммерческой или иной охраняемой законом тайны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять иные права и обязанности, предусмотренные действующими законодательными актами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - вносить в районный акимат предложения по основным направлениям социально-экономического развития района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять контроль за реализацией плана мероприятий по реализации программ развития территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в пределах своей компетенции вносить предложения по реализации государственной политики в сфере планирования и исполнения районного и сельского бюджета, а также управления районным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять контроль за целевым и эффективным использованием и сохранностью районного коммунального имущества, выполнением обязательств по договору доверительного управления, соблюдением условий договоров купли-продажи по приватизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - осуществлять контроль за своевременностью и полнотой начисления дивидендов на принадлежащие Республике Казахстан акции и их выплаты, а также за распределением чистого дохода между участниками товарищества с ограниченной ответственностью, доля участия в уставном капитале которого принадлежит Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - в пределах своей компетенции вносить предложения по корректировке и уточнению программ развития территорий и других отраслевых программ и бюджета района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - давать разъяснения и комментарии по применению действующего законодательства по вопросам, входящим в компетенцию отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - поощрять работников, налагать дисциплинарные взыскания, привлекать работников к материальной ответственности в случаях и порядке, предусмотренных Трудовым Кодексом Республики Казахстан и законодательством о государственной службе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - запрашивать и получать в установленном законодательством порядке от государственных органов, их должностных лиц и иных лиц и передавать информацию и материалы, необходимые для осуществления функций, возложенных на отдел;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - привлекать для проведения экспертиз и консультаций специалистов государственных исполнительных органов, а также независимых экспертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - в пределах своей компетенции подготовить и представить государственным органам информационно-аналитические материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в разработке прогноза социально-экономического развития области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка программы развития территории и плана мероприятий по еҰ реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мониторинг и анализ показателей прогноза социально-экономического развития района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) проведение мониторинга и анализа исполнения программы развития территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подготовка аналитической информации о результатах социально-экономического развития района и о ходе исполнения программ развития территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) функциональный анализ деятельности местных органов государственного управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предоставление мер социальной поддержки специалистам в области здравоохранения, образования, социального обеспечения, культуры, спорта и агропромышленного комплекса, государственным служащим аппаратов акимов сельских округов, прибывшим для работы и проживания в сельские населенные пункты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разработка проектов решений маслихата о районном и сельском бюджете на соответствующий плановый период, внесение изменений и дополнений в бюджет и представление их на рассмотрение акимата района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) разработка проектов постановлений акимата района о реализации решений маслихата о районном бюджете, внесение изменений и дополнений в постановление акимата района о реализации решений маслихата о районном бюджете на соответствующие годы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) рассмотрение бюджетных заявок администраторов бюджетных программ и подготовка заключения по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) прогнозирование поступлений в районный бюджет по категориям, классам и подклассам Единой бюджетной классификации с учетом прогноза социально-экономического развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) формирование перечня приоритетных районных бюджетных инвестиций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществление мониторинга реализации бюджетных инвестиционных проектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) представление заключения администраторов бюджетных программ о финансово-экономической целесообразности реализации бюджетных инвестиций за счет государственного участия в уставных капиталах юридических лиц и их оценку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) подготовка заключения по разработке и корректировке технико-экономических районных бюджетных инвестиционных и концессионных проектов, а также выполнение услуг по внесению предложений, экспертизе и осуществление услуги по консультативному сопровождению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация и обеспечение деятельности районной бюджетной комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) рассмотрение показателей результативности и эффективности представленных в проектах бюджетных программ администраторов районных бюджетных программ, на предмет их соответствия функциям, полномочиям, направлениям деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществление согласования программ развития территории и отраслевых программ в части обеспеченности объемом бюджетного финансирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) внесение предложений по уточнению (корректировке) и секвестированию районных и сельских бюджетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) руководство и межотраслевая координации в области бюджетного планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организация исполнения районного бюджета и координация деятельности администраторов бюджетных программ по исполнению бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществление бюджетного мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) подготовка аналитической информации об исполнении бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) осуществление управления бюджетными деньгами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) составление, утверждение и ведение сводного плана финансирования по обязательствам, сводного плана поступлений и финансирования по платежам районного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) внесение изменений и дополнений в сводный план поступлений и финансирования по платежам, сводный план финансирования по обязательствам, включая годовые суммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) представление бюджетных кредитов, обеспечение их мониторинга и возврата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществление мониторинга получения, использования, погашения и обслуживания долгов местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) подготовка и представление информации для проведения оценки эффективности управления бюджетными средствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) подготовка заключений к проектам постановлений районного акимата о выделении средств из резерва местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) в пределах своей компетенции разрабатывает нормативные правовые акты, регулирующие отношения в сфере управления районным коммунальной имуществом района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) ведет базу данных по учету и дальнейшему использованию конфискованного имущества, обращенного (поступившего) в коммунальную собственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - поощрять работников, налагать дисциплинарные взыскания, привлекать работников к материальной ответственности в случаях и порядке, предусмотренных Трудовым </w:t>
-[...759 lines deleted...]
-      33) предоставление районного коммунального имущества в имущественный наем (аренду) и во временное безвозмездное пользование (размещение);</w:t>
+      33) в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан" организует приватизацию районного коммунального имущества, а также предприятий как имущественного комплекса c обязательным проведением публичных слушаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      34) проведение мониторинга эффективности управления районным коммунальным имуществом, в том числе коммунальными предприятиями и юридическими лицами с участием местного исполнительного органа;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) предоставляют районное коммунальное имущество в имущественный наем (аренду), доверительное управление физическим лицам и негосударственным юридическим лицам без права последующего выкупа или с правом последующей передачи в собственность субъектам малого предпринимательства на безвозмездной основе, если иное не предусмотрено законами Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      35) организация работы по передаче районного коммунального имущества в доверительное управление;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) организует вопросы создания, реорганизации и ликвидации районных коммунальных юридических лиц, а также их участия в акционерных обществах и товариществах с ограниченной ответственностью, создания, реорганизации, ликвидации указанных организаций, отчуждения акций, принадлежащих акционерным обществам, и долей участия в уставном капитале товариществ с ограниченной ответственностью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      36) дача согласия на списание или передачу имущества и дебиторской задолженности, закрепленных за районными коммунальными юридическими лицами;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) обеспечивают контроль за использованием и сохранностью районного коммунального имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      37) организация работы по учету, хранению, оценке и дальнейшему использованию имущества, обращенного (поступившего) в коммунальную собственность по отдельным основаниям;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) организует передачу районного коммунального имущества за районными коммунальными юридическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      38) дача согласия уполномоченному органу соответствующей отрасли на осуществление реорганизации и ликвидации районного коммунального юридического лица;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) организует использования районного коммунального имущества, в том числе передачу в залог, имущественный наҰм (аренду), безвозмездное пользование и доверительное управление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      39) организация работы по передаче в залог и безвозмездное пользование районного коммунального имущества;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) организуют учет, хранение, оценку и дальнейшее использование районного коммунального имущества, обращенного (поступившего) в коммунальную собственность, признанного в порядке, установленном законодательством Республики Казахстан, бесхозяйным, перешедшего государству по праву наследования, а также выморочного имущества, находок, безнадзорных животных, безвозмездно перешедших в порядке, установленном законодательством Республики Казахстан, в коммунальную собственность, доли кладов, не содержащих вещей, относящихся к культурным ценностям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      40) представление интересов государства по вопросам районного коммунального имущества и защита его имущественных прав;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) осуществляют контроль за выполнением доверительным управляющим обязательств по договору доверительного управления районным коммунальным имуществом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      41) осуществление контроля за своевременностью и полнотой начисления дивидендов на принадлежащие Республике Казахстан акции и их выплаты, а также распределением чистого дохода между участниками товарищества с ограниченной ответственностью, доля участия в уставном капитале которого принадлежит Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) осуществляют приватизацию районного коммунального имущества, а также предприятий как имущественного комплекса, в том числе привлекают посредника для организации процесса приватизации, обеспечивают оценку объекта приватизации, осуществляют подготовку и заключение договоров купли-продажи объекта приватизации и контроль за соблюдением условий договоров купли-продажи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      42) координация и организация работы по обеспечению единого учета государственного имущества в реестре государственного имущества, а также финансирование расходов на его формирование и ведение;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) осуществляют иные полномочия, возложенные на них настоящим Законом и иным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      43) осуществление контроля за использованием и сохранностью районного коммунального имущества, выполнением обязательств по договору доверительного управления, соблюдением условий договоров купли-продажи по приватизации;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) проведение мониторинга эффективности управления районным коммунальным имуществом, в том числе коммунальными предприятиями и юридическими лицами с участием местного исполнительного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      44) участие в принятии решения о заключении договора дарения имущества негосударственных юридических и физических лиц, переданного в районную коммунальную собственность;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) дача согласия на списание или передачу имущества и дебиторской задолженности, закрепленных за районными коммунальными юридическими лицами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      45) внесение предложений по изъятию излишнего, неиспользуемого либо используемого не по назначению имущества районных коммунальных юридических лиц, выявленных по результатам контроля целевого использования коммунального имущества;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) дача согласия уполномоченному органу соответствующей отрасли на осуществление реорганизации и ликвидации районного коммунального юридического лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) осуществление контроля за своевременностью и полнотой начисления дивидендов на принадлежащие Республике Казахстан акции и их выплаты, а также распределением чистого дохода между участниками товарищества с ограниченной ответственностью, доля участия в уставном капитале которого принадлежит Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) представление интересов государства и защита имущественных прав по вопросам районного коммунального имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) координация и организация работы по обеспечению единого учета государственного имущества в реестре государственного имущества, а также финансирование расходов на его формирование и ведение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) осуществление контроля за использованием и сохранностью районного коммунального имущества, выполнением обязательств по договору доверительного управления, соблюдением условий договоров купли-продажи по приватизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) участие в принятии решения о заключении договора дарения имущества негосударственных юридических и физических лиц, переданного в районную коммунальную собственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) внесение предложений по изъятию излишнего, неиспользуемого либо используемого не по назначению имущества районных коммунальных юридических лиц, выявленных по результатам контроля целевого использования коммунального имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      46) осуществление выплаты возмещения за имущество, принимаемое в коммунальную собственность в случаях и на условиях, установленных </w:t>
+      52) осуществление выплаты возмещения за имущество, принимаемое в коммунальную собственность в случаях и на условиях, установленных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-[...118 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      53) составление и предоставление консолидированной финансовой отчетности по исполнению бюджет района;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53) размещение извещения о проведении торгов по приватизации районного коммунального имущества в электронном формате на веб-портале реестра – www.e-qazyna.kz;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      54) выдача разрешений и заявок на открытие контрольных счетов наличности государственных учреждений;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54) ведение бюджетного учета и отчетности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      55) руководство и межотраслевая координация в области исполнения бюджета, управления коммунальным имуществом, бухгалтерского и бюджетного учета, финансовой и бюджетной отчетности;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) подготовка и представление годового отчета об исполнении бюджета района за финансовый год в акимат района, областной уполномоченный орган по исполнению бюджета и органы государственного финансового контроля, обеспечение координации работы администраторов бюджетных програм при рассмотрении годового отчета об исполнении районного бюджета за отчетный финансовый год в постоянных комиссиях районного маслихата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      56) анализ практики применения законодательства и выработка предложений по его совершенствованию в области системы государственного планирования, государственных финансов, государственного управления имуществом, ведения бухгалтерского учета и финансовой отчетности, ведения бюджетного учета и отчетности;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56) составление и ежемесячное представление отчетов об исполнении бюджета района в акимат района, областной уполномоченный орган по исполнению бюджета, уполномоченной орган по внутреннему контролю, ревизионную комиссию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      57) организация работы по оценке объектов недвижимости физических лиц, не используемых в предпринимательской деятельности, для налогообложения;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) составление отчетов об исполнении планов поступлений и расходов денег от реализации товаров (работ, услуг), поступлений и расходовании денег от спонсорской и благотворительной помощи по районному бюджету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) составление отчетов о кредиторской и дебиторской задолженностях бюджет района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) составление и предоставление консолидированной финансовой отчетности по исполнению бюджет района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) выдача разрешений и заявок на открытие контрольных счетов наличности государственных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) руководство и межотраслевая координация в области исполнения бюджета, управления коммунальным имуществом, бухгалтерского и бюджетного учета, финансовой и бюджетной отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) анализ практики применения законодательства и выработка предложений по его совершенствованию в области системы государственного планирования, государственных финансов, государственного управления имуществом, ведения бухгалтерского учета и финансовой отчетности, ведения бюджетного учета и отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) организация работы по оценке объектов недвижимости физических лиц, не используемых в предпринимательской деятельности, для налогообложения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) иные функции, возложенные законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="110"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Руководство Отделом осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на отдел задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Первый руководитель отдела назначается и освобождается от должности в соответственности с закондательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель отдела имеет заместителя, которые назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Полномочия первого руководителя отдела:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия своего заместителя и работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в соответствии с законодательством назначает на должности и освобождает от должности работников согласно номенклатуры должностей, утверждаемой акимом района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законодательством порядке поощряет и налагает дисциплинарные взыскания на работников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) принимает меры, направленные на противодействие коррупции и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) в пределах своей компетенции издает приказы, дает указания, подписывает служебные документации, приказы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в соответствии с действующим законодательством представляет Отдел в государственных органах и иных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет иные полномочия в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Отдела в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аппарат отдела возглавляется руководителем, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
-[...283 lines deleted...]
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Отдел может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Отдела формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Отделом, относится к районной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Если иное не установлено законодательством, Отдел не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
-[...96 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Отдела осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3596,31 +3712,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>