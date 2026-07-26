--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7cb2abd" w14:textId="7cb2abd">
+    <w:p w14:paraId="234c3a9" w14:textId="234c3a9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Управление государственного архитектурно-строительного контроля и лицензирования акимата Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Северо-Казахстанской области от 23 ноября 2022 год № 265</w:t>
+        <w:t>Постановление акимата Северо-Казахстанской области от 23 ноября 2022 год № 265.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1211,1818 +1211,1718 @@
         <w:t>
       осуществление лицензирования, аттестации и аккредитации на территории Северо-Казахстанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) права:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать у субъектов архитектурной, градостроительной и строительной деятельности и получать от них информацию о намечаемых к строительству и строящихся (реконструируемых, расширяющихся, модернизируемых, капитально ремонтируемых) на территории Республики Казахстан объектах и комплексах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать у лиц, осуществляющих технический и авторский надзоры, и получать от них для ознакомления необходимую проектную и исполнительную техническую документацию по данной стройке, а также заключения экспертизы соответствующих проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       привлекать независимые лаборатории для проведения лабораторных испытаний конструкций строящихся объектов и применяемых строительных материалов, изделий и конструкций на соответствие требованиям проекта и государственным (межгосударственным) нормативам; </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получать от центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов информацию, необходимую для оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться с запросом в государственные органы за информацией, необходимой для осуществления лицензирования или разрешительной процедуры, в том числе посредством информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции, обратиться в суд с иском о защите нарушенных или оспариваемых законных интересов других лиц или неопределенного круга лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке необходимую для осуществления административной процедуры информацию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      отказать в реализации прав участника административной процедуры в случаях и по основаниям, которые установлены Административным процедурно-процессуальным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае выявления нарушений законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности в Республике Казахстан обращаться в суд с иском о принудительном сносе незаконно возводимого или возведенного строения, а также самовольных построек;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      принятие решений о проведении комплекса работ по постутилизации строительных объектов в соответствии с пунктом 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об исполнительном производстве и статусе судебных исполнителей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 в редакции постановления акимата Северо-Казахстанской области от 17.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 104</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z60" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление государственного архитектурно-строительного контроля и надзора за качеством строительства объектов, применение установленных Кодексом Республики Казахстан об административных правонарушениях административных мер воздействия к нарушителям архитектурно-градостроительной дисциплины на этих объектах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z61" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление лицензирования в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      получать от центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, районов, городов областного значения, акимов районов в городе, городов районного значения, поселков, сел, сельских округов информацию, необходимую для оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие решений о применении к нарушителям предусмотренных законодательных мер в связи с допущенными нарушениями и отклонениями от норм законодательства, государственных нормативных требований, условий и ограничений, установленных в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      обращаться с запросом в государственные органы за информацией, необходимой для осуществления лицензирования или разрешительной процедуры, в том числе посредством информационных систем;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аттестация экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      в пределах своей компетенции, обратиться в суд с иском о защите нарушенных или оспариваемых законных интересов других лиц или неопределенного круга лиц;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      запрашивать и получать в установленном законодательством Республики Казахстан порядке необходимую для осуществления административной процедуры информацию;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мониторинг строящихся (реконструируемых, расширяемых, модернизируемых, капитально ремонтируемых) и введенных в эксплуатацию объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      отказать в реализации прав участника административной процедуры в случаях и по основаниям, которые установлены Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принятие установленных законодательством мер по отношению к юридическим и должностным лицам, допустившим неустраняемые нарушения либо не устранившим допущенные нарушения в установленные нормативные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      в случае выявления нарушений законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности в Республике Казахстан обращаться в суд с иском о принудительном сносе незаконно возводимого или возведенного строения, а также самовольных построек;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля за деятельностью технического и авторского надзоров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      в случае уклонения субъекта архитектурной, градостроительной и строительной деятельности от устранения нарушений, выявленных в ходе проведения проверки и вынесенных к устранению в предписании, обращаться с исками в судебные органы о понуждении к исполнению предписания;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля за организацией и осуществлением заказчиком (собственником) технического и авторского надзоров при строительстве объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      2) обязанности:</w:t>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление контроля и надзора за:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      мониторинг строящихся (реконструируемых, расширяемых, модернизируемых, капитально ремонтируемых) и введенных в эксплуатацию объектов;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличием соответствующего права на земельный участок, утвержденной проектной (проектно-сметной) документации, положительного заключения экспертизы проектов, а также уведомлением органов, осуществляющих государственный архитектурно-строительный контроль и надзор, о начале производства строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      принятие установленных законодательством мер по отношению к физическим, юридическим и должностным лицам, допустившим неустраняемые нарушения либо не устранившим допущенные нарушения в установленные нормативные сроки;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) достоверностью данных, указанных в уведомлении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      оказывать государственные услуги в соответствии с законодательством Республики Казахстан в сфере оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z72" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличием лицензии на право осуществления соответствующих видов лицензируемой архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      осуществлять лицензирование и разрешительные процедуры в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях";</w:t>
+    <w:bookmarkStart w:name="z73" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)соответствием выполненных (выполняемых) строительно-монтажных работ, применяемых строительных материалов, изделий, конструкций и оборудования утвержденным проектным решениям и государственным (межгосударственным) нормативам, в том числе по обеспечению прочности, устойчивости, надежности несущих и ограждающих конструкций и эксплуатационных качеств зданий (сооружений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      осуществлять работу по открытости и прозрачности деятельности, в том числе наполнение и сопровождение порталов "Открытые данные", "Открытые бюджеты", "Открытые нормативные правовые акты", "Открытый диалог"; </w:t>
+    <w:bookmarkStart w:name="z74" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организацией и осуществлением подрядчиком (генподрядчиком) всех видов и форм собственного производственного контроля и надзора качества строительства (входного, операционного, приемочного, лабораторного, геодезического и других);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      проводить проверки, профилактический контроль и надзор в соответствии с законодательством Республике Казахстан об архитектурной, градостроительной и строительной деятельности Республике Казахстан и Предпринимательским кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) своевременностью и правильностью оформления исполнительной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      рассматривать обращения физических и юридических лиц в соответствии с Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организацией и осуществлением заказчиком (собственником) технического и авторского надзоров при строительстве объектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      возбуждать и рассматривать дела об административных правонарушениях при выявлении нарушений законодательства Республики Казахстан об архитектурной, градостроительной и строительной деятельности, Закона Республики Казахстан "О долевом участии в жилищном строительстве" в соответствии с Кодексом Республики Казахстан об административных правонарушениях в пределах своей компетенции.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) соблюдением лицами, осуществляющими технический и авторский надзоры, требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выявлении допущенных нарушений государственных нормативов и (или) отклонений от утвержденных проектов (проектных решений), принятие решения (выдача предписания):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      ведение мониторинга строящихся (намечаемых к строительству) объектов и комплексов в порядке, установленном уполномоченным органом по делам архитектуры, градостроительства и строительства;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) о запрещении применения строительных материалов, изделий, конструкций и оборудования, не соответствующих национальным стандартам и техническим условиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      осуществление государственного архитектурно-строительного контроля и надзора за качеством строительства объектов, применение установленных Кодексом Республики Казахстан об административных правонарушениях административных мер воздействия к нарушителям архитектурно-градостроительной дисциплины на этих объектах;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) об устранении заказчиком (застройщиком) и (или) подрядной строительно-монтажной организацией (предприятием) допущенных нарушений в установленные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
-[...15 lines deleted...]
-      осуществление лицензирования в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) о приостановлении строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      принятие решений о применении к нарушителям предусмотренных законодательных мер в связи с допущенными нарушениями и отклонениями от норм законодательства, государственных нормативных требований, условий и ограничений, установленных в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выявлении незаконных переоборудования и перепланировки жилых и нежилых помещений, принятие решения (выдача предписания):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      аттестация экспертов на право осуществления экспертных работ и инжиниринговых услуг в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) об устранении заказчиком допущенных нарушений в установленные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...15 lines deleted...]
-      аккредитация организаций по управлению проектами в области архитектуры, градостроительства и строительства;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) о приостановлении строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
-[...15 lines deleted...]
-      мониторинг строящихся (реконструируемых, расширяемых, модернизируемых, капитально ремонтируемых) и введенных в эксплуатацию объектов;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление приема уведомлений о начале производства строительно-монтажных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
-[...15 lines deleted...]
-      принятие установленных законодательством мер по отношению к юридическим и должностным лицам, допустившим неустраняемые нарушения либо не устранившим допущенные нарушения в установленные нормативные сроки;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение сверки утвержденного акта приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта, декларации о соответствии и заключений о качестве строительно-монтажных работ и соответствии выполненных работ утвержденному проекту на предмет соблюдения заказчиком норм и требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z67" w:id="57"/>
-[...15 lines deleted...]
-      осуществление контроля за деятельностью технического и авторского надзоров;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      установление соответствия заявителя квалификационным или разрешительным требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z68" w:id="58"/>
-[...15 lines deleted...]
-      осуществление контроля за организацией и осуществлением заказчиком (собственником) технического и авторского надзоров при строительстве объектов;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление разрешительного контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z69" w:id="59"/>
-[...15 lines deleted...]
-      осуществление контроля и надзора за:</w:t>
+    <w:bookmarkStart w:name="z89" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведение государственного электронного реестра разрешений и уведомлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
-[...15 lines deleted...]
-      1) наличием соответствующего права на земельный участок, утвержденной проектной (проектно-сметной) документации, положительного заключения экспертизы проектов, а также уведомлением органов, осуществляющих государственный архитектурно-строительный контроль и надзор, о начале производства строительно-монтажных работ;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление разрешительных процедур и лицензирования в электронном виде посредством государственной информационной системы разрешений и уведомлений согласно правилам ее функционирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z71" w:id="61"/>
-[...15 lines deleted...]
-      2) достоверностью данных, указанных в уведомлении;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направление запроса в государственные органы о согласовании выдачи разрешения в части соответствия заявителя требованиям законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z72" w:id="62"/>
-[...15 lines deleted...]
-      3) наличием лицензии на право осуществления соответствующих видов лицензируемой архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление уведомительного порядка в электронном виде посредством государственной информационной системы разрешений и уведомлений согласно правилам ее функционирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z73" w:id="63"/>
-[...15 lines deleted...]
-      4)соответствием выполненных (выполняемых) строительно-монтажных работ, применяемых строительных материалов, изделий, конструкций и оборудования утвержденным проектным решениям и государственным (межгосударственным) нормативам, в том числе по обеспечению прочности, устойчивости, надежности несущих и ограждающих конструкций и эксплуатационных качеств зданий (сооружений);</w:t>
+    <w:bookmarkStart w:name="z93" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка соблюдения заявителем требований, установленных нормативными правовыми актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
-[...15 lines deleted...]
-      5) организацией и осуществлением подрядчиком (генподрядчиком) всех видов и форм собственного производственного контроля и надзора качества строительства (входного, операционного, приемочного, лабораторного, геодезического и других);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление административных процедур в пределах своей компетенции и в соответствии с Конституцией Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
-[...15 lines deleted...]
-      6) своевременностью и правильностью оформления исполнительной документации;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка проектов нормативных правовых актов в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...15 lines deleted...]
-      7) организацией и осуществлением заказчиком (собственником) технического и авторского надзоров при строительстве объектов;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление государственного контроля в сфере долевого участия в жилищном строительстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      8) соблюдением лицами, осуществляющими технический и авторский надзоры, требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление проверок субъектов архитектурной, градостроительной и строительной деятельности, субъектов законодательного акта Республики Казахстан о долевом участии в жилищном строительстве в порядке, установленном Предпринимательским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      при выявлении допущенных нарушений государственных нормативов и (или) отклонений от утвержденных проектов (проектных решений), принятие решения (выдача предписания):</w:t>
+    <w:bookmarkStart w:name="z98" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа коллегиальных органов (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...15 lines deleted...]
-      1) о запрещении применения строительных материалов, изделий, конструкций и оборудования, не соответствующих национальным стандартам и техническим условиям;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Управления осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...15 lines deleted...]
-      2) об устранении заказчиком (застройщиком) и (или) подрядной строительно-монтажной организацией (предприятием) допущенных нарушений в установленные сроки;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с действующим трудовым законодательством Республики Казахстан и Законом Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z81" w:id="71"/>
-[...15 lines deleted...]
-      3) о приостановлении строительно-монтажных работ;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления не имеет заместителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z82" w:id="72"/>
-[...15 lines deleted...]
-      при выявлении незаконных переоборудования и перепланировки жилых и нежилых помещений, принятие решения (выдача предписания):</w:t>
+    <w:bookmarkStart w:name="z102" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z83" w:id="73"/>
-[...15 lines deleted...]
-      1) об устранении заказчиком допущенных нарушений в установленные сроки;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      назначает на должности и освобождает от должностей сотрудников Управления в соответствии с действующим трудовым законодательством Республики Казахстан и Законом Республики Казахстан "О государственной службе Республики Казахстан";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z84" w:id="74"/>
-[...15 lines deleted...]
-      2) о приостановлении строительно-монтажных работ;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает положения о структурных подразделениях и должностные инструкции сотрудников Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
-[...15 lines deleted...]
-      осуществление приема уведомлений о начале производства строительно-монтажных работ;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      без доверенности действует от имени Управления и представляет его интересы во всех государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z86" w:id="76"/>
-[...15 lines deleted...]
-      проведение сверки утвержденного акта приемки объекта в эксплуатацию с приложением к нему технических характеристик объекта, декларации о соответствии и заключений о качестве строительно-монтажных работ и соответствии выполненных работ утвержденному проекту на предмет соблюдения заказчиком норм и требований, установленных законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеет право первой подписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z87" w:id="77"/>
-[...15 lines deleted...]
-      установление соответствия заявителя квалификационным или разрешительным требованиям;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает план финансирования по обязательствам и платежам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z88" w:id="78"/>
-[...15 lines deleted...]
-      осуществление разрешительного контроля;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдает доверенности сотрудникам Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z89" w:id="79"/>
-[...15 lines deleted...]
-      ведение государственного электронного реестра разрешений и уведомлений;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      издает приказы и дает указания по вопросам, входящим в его компетенцию, обязательные для выполнения сотрудниками Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z90" w:id="80"/>
-[...15 lines deleted...]
-      осуществление разрешительных процедур и лицензирования в электронном виде посредством государственной информационной системы разрешений и уведомлений согласно правилам ее функционирования;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за правильным и эффективным расходованием бюджетных средств в соответствии с открытыми лимитами по их целевым назначениям, согласно утвержденным планам финансирования с учетом внесенных в установленном порядке изменений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z91" w:id="81"/>
-[...15 lines deleted...]
-      направление запроса в государственные органы о согласовании выдачи разрешения в части соответствия заявителя требованиям законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в установленном законодательством порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z92" w:id="82"/>
-[...15 lines deleted...]
-      осуществление уведомительного порядка в электронном виде посредством государственной информационной системы разрешений и уведомлений согласно правилам ее функционирования;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за качественным предоставлением государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z93" w:id="83"/>
-[...15 lines deleted...]
-      проверка соблюдения заявителем требований, установленных нормативными правовыми актами;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и руководит работой Управления, обеспечивает соблюдение законодательства о государственных гарантиях равных прав и равных возможностей мужчин и женщин;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z94" w:id="84"/>
-[...15 lines deleted...]
-      осуществление административных процедур в пределах своей компетенции и в соответствии с Конституцией Республики Казахстан, Административным процедурно-процессуальным кодексом Республики Казахстан и иными нормативными правовыми актами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несет персональную ответственность за соблюдение антикоррупционного законодательства сотрудниками Управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
-[...15 lines deleted...]
-      разработка проектов нормативных правовых актов в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z115" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает дела об административных правонарушениях и налагает административные взыскания в соответствии с Кодексом Республики Казахстан об административных правонарушениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
-[...15 lines deleted...]
-      осуществление государственного контроля в сфере долевого участия в жилищном строительстве;</w:t>
+    <w:bookmarkStart w:name="z116" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом его замещающим в соответствии с действующим трудовым законодательством Республики Казахстан и Законом Республики Казахстан "О государственной службе Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
-[...15 lines deleted...]
-      осуществление проверок субъектов архитектурной, градостроительной и строительной деятельности, субъектов законодательного акта Республики Казахстан о долевом участии в жилищном строительстве в порядке, установленном Предпринимательским кодексом Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа коллегиальных органов (при наличии)</w:t>
+    <w:bookmarkStart w:name="z118" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Управление может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
-[...397 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="109"/>
+    <w:bookmarkStart w:name="z119" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z120" w:id="110"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z120" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Имущество, закрепленное за Управлением относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z121" w:id="111"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z121" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено бюджетным законодательством Республики Казахстан и Законом Республики Казахстан "О государственном имуществе".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z122" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Реорганизация и упразднение Управления осуществляется в соответствии с Гражданским кодексом Республики Казахстан, Законом Республики Казахстан "О государственном имуществе", Законом Республики Казахстан "О государственной регистрации юридических лиц и учетной регистрации филиалов и представительств".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>