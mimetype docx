--- v0 (2025-11-07)
+++ v1 (2026-10-01)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6fe44c1" w14:textId="6fe44c1">
+    <w:p w14:paraId="2bd7a40" w14:textId="2bd7a40">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о коммунальном государственном учреждении "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Северо-Казахстанской области от 19 апреля 2022 года № 85</w:t>
+        <w:t>Постановление акимата Северо-Казахстанской области от 19 апреля 2022 года № 85.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -797,3146 +797,3321 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z26" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ПОЛОЖЕНИЕ о коммунальном государственном учреждении "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области"</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ПОЛОЖЕНИЕ  о коммунальном государственном учреждении "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Положение в редакции постановления акимата Северо-Казахстанской области от 14.05.2025 </w:t>
+      Сноска. Положение в редакции постановления акимата Северо-Казахстанской области от 07.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 126</w:t>
+        <w:t>№ 179</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      город Петропавловск, 2026 год</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z27" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Коммунальное государственное учреждение "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области" (далее – Управление предпринимательства и индустриально-инновационного развития) является государственным органом Республики Казахстан, осуществляющим руководство в сферах предпринимательства, индустриально-инновационного развития и туризма на территории Северо-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z27" w:id="10"/>
-[...15 lines deleted...]
-      1. Коммунальное государственное учреждение "Управление предпринимательства и индустриально-инновационного развития акимата Северо-Казахстанской области" (далее – Управление предпринимательства и индустриально-инновационного развития) является государственным органом Республики Казахстан, осуществляющим руководство в сферах предпринимательства, индустриально-инновационного развития и туризма на территории Северо-Казахстанской области.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление предпринимательства и индустриально-инновационного развития имеет подведомственную организацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z28" w:id="11"/>
-[...15 lines deleted...]
-      2. Управление предпринимательства и индустриально-инновационного развития подведомственных организаций и ведомств не имеет.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Социально-предпринимательская корпорация "Солтүстік".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z29" w:id="12"/>
-[...15 lines deleted...]
-      3. Управление предпринимательства и индустриально-инновационного развития осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Управление предпринимательства и индустриально-инновационного развития осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z30" w:id="13"/>
+    <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление предпринимательства и индустриально-инновационного развития является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z31" w:id="14"/>
+    <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление предпринимательства и индустриально-инновационного развития вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkStart w:name="z33" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Управление предпринимательства и индустриально-инновационного развития имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
-[...15 lines deleted...]
-      7. Управление предпринимательства и индустриально-инновационного развития по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управление предпринимательства и индустриально-инновационного развития и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление предпринимательства и индустриально-инновационного развития по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления предпринимательства и индустриально-инновационного развития и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkStart w:name="z35" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности Управления предпринимательства и индустриально-инновационного развития утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z35" w:id="18"/>
+    <w:bookmarkStart w:name="z36" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 150011, Северо-Казахстанская область, город Петропавловск, улица Конституции Казахстана, 58.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z36" w:id="19"/>
-[...15 lines deleted...]
-      10. Настоящее положение является учредительным документом Управления предпринимательства и индустриально-инновационного развития.</w:t>
+    <w:bookmarkStart w:name="z37" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Настоящее </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> является учредительным документом Управления предпринимательства и индустриально-инновационного развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z37" w:id="20"/>
+    <w:bookmarkStart w:name="z38" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Финансирование Управления предпринимательства и индустриально-инновационного развития осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z38" w:id="21"/>
-[...15 lines deleted...]
-      12. Управлению предпринимательства и индустриально-инновационного развития запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Управления предпринимательства и индустриально-инновационного развития.</w:t>
+    <w:bookmarkStart w:name="z39" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению предпринимательства и индустриально-инновационного развития запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления предпринимательства и индустриально-инновационного развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z39" w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если Управлению предпринимательства и индустриально-инновационного развития законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z40" w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи, функции и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z41" w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z42" w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) развитие приоритетных отраслей промышленности, обеспечивающих рост еҰ конкурентоспособности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z43" w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) содействие привлечению отечественных и иностранных инвестиций в приоритетные секторы экономики посредством расширения инструментов и доступности источников финансирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) содействие производству продукции, соответствующей международным стандартам, внедрению систем менеджмента и технологического перевооружения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z45" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) содействие формированию эффективной региональной инновационной системы и развитию инновационной инфраструктуры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z46" w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) содействие модернизации технического, технологического и управленческого уровней отечественных предприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z47" w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) содействие усилению социальной эффективности развития приоритетных отраслей промышленности и реализации инвестиционных проектов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z48" w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение эффективного взаимодействия местного исполнительного органа и бизнеса в процессе развития приоритетных секторов экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z49" w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) содействие снижению административных барьеров, препятствующих развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z50" w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечение проведения государственной торговой политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z51" w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечение проведения государственной политики в сфере туризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z52" w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) обеспечение проведения (реализации) инвестиционной политики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z53" w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрос и получение в установленном порядке от исполнительных органов области, а также организаций, учреждений и предприятий независимо от форм собственности документов, заключений, справочных и иных материалов, необходимых для осуществления функций, возложенных на управление;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) представление в установленном порядке интересов управления в суде, а также в других организациях при рассмотрении правовых вопросов деятельности управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z57" w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z58" w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разъяснение по вопросам, входящим в компетенцию управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z59" w:id="42"/>
-[...15 lines deleted...]
-      2) организация и проведение в установленном законодательством Республики Казахстан порядке конкурсы по государственным закупкам товаров, работ и услуг;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация и проведение в установленном законодательством Республики Казахстан порядке конкурсов по государственным закупкам товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z60" w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создание рабочих групп, комиссий, штабов по вопросам, входящим в компетенцию Управления предпринимательства и индустриально-инновационного развития, с привлечением к работе специалистов государственных органов и иных организаций, а также отечественных и иностранных экспертов и специалистов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z61" w:id="44"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрение в установленном порядке обращений физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z62" w:id="45"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять работу по открытости и прозрачности деятельности государственного органа, в том числе наполнение и сопровождение порталов "Открытые данные", "Открытые бюджеты", "Открытые НПА", "Открытый диалог".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка и реализация бюджетных программ Управления предпринимательства и индустриально-инновационного развития, подготовка отчҰтов по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организация проведения информационно-консультационных, презентационно-выставочных мероприятий в форумах, конференциях, слҰтах, фестивалях, выставках на территории республики и за еҰ пределами, в том числе для субъектов бизнеса и организация их участия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) участие в разработке концепций и подходов к развитию сфер экономической деятельности области, курируемых управлением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) внесение в соответствующие государственные органы предложений о включении положений, изменений и дополнений в нормативные правовые акты по вопросам своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) участие в разработке, координация и мониторинг реализации стратегических, программных документов республиканского и местного уровней в части развития промышленности, инвестиций, туризма, торговли и развития предпринимательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) участие в разработке отраслевого раздела Прогноза социально-экономического развития области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) участие в разработке и реализации отраслевых разделов Программы развития Северо-Казахстанской области, подготовка отчҰтов по ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) взаимодействие с центральными государственными органами, институтами развития, областными и территориальными организациями, акиматами районов и города Петропавловска по вопросам индустриально-инновационного развития, инвестиционного и туристского потенциала, торговли и развития предпринимательства в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мониторинг промышленно-инновационных проектов региона, включенных в единую карту индустриализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) определение приоритетных направлений развития науки в регионе и организация финансирования научных, научно-технических проектов и программ, реализуемых в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) оказание помощи в методической, консультационной, практической работе субъектам индустриально-инновационной системы, осуществляющим государственную поддержку индустриально-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) внесение в уполномоченный орган по государственному планированию предложений по определению приоритетных секторов экономики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z77" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) предоставление в уполномоченный орган в области государственной поддержки индустриально-инновационной деятельности информации о реализации мер государственной поддержки индустриально-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z78" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение координации реализации отраслевых программ в сфере индустриально-инновационной деятельности на территории области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) реализация в пределах своей компетенции государственной политики в сфере функционирования специальной экономической зоны "Qyzyljar";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) привлечение потенциальных участников специальной экономической зоны "Qyzyljar" для участия в деятельности специальной экономической зоны "Qyzyljar";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществление мониторинга выполнения участниками специальной экономической зоны "Qyzyljar" условий договоров об осуществлении деятельности, а также анализ данных мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) заключение с управляющей компанией специальной экономической зоны, в создании которой участвует негосударственное юридическое лицо, договора по надлежащему исполнению функций управляющей компании специальной экономической зоны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) заключение с управляющей компанией специальной экономической или индустриальной зоны, в создании которой участвует негосударственное юридическое лицо, договора по надлежащему исполнению функций управляющей компании индустриальной зоны республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z84" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) содействие развитию и продвижению экспорта продукции местных товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z85" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организация деятельности Регионального совета по экспорту Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z86" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) выработка предложений по организации производств в рамках импортозамещения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z87" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) выработка и реализация мер по вопросам индустриально-инновационного развития и улучшения инвестиционного климата в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z88" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) взаимодействие с посольствами, центральными государственными органами, национальными компаниями, институтами развития, областными и территориальными организациями, акиматами районов и города Петропавловска по вопросам развития инвестиционного потенциала в регионе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z89" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) координация деятельности в части привлечения инвестиций региональной организации в области привлечения инвестиций в Северо-Казахстанскую область;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z90" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) организация деятельности Совета по привлечению инвестиций (Инвестиционного штаба) Северо-Казахстанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z91" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) проведение мероприятий по привлечению частных инвестиций в регион;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z92" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) формирование, продвижение, мониторинг, сопровождение инвестиционных проектов области с иностранным и отечественным участием;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z93" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) осуществлять работу по открытости и прозрачности деятельности государственного органа, в том числе наполнение и сопровождение порталов "Открытые данные", "Открытые бюджеты", "Открытые НПА", "Открытый диалог". </w:t>
-[...599 lines deleted...]
-      29) согласование предоставления земельных участков из государственной собственности заявителю инвестиционного проекта в рамках инвестиционных контрактов в соответствии с Предпринимательским кодексом Республики Казахстан в рамках Координационного совета;</w:t>
+      29) согласование предоставления земельных участков из государственной собственности заявителю инвестиционного проекта в рамках инвестиционных контрактов в соответствии с Предпринимательским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан в рамках Координационного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z93" w:id="76"/>
+    <w:bookmarkStart w:name="z94" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) продвижение благоприятного инвестиционного имиджа региона, в том числе предоставление информации об инвестиционных возможностях региона в посольства и загранучреждения Республики Казахстан в рамках трехуровневой системы привлечения инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z94" w:id="77"/>
+    <w:bookmarkStart w:name="z95" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) формирование и мониторинг реализации инвестиционных проектов в рамках Общенационального пула;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z95" w:id="78"/>
-[...15 lines deleted...]
-      32) мониторинг и проведение анализа развития отраслей промышленности с подготовкой информаций руководству области;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) мониторинг и проведение анализа развития отраслей промышленности с подготовкой информации руководству области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z96" w:id="79"/>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) осуществление формирования перечня производителей и производимых ими товаров, работ, оказываемых услуг, который ежеквартально представляется в компетентный орган в целях формирования и ведения реестра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z97" w:id="80"/>
+    <w:bookmarkStart w:name="z98" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) организация реализации государственной политики по развитию обрабатывающих отраслей промышленности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z98" w:id="81"/>
+    <w:bookmarkStart w:name="z99" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) обеспечение участия в мониторинге казахстанского содержания товаров, работ и услуг предприятий обрабатывающей промышленности области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
+    <w:bookmarkStart w:name="z100" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) организация проведения экспертизы проектных документов по общераспространенным полезным ископаемым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z100" w:id="83"/>
+    <w:bookmarkStart w:name="z101" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37) хранение контрактов на разведку, добычу общераспространенных полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z101" w:id="84"/>
-[...15 lines deleted...]
-      38) выдача разрешения на переход права недропользования (доли права недропользования) и (или) объектов, связанных с правом недропользования, в соответствии с Кодексом Республики Казахстан "О недрах и недропользовании", а также регистрация сделки по передаче права недропользования в залог по общераспространенным полезным ископаемым;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38) выдача разрешения на переход права недропользования (доли права недропользования) и (или) объектов, связанных с правом недропользования, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О недрах и недропользовании", а также регистрация сделки по передаче права недропользования в залог по общераспространенным полезным ископаемым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z102" w:id="85"/>
+    <w:bookmarkStart w:name="z103" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39) рассмотрение заявок и выдача разрешения на право недропользования при строительстве (реконструкции) и ремонте автомобильных дорог общего пользования, железных дорог и гидросооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z103" w:id="86"/>
+    <w:bookmarkStart w:name="z104" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) рассмотрение заявок и выдача лицензий на добычу общераспространенных полезных ископаемых, на старательство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z104" w:id="87"/>
+    <w:bookmarkStart w:name="z105" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41) участие в переговорах с недропользователем для решения вопросов, связанных с соблюдением социально-экономических и экологических интересов населения региона при получении лицензии на добычу общераспространенных полезных ископаемых, старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z105" w:id="88"/>
+    <w:bookmarkStart w:name="z106" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) проведение переговоров по внесению изменений и дополнений в контракт на недропользование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z106" w:id="89"/>
+    <w:bookmarkStart w:name="z107" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) формирование комиссии по ликвидации объектов недропользования и участие в ее работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z107" w:id="90"/>
+    <w:bookmarkStart w:name="z108" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) ведение переговоров с недропользователем об условиях контрактов в рамках деятельности экспертной комиссии по вопросам недропользования на разведку и добычу общераспространенных полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z108" w:id="91"/>
+    <w:bookmarkStart w:name="z109" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) обеспечение исполнения и прекращения действия контрактов на разведку или добычу общераспространенных полезных ископаемых и отзыва лицензий на добычу общераспространенных полезных ископаемых и старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z109" w:id="92"/>
+    <w:bookmarkStart w:name="z110" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) принятие решений о возобновлении действия контрактов на разведку или добычу по общераспространенным полезным ископаемым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z110" w:id="93"/>
-[...15 lines deleted...]
-      47) обеспечения доступа к информации о выданных лицензиях на добычу общераспространенных полезных ископаемых и лицензиях на старательство;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) обеспечение доступа к информации о выданных лицензиях на добычу общераспространенных полезных ископаемых и лицензиях на старательство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z111" w:id="94"/>
+    <w:bookmarkStart w:name="z112" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48) выдача разрешения на использование ликвидационного фонда недропользователей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z112" w:id="95"/>
+    <w:bookmarkStart w:name="z113" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) осуществление мониторинга за исполнением контрактных и лицензионных обязательств по общераспространенным полезным ископаемым;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z113" w:id="96"/>
+    <w:bookmarkStart w:name="z114" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) осуществление контроля за соблюдением недропользователями условий контрактов на разведку и добычу по общераспространенным полезным ископаемым, лицензий на добычу общераспространенных полезных ископаемых, на старательство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z114" w:id="97"/>
+    <w:bookmarkStart w:name="z115" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51) регистрация договора залога права недропользования на разведку, добычу общераспространенных полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z115" w:id="98"/>
+    <w:bookmarkStart w:name="z116" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52) выдача заключения об отсутствии или малозначительности полезных ископаемых в недрах под участком предстоящей застройки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z116" w:id="99"/>
+    <w:bookmarkStart w:name="z117" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) выдача разрешения на застройку площадей залегания полезных ископаемых;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z117" w:id="100"/>
+    <w:bookmarkStart w:name="z118" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) осуществление государственного контроля за проведением операций по добыче общераспространенных полезных ископаемых, старательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z118" w:id="101"/>
+    <w:bookmarkStart w:name="z119" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) выработка и реализация мер по вопросам развития предпринимательства и инфраструктуры по поддержке предпринимательской деятельности в регионе,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z119" w:id="102"/>
+    <w:bookmarkStart w:name="z120" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) выдача разрешения на осуществления деятельности по сбору (заготовке), хранению, переработке и реализации юридическими лицами лома и отходов цветных и черных металлов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z120" w:id="103"/>
+    <w:bookmarkStart w:name="z121" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       57) участие в разработке стратегических, программных документов республиканского и местного уровней в части развития предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z121" w:id="104"/>
+    <w:bookmarkStart w:name="z122" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) обеспечение эффективного взаимодействия местных исполнительных органов и бизнеса в процессе развития приоритетных секторов экономики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z122" w:id="105"/>
+    <w:bookmarkStart w:name="z123" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       59) содействие снижению административных барьеров, препятствующих развитию предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z123" w:id="106"/>
-[...15 lines deleted...]
-      60) координация реализации в области государственной программы поддержки и развития бизнеса "Единая комплексная программа", подготовка отчҰтов;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) обеспечение реализации мер государственной поддержки частного предпринимательства, подготовка отчҰтов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z124" w:id="107"/>
-[...15 lines deleted...]
-      61) организация деятельности Регионального координационного совета по реализации Государственной программы поддержки и развития бизнеса;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) организация деятельности Регионального координационного совета по вопросам подведения инженерной инфраструктуры в Северо-Казахстанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
+    <w:bookmarkStart w:name="z126" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) содействие в осуществлении внешнеэкономических связей по курируемым направлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z126" w:id="109"/>
-[...15 lines deleted...]
-      63) определение стратегии развития взаимоотношений местных исполнительных органов с объединениями субъектов частного предпринимательства, Национальной палатой предпринимателей Республики Казахстан и объектами рыночной инфраструктуры;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) обеспечение взаимодействия и сотрудничество местных исполнительных органов с объединениями субъектов частного предпринимательства, Национальной палатой предпринимателей "Атамекен", финансовыми институтами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
-[...15 lines deleted...]
-      64) организация деятельности экспертных советов;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) организация деятельности экспертных советов и проведение аккредитации объединений субъектов частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z128" w:id="111"/>
-[...15 lines deleted...]
-      65) обеспечение государственной поддержки на местном уровне частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) проведение анализа предпринимательской среды, инвестиционного климата и инфраструктуры развития частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z129" w:id="112"/>
-[...15 lines deleted...]
-      66) проведение анализа предпринимательской среды, инвестиционного климата и инфраструктуры развития частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) мониторинг цен на социально-значимые продовольственные товары, мониторинг цен на горюче-смазочные материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z130" w:id="113"/>
-[...15 lines deleted...]
-      67) мониторинг цен на социально-значимые продовольственные товары, мониторинг цен на горюче-смазочные материалы;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) осуществление в пределах своей компетенции регулирования деятельности субъектов торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z131" w:id="114"/>
-[...15 lines deleted...]
-      68) осуществление в пределах своей компетенции регулирования деятельности субъектов торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) реализация механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z132" w:id="115"/>
-[...15 lines deleted...]
-      69) реализация механизмов стабилизации цен на социально значимые продовольственные товары;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) организация работы областных служб торговли и питания, горюче-смазочных материалов при чрезвычайных ситуациях в мирное время и мобилизационный период;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z133" w:id="116"/>
-[...15 lines deleted...]
-      70) организация работы областных служб торговли и питания, горюче-смазочных материалов при чрезвычайных ситуациях в мирное время и мобилизационный период;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) осуществление координации в области туристской деятельности на территории области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z134" w:id="117"/>
-[...15 lines deleted...]
-      71) осуществление координации в области туристской деятельности на территории области;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) реализация и мониторинг мероприятий Концепции развития туристской отрасли Республики Казахстан на 2023-2029 годы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z135" w:id="118"/>
-[...15 lines deleted...]
-      72) реализация и мониторинг мероприятий Концепции развития туристской отрасли Республики Казахстан на 2023-2029 годы;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) разработка и реализация региональных программ и планов развития туризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z136" w:id="119"/>
-[...15 lines deleted...]
-      73) разработка и реализация региональных программ и планов развития туризма;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) координация деятельности по планированию и строительству объектов туристской индустрии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z137" w:id="120"/>
-[...15 lines deleted...]
-      74) координация деятельности по планированию и строительству объектов туристкой индустрии;</w:t>
+    <w:bookmarkStart w:name="z138" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74) лицензирование туроператорской деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z138" w:id="121"/>
-[...15 lines deleted...]
-      75) лицензирование туроператорской деятельности;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) организация профессиональной подготовки гида (гида - переводчика);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z139" w:id="122"/>
-[...15 lines deleted...]
-      76) организация профессиональной подготовки гида (гида - переводчика);</w:t>
+    <w:bookmarkStart w:name="z140" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76) ведение государственного реестра туристских маршрутов и троп;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z140" w:id="123"/>
-[...15 lines deleted...]
-      77) ведение государственного реестра туристских маршрутов и троп; </w:t>
+    <w:bookmarkStart w:name="z141" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77) ведение государственных реестров лиц, осуществляющих туристскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z141" w:id="124"/>
-[...15 lines deleted...]
-      78) ведение государственных реестров лиц, осуществляющих туристскую деятельность;</w:t>
+    <w:bookmarkStart w:name="z142" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78) проведение анализа рынка туристских услуг и предоставление в уполномоченный орган информации о развитии туризма на территории области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z142" w:id="125"/>
-[...15 lines deleted...]
-      79) проведение анализа рынка туристских услуг и предоставление в уполномоченный орган информации о развитии туризма на территории области;</w:t>
+    <w:bookmarkStart w:name="z143" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79) разработка и внедрение мер по защите областных туристских ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z143" w:id="126"/>
-[...15 lines deleted...]
-      80) разработка и внедрение мер по защите областных туристских ресурсов;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80) оказание содействия в деятельности объединений туристов и развития самостоятельного туризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z144" w:id="127"/>
-[...15 lines deleted...]
-      81) оказание содействия в деятельности объединений туристов и развития самостоятельного туризма;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81) предоставление туристской информации, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z145" w:id="128"/>
-[...15 lines deleted...]
-      82) предоставление туристской информации, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82) обеспечение контроля за эффективностью использования финансовых средств, предназначенных для развития промышленности, инвестиций, предпринимательства и туризма в области, в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z146" w:id="129"/>
-[...15 lines deleted...]
-      83) обеспечение контроля за эффективностью использования финансовых средств, предназначенных для развития промышленности, инвестиций, предпринимательства и туризма в области, в пределах своих полномочий;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83) обеспечение информационного наполнения и регулярного обновления интернет-ресурсов управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z147" w:id="130"/>
-[...15 lines deleted...]
-      84) обеспечение информационного наполнения и регулярного обновления интернет-ресурсов управления;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84) разработка проектов нормативных правовых актов акимата и акима области, относящихся к компетенции управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z148" w:id="131"/>
-[...15 lines deleted...]
-      85) разработка проектов нормативных правовых актов акимата и акима области, относящихся к компетенции управления;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85) анализ доли внутристрановой ценности в инфраструктурных проектах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z149" w:id="132"/>
-[...15 lines deleted...]
-      86) анализ доли внутристрановой ценности в инфраструктурных проектах;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86) организация работы по рассмотрению вопросов включения индивидуальных предпринимателей и юридических лиц (за исключением субъектов крупного предпринимательства) в реестр субъектов социального предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z150" w:id="133"/>
-[...15 lines deleted...]
-      87) организация работы по рассмотрению вопросов включения индивидуальных предпринимателей и юридических лиц (за исключением субъектов крупного предпринимательства) в реестр субъектов социального предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87) контроль за предоставлением недропользователями обеспечения своих обязательств по ликвидации последствий проведения операций по добыче общераспространенных полезных ископаемых и старательству;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z151" w:id="134"/>
-[...15 lines deleted...]
-      88) контроль за предоставлением недропользователями обеспечения своих обязательств по ликвидации последствий проведения операций добыче общераспространенных полезных ископаемых и старательству.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88) обеспечение государственной поддержки в рамках Единой программы поддержки малого бизнеса "Іскер аймақ";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:bookmarkStart w:name="z153" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89) осуществление прав держателя акций в отношении акционерного общества "Социально-предпринимательская корпорация "Солтүстік";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z154" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90) формирование перечня товаров, работ и услуг, производимых на территории Северо-Казахстанской области и их производителей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z155" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Управления предпринимательства и индустриально-инновационного развития</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z156" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением предпринимательства и индустриально-инновационного развития осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление предпринимательства и индустриально-инновационного развития задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z157" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления предпринимательства и индустриально-инновационного развития назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z158" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый руководитель Управления предпринимательства и индустриально-инновационного развития имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z159" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Полномочия первого руководителя Управления предпринимательства и индустриально-инновационного развития: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z160" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) определяет обязанности и полномочия структурных подразделений; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z161" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) назначает на должности и освобождает от должностей сотрудников Управления предпринимательства и индустриально-инновационного развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z162" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) решает вопросы поощрения и налагает дисциплинарные взыскания на сотрудников Управления предпринимательства и индустриально-инновационного развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z163" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) подписывает приказы Управления предпринимательства и индустриально-инновационного развития, а также дает указания, обязательные для исполнения сотрудниками Управления предпринимательства и индустриально-инновационного развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z164" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) представляет Управление предпринимательства и индустриально-инновационного развития в государственных органах, иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z165" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) утверждает Положения о структурных подразделениях Управления предпринимательства и индустриально-инновационного развития;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z166" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивает соблюдение законодательства о государственных гарантиях равных прав и равных возможностей мужчин и женщин;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z164" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z167" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) несет персональную ответственность за выполнение возложенных на Управление предпринимательства и индустриально-инновационного развития задач и функций, а также за соблюдение антикоррупционного законодательства сотрудниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z168" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) уполномочивает сотрудников представлять Управление предпринимательства и индустриально-инновационного развития в суде и других государственных и негосударственных органах и организациях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z169" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления предпринимательства и индустриально-инновационного развития в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z167" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z170" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z168" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z171" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Коллегиальных органов Управление предпринимательства и индустриально-инновационного развития не имеет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z172" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z173" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Управление предпринимательства и индустриально-инновационного развития может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z174" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления предпринимательства и индустриально-инновационного развития формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z175" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Имущество, закрепленное за Управлением предпринимательства и индустриально-инновационного развития, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z173" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z176" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Управление предпринимательства и индустриально-инновационного развития не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z174" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z177" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z178" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Реорганизация и упразднение Управления предпринимательства и индустриально-инновационного развития осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z179" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Перечень организаций, находящихся в ведении Управления предпринимательства и индустриально-инновационного развития:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z180" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      акционерное общество "Социально-предпринимательская корпорация "Солтүстік".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4316,31 +4491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>