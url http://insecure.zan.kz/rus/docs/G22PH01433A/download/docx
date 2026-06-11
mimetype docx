--- v0 (2025-12-26)
+++ v1 (2026-06-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e523a93" w14:textId="e523a93">
+    <w:p w14:paraId="d168832" w14:textId="d168832">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -556,1825 +556,1821 @@
               </w:rPr>
               <w:t>от "8" июня 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 143/3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел внутренней политики и развития языков района Тереңкөл"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-      </w:r>
+      Сноска. Приложение в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата района Тереңкөл Павлодарской области от 08.12.2025 № 225/5 (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...73 lines deleted...]
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Отдел внутренней политики и развития языков района Тереңкөл" (далее – отдел внутренней политики и развития языков) является государственным органом Республики Казахстан, осуществляющим руководство в сфере внутренней политики и развития языков на территории района Тереңкөл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkStart w:name="z16" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Отдел внутренней политики и развития языков не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отдел внутренней политики и развития языков осуществляет свою деятельность в соответствии с Конституцией и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Отдел внутренней политики и развития языков является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Отдел внутренней политики и развития языков вступает в гражданско-правовые отношения от собственного имени. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Отдел внутренней политики и развития языков имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Отдел внутренней политики и развития языков по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя отдела внутренней политики и развития языков и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Структура и лимит штатной численности отдела внутренней политики и развития языков утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Местонахождение юридического лица: 140600, Республика Казахстан, Павлодарская область, район Тереңкөл, село Теренколь, улица Ңлгина, 172.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Настоящее Положение является учредительным документом отдела внутренней политики и развития языков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Учредителем отдела внутренней политики и развития языков является государство в лице акимата района Тереңкөл.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Финансирование деятельности отдела внутренней политики и развития языков осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отделу внутренней политики и развития языков запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями отдела внутренней политики и развития языков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z28" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если отделу внутренней политики и развития языков законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Режим работы отдела внутренней политики и развития языков устанавливается в следующем порядке: с 9.00 до 18.30 часов, обеденный перерыв с 13.00 до 14.30 часов при пятидневной рабочей неделе, выходные дни: суббота-воскресенье.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...17 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Цель, предмет деятельности, задачи и полномочия государственного учреждения "Отдел внутренней политики и развития языков района Тереңкөл"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Целью деятельности отдела внутренней политики и развития языков является реализация государственной политики в сфере внутренней политики и развития языков в районе Тереңкөл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Предметом деятельности отдела внутренней политики и развития языков является осуществление на уровне района государственной политики, направленной на регулирование внутриполитических вопросов, реализация мероприятий по вопросам организации, мониторинга, координации работы в сфере развития языков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Задачи: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) реализация государственной политики в социально-экономической, культурной и общественно-политической сферах путем координации деятельности исполнительных органов акимата района Тереңкөл;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z35" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обеспечение выполнения актов и поручений Президента и Правительства Республики Казахстан, акима области, района по вопросам, относящимся к компетенции отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) участие в укреплении демократических институтов общества, разъяснение и пропаганда основных приоритетов Стратегии развития Казахстана, ежегодных Посланий Главы государства народу Казахстана, государственных и отраслевых программ и других стратегических документов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) взаимодействие с исполнительными органами, неправительственными организациями, общественными объединениями, политическими партиями района по обеспечению общественно-политической стабильности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) проведение государственной политики в области развития государственного языка и языков народов, населяющих район.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Полномочия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Права:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить на рассмотрение акимата и акима района Тереңкөл предложения по целям, приоритетам и стратегии социально-экономического развития района Тереңкөл;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать в установленном порядке по согласованию с государственными органами, организациями, предприятиями, должностными лицами и гражданами информацию по вопросам, связанными с исполнением задач, поставленных перед отделом внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать к работе специалистов других исполнительных органов, финансируемых из местного бюджета, по согласованию с их руководителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлять интересы отдела внутренней политики и развития языков в государственных органах, суде;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключать договора, соглашения в пределах своей компетенции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Обязанности:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдать Конституцию и законодательство Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечивать сохранность государственной собственности, использовать вверенную государственную собственность только в служебных целях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан, акимата области, акима области и района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разъяснение и пропаганда политики Президента Республики Казахстан, программ Правительства Республики Казахстан, постановлений акиматов области и района, решений и распоряжений акимов области и района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) всестороннее и объективное изучение, обобщение и анализ происходящих в регионе общественно-политических процессов и тенденций их развития;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) формирование, размещение и контроль осуществления государственного заказа по проведению государственной информационной политики на районном уровне в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществление контроля за содержанием наглядной агитации действующему законодательству и политическому курсу Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) анализ и регулирование общественных процессов, происходящих в районе, проведение социологических исследований, опросов общественного мнения, выявление очагов социальной напряженности, формирование общественного мнения по важнейшим вопросам жизни республики, области, района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) проведение работы по реализации молодежной политики района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) последовательное осуществление политики государства на территории района Тереңкөл в отношении религии, обеспечение реализации законодательства в сфере регулирования отношений религиозных объединений;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществление работы по формированию, накоплению, обобщению и классификации информационной базы данных общественно-политических, религиозных, молодежных, неправительственных объединений района;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществление взаимодействия с политическими партиями, неправительственными организациями, этнокультурными, религиозными объединениями, профессиональными союзами;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществление работы по формированию у населения уважительного отношения к государственным символам Республики Казахстан, выработка рекомендаций и предложений по вопросам пропаганды и применения государственных символов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществление работы по вопросам семейно-демографической ситуации в районе, выработка предложений и рекомендаций по основным направлениям гендерной и семейно-демографической политики в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) подготовка материалов на заседания акимата и совещаний при акимате района по вопросам, относящимся к компетенции отдела внутренней политики и развития языков, аналитических записок, результатов социологических опросов, информации о динамике и тенденциях развития социально-политических процессов, происходящих в районе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) принятие мер, направленных на повсеместное применение государственного языка;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обеспечение в установленном законодательством Республики Казахстан порядке рассмотрения обращений физических и юридических лиц, служебной корреспонденции;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) проведение работы по формированию антикоррупционной культуры на районном уровне;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) реализация государственной политики в сфере развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) проведение мероприятий районного значения, направленных на развитие государственного и других языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) проводит разъяснительную работу по недопущению дискриминации граждан по языковому принципу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) внесение предложений в исполнительные органы области о наименовании и переименовании сел, сельских округов, а также изменении их транскрипции;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...92 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) рассматривает дела об административных правонарушениях, предусмотренных статьей 75 Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) составляет протокола об административных правонарушениях, предусмотренных статьей 489-1 Кодекса Республики Казахстан "Об административных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) осуществляет прием и рассмотрение уведомлений о размещении вывески в селе в соответствии с Законом Республики Казахстан "О разрешениях и уведомлениях".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя государственного учреждения "Отдел внутренней политики и развития языков района Тереңкөл"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководство отделом внутренней политики и развития языков осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на отдел внутренней политики и развития языков задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Руководитель отдела внутренней политики и развития языков назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Полномочия руководителя отдела внутренней политики и развития языков:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет руководство деятельностью отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) распоряжается имуществом и средствами и несет персональную ответственность за состояние дел отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет функциональные обязанности и полномочия работников отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) налагает дисциплинарные взыскания на работников отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет поощрение работников отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) представляет отдел внутренней политики и развития языков во всех органах и организациях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) созывает в установленном порядке совещания по вопросам, входящим в компетенцию отдела внутренней политики и развития языков;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в пределах своих полномочий обязан противодействовать коррупции и несет персональную ответственность за нарушение требований антикоррупционного законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Исполнение полномочий руководителя отдела внутренней политики и развития языков в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Взаимоотношения между администрацией отдела внутренней политики и развития языков и трудовым коллективом определяются в соответствии с законодательством о государственной службе, трудовым законодательством и коллективным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Взаимоотношения между отделом внутренней политики и развития языков и уполномоченным органом по управлению коммунальным имуществом (местным исполнительным органом района) регулируются действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Взаимоотношения между отделом внутренней политики и развития языков и уполномоченным органом соответствующей отрасли регулируются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...17 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного учреждения "Отдел внутренней политики и развития языков района Тереңкөл"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Отдел внутренней политики и развития языков может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество отдела внутренней политики и развития языков формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Имущество, закрепленное за отделом внутренней политики и развития языков относится к коммунальной собственности района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Отдел внутренней политики и развития языков не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного учреждения "Отдел внутренней политики и развития языков района Тереңкөл"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Реорганизация и упразднение отдела внутренней политики и развития языков осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Отдел внутренней политики и развития языков имеет в ведении следующее учреждение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...15 lines deleted...]
-      Коммунальное государственное учреждение "ALDASPAN ЖАСТАР ОРТАЛЫҒЫ" отдела внутренней политики и развития языков района Тереңкөл, акимата района Тереңкөл, акимата района Тереңкөл.</w:t>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Коммунальное государственное учреждение "ALDASPAN ЖАСТАР ОРТАЛЫҒЫ" отдела внутренней политики и развития языков района Тереңкөл, акимата района Тереңкөл.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>