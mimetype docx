--- v0 (2025-11-07)
+++ v1 (2026-07-28)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0bf7258" w14:textId="0bf7258">
+    <w:p w14:paraId="817c389" w14:textId="817c389">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -704,50 +704,88 @@
               </w:rPr>
               <w:t>№ ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Управление информации и общественного развития Павлодарской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Павлодарской области от 19.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -974,68 +1012,98 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Финансирование деятельности государственного учреждения "Управление информации и общественного развития Павлодарской области" осуществляется из областного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Государственному учреждению "Управление информации и общественного развития Павлодарской области" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Управление информации и общественного развития Павлодарской области". Если государственному учреждению "Управление информации и общественного развития Павлодарской области" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Задачи: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1528,484 +1596,484 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) подготовка проектов актов акимата и акима Павлодарской области по вопросам, входящим в компетенцию Управления информации и общественного развития;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
-      6) формирование, накопление, обобщение сведений о неправительственных организациях области и предоставление отчета в уполномоченный орган; </w:t>
-[...89 lines deleted...]
-      11) обеспечение проведения мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики; </w:t>
+      3) реализация государственной информационной политики через региональные средства массовой информации; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) обеспечение реализации политики занятости и трудоустройства молодежи, организация мониторинга рынка труда и практики трудоустройства молодых специалистов; </w:t>
-[...269 lines deleted...]
-      27) осуществление взаимодействия и сотрудничества с этнокультурными объединениями и иными общественными организациями по укреплению межэтнического согласия и толерантности;</w:t>
+      4) формирование, размещение и контроль осуществления государственного заказа по проведению государственной информационной политики на региональном уровне в порядке, установленном законодательством Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) разработка методики определения стоимости услуг, закупаемых для проведения государственной информационной политики в средствах массовой информации на региональном уровне; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) осуществление государственного контроля за соблюдением требования по запрету распространения карт условного доступа к услугам операторов телерадиовещания и оборудования, предназначенного для индивидуального приема теле-, радиосигнала операторов телерадиовещания, не имеющих лицензию в сфере телерадиовещания и не обладающих собственными спутниковыми системами вещания на территории Республики Казахстан; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) осуществление контроля за использованием (установлением, размещением) государственных символов Республики Казахстан на территории Павлодарской области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разработка проекта региональной символики на основании типовых правил, утвержденных уполномоченным органом в области государственных символов Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) участие в разработке и реализации концепций, программ, определяющих государственную политику во внутриполитической сфере, в вопросах межэтнических и межконфессиональных отношений, обеспечения и соблюдения прав и свобод человека в Республике Казахстан, реализация документов Системы государственного планирования в Республике Казахстан по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) формирование, накопление, обобщение сведений о неправительственных организациях области и предоставление отчета в уполномоченный орган; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) осуществление взаимосвязей с политическими партиями, этнокультурными, неправительственными и иными общественными организациями; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) осуществление прав владения и пользования долями участия в товариществах с ограниченной ответственностью, полномочий субъекта права государственных и юридических лиц, в случаях, предусмотренных актами акимата и акима области, иными нормативными правовыми актами, в том числе принятие решений в отношении них аналогично компетенции уполномоченных органов соответствующей отрасли; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) принятие мер по формированию антикоррупционной культуры в обществе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) реализация государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) обеспечение проведения мониторинга и оценки потребностей молодежи для выявления и решения актуальных проблем, повышения эффективности реализации государственной молодежной политики; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16) обеспечение реализации политики занятости и трудоустройства молодежи, организация мониторинга рынка труда и практики трудоустройства молодых специалистов; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) содействие развитию волонтерской деятельности молодежи и молодежного самоуправления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18) создание молодежных ресурсных центров, обеспечение и координирование их деятельности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19) обеспечение проведения регионального форума молодежи; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       20) принятие мер по укреплению казахстанского патриотизма и межэтнической толерантности; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21) проведение разъяснительной работы на местном уровне по вопросам, относящимся к компетенции Управления; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22) осуществление функции заказчика и организатора конкурсов в процессе проведения государственных закупок товаров, работ и услуг, осуществление контроля за целевым и эффективным расходованием средств, выделенных на эти цели; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23) осуществление формирования, реализации, мониторинга и оценки результатов государственного социального заказа; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) создание советов по взаимодействию и сотрудничеству с неправительственными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25) предоставление информации по реализации государственного социального заказа в уполномоченный орган; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26) изучение и анализ процессов в сфере межэтнических отношений, обеспечение и контроль за качественным проведением исследований по вопросам реализации государственной политики в сфере межэтнических отношений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) выработка предложений по совершенствованию проведения мониторинга, анализа и социологических исследований в рамках компетенции Управления;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) мониторинг и анализ положения соотечественников, прибывших и проживающих в области этнических казахов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2014,162 +2082,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) выработка предложений по совершенствованию механизмов поддержки соотечественников, прибывших и проживающих в области;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...93 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+        <w:t xml:space="preserve">
+      30) обеспечение деятельности председателя и Совета Ассамблеи народа Казахстана Павлодарской области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31) на регулярной основе осуществление сбора и ежеквартального предоставления в Аппарат Ассамблеи народа Казахстана информации о состоянии и перспективах укрепления общественного согласия и общенационального единства в регионе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32) организация взаимодействия этнокультурных и иных общественных объединений с местными исполнительными органами и органами местного самоуправления по вопросам реализации государственной политики по обеспечению общественного согласия и общенационального единства в регионе; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33) ведение документации и учета по вопросам присвоения Звания "Почетный гражданин области", изготовления, оформления и хранения удостоверений и нагрудных знаков, книги Почета области (города, района) осуществляется государственным органом в сфере внутренней политики. Финансирование затрат на изготовление книги Почета области; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководство государственного учреждения "Управление информации и общественного развития Павлодарской области" осуществляется первым руководителем, который несет персональную ответственность за выполнение задач, возложенных на Управление информации и общественного развития и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2468,68 +2516,66 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Взаимоотношения между государственным учреждением "Управление информации и общественного развития Павлодарской области" и уполномоченным органом соответствующей отрасли регулируются действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Взаимоотношения между администрацией государственного учреждения "Управление информации и общественного развития Павлодарской области" и трудовым коллективом определяются в соответствии с законодательством о государственной службе, Трудовым кодексом Республики Казахстан и коллективным договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Государственное учреждение "Управление информации и общественного развития Павлодарской области" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2558,102 +2604,100 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Имущество, закрепленное за государственным учреждением "Управление информации и общественного развития Павлодарской области", относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Государственное учреждение "Управление информации и общественного развития Павлодарской области" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Реорганизация и упразднение государственного учреждения "Управление информации и общественного развития Павлодарской области" осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Перечень организаций, находящихся в ведении государственного учреждения "Управление информации и общественного развития Павлодарской области": </w:t>
+        <w:t>
+      Перечень организаций, находящихся в ведении государственного учреждения "Управление информации и общественного развития Павлодарской области":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       коммунальное государственное учреждение "Центр развития молодежных инициатив" (ЦРМИ);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2801,68 +2845,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">от "____" __________ 2022 года </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ ____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень постановлений акимата Павлодарской области, подлежащих к отмене</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Постановление акимата Павлодарской области от 16 июля 2019 года № 217/2 "Об утверждении Положения о государственном учреждении "Управление информации и общественного развития Павлодарской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2940,55 +2984,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>