--- v0 (2025-11-07)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d4f87a" w14:textId="2d4f87a">
+    <w:p w14:paraId="bb65654" w14:textId="bb65654">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -660,55 +660,91 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Управление финансов Павлодарской области"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. Общие положения</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции постановления акимата Павлодарской области от 18.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334/1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Государственное учреждение "Управление финансов Павлодарской области" (далее – ГУ "Управление финансов Павлодарской области") является государственным органом Республики Казахстан, финансируемым из областного бюджета, уполномоченным акиматом на осуществление руководства в сферах исполнения бюджета, ведения бюджетного учета и отчетности по исполнению областного бюджета, управления областной коммунальной собственностью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -934,213 +970,211 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Финансирование деятельности ГУ "Управление финансов Павлодарской области" осуществляется из областного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. ГУ "Управление финансов Павлодарской области" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями ГУ "Управление финансов Павлодарской области".</w:t>
+      15. ГУ "Управление финансов Павлодарской области" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Управление финансов Павлодарской области".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если ГУ "Управление финансов Павлодарской области" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      2. Задачи, цели, предмет и полномочия государственного учреждения "Управление финансов Павлодарской области"</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Задачи, цели, предмет и полномочия государственного учреждения  "Управление финансов Павлодарской области"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) координация деятельности областных администраторов бюджетных программ по исполнению бюджета;</w:t>
-[...17 lines deleted...]
-      2) обеспечение исполнения бюджета, ориентированного на достижение прямых и конечных результатов, ведение бухгалтерского и бюджетного учетов, финансовой и бюджетной отчетностей по исполнению областного бюджета;</w:t>
+      1) организация исполнения бюджета и координация деятельности администраторов бюджетных программ по исполнению бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение исполнения бюджета, ориентированного на достижение прямых и конечных результатов, ведение бухгалтерского и бюджетного учетов, финансовой и бюджетной отчетности по исполнению областного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) управление областной коммунальной собственностью, осуществление мер по ее защите;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) иные задачи, предусмотренные законодательством Республики Казахстан;</w:t>
-[...35 lines deleted...]
-      18. Предметом деятельности ГУ "Управление финансов Павлодарской области" является реализация на областном уровне мероприятий по вопросам исполнения областного бюджета, ведение бюджетного учета и отчетности по исполнению бюджета области, управление областной коммунальной собственностью.</w:t>
+      4) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Целями деятельности государственного учреждения "Управление финансов Павлодарской области" являются проведение государственной политики, направленной на исполнение областного бюджета, ведение бюджетного учета и отчетности по исполнению бюджета области, управление областным коммунальным имуществом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Предметом деятельности государственного учреждения "Управление финансов Павлодарской области" является реализация на областном уровне мероприятий по вопросам исполнения областного бюджета, ведение бюджетного учета и отчетности по исполнению бюджета области, управления областной коммунальной собственностью.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1150,51 +1184,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Права:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) принимать решения в пределах задач, возложенных на ГУ "Управление финансов Павлодарской области";</w:t>
+      1-1) принимать решения в пределах, возложенных на ГУ "Управление финансов Павлодарской области" задач и функций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) вносить на рассмотрение акимата и акима области предложения по эффективному управлению областным коммунальным имуществом и организации исполнения областного бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1240,87 +1274,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-5) создавать по согласованию с заинтересованными органами межведомственные комиссии для реализации функций, предусмотренных настоящим Положением и действующим законодательством; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-6) проводить совещания и другие мероприятия по вопросам, входящим в пределах своих полномочий в компетенцию ГУ "Управление финансов Павлодарской области";</w:t>
+      1-6) проводить совещания и другие мероприятия по вопросам, входящим в компетенцию ГУ "Управление финансов Павлодарской области", в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-7) осуществлять иные права, предусмотренные действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Обязанности:</w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) представлять необходимые материалы и информацию в пределах своей компетенции и в рамках законодательства в случае официального запроса об этом юридических и физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1456,141 +1490,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) согласование сводных планов поступлений и расходов денег от реализации областными государственными учреждениями товаров (работ, услуг), остающихся в их распоряжении;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) корректировка областного бюджета путем изменения поступлений и расходов на основании решения местного исполнительного органа области о проведении секвестра;</w:t>
-[...35 lines deleted...]
-      6) определение ожидаемых объемов поступлений в бюджет, исполнение расходов на планируемый период и осуществление процедур по размещению временно свободных бюджетных денег во вклады (депозиты) в Национальном банке Республики Казахстан;</w:t>
+      4) утверждение годовых сумм прогноза поступлений по доходам, погашениям бюджетных кредитов, от продажи финансовых активов и займов областного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) составление прогноза потоков наличности, который является процессом по определению ожидаемых объемов поступлений в бюджет и исполнению расходов на планируемый период, профицита (дефицита) наличности и источников его покрытия; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение мониторинга движения денег на контрольном счете наличности соответствующего бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) подготовка заключений к проектам решений местного исполнительного органа области о выделении средств из резерва местного исполнительного органа на неотложные затраты, на покрытие дефицита наличности бюджетов районов (городов областного значения);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      9) осуществление регистрации, учета и мониторинга бюджетных кредитов предоставленные из бюджета;</w:t>
+        <w:t xml:space="preserve">
+      8) рассмотрение ходатайства о выделении бюджетных средств из чрезвычайного резерва соответствующего местного исполнительного органа области с обоснованиями и расчетами, определяемыми уполномоченным органом в сфере гражданской защиты, и проекта постановления о выделении бюджетных средств из чрезвычайного резерва; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществление регистрации, учета и мониторинга бюджетных кредитов, предоставленных из бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществление бюджетного мониторинга;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1636,663 +1670,607 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) составление и представление бюджетной отчетности, отчета об исполнении, а также составление консолидированной финансовой отчетности областного бюджета и бюджета области в порядке, установленном центральным уполномоченным органом по исполнению бюджета;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) осуществление мониторинга долга местного исполнительного органа области посредством осуществления регистрации учета, анализа и контроля процесса формирования, изменения и обслуживания долга;</w:t>
-[...107 lines deleted...]
-      20) внесение в установленном законодательством порядке в местный исполнительный орган области проекта постановления о выделении средств на ликвидацию чрезвычайных ситуаций социального, природного и техногенного характера и/или проведение мероприятий по обеспечению правового режима чрезвычайного положения;</w:t>
+      14) обеспечение возврата из областного бюджета и (или) зачет излишне (ошибочно) уплаченных сумм поступлений в областной бюджет по кодам классификации, администрируемым государственным учреждением "Управление финансов Павлодарской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) сбор, формирование и предоставление в центральный уполномоченный орган по исполнению бюджета данных для проведения оценки деятельности государственных органов, финансируемых из областного бюджета, местных исполнительных органов районов (городов областного значения) по блоку достижения целей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) осуществление возврата неиспользованных средств, полученных из резерва вышестоящего бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) осуществление возврата неиспользованных (недоиспользованных) в истекшем финансовом году суммы целевых трансфертов, выделенных из республиканского бюджета, по которым Правительством Республики не принято решение о дальнейшем их использовании (доиспользовании) в текущем финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществление возврата неиспользованных (недоиспользованных) в течение финансового года суммы целевых трансфертов на развитие, выделенных в истекшем финансовом году, разрешенных использовать (доиспользовать) по решению Правительства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      21) организация управления областным коммунальным имуществом, осуществление мероприятий по его защите; </w:t>
+      19) организация управления областным коммунальным имуществом, осуществление мероприятий по его защите; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22) осуществление мониторинга использования и сохранности областного коммунального имущества; </w:t>
+      20) осуществление мониторинга использования и сохранности областного коммунального имущества; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23) организация учета областного коммунального имущества, обеспечение его эффективного использования; </w:t>
+      21) организация учета областного коммунального имущества, обеспечение его эффективного использования; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      24) осуществление мониторинга эффективности управления областным коммунальным имуществом, в том числе коммунальными государственными предприятиями, акционерными обществами и товариществами с ограниченной ответственностью с участием местного исполнительного органа области; </w:t>
+      22) осуществление мониторинга эффективности управления областным коммунальным имуществом, в том числе коммунальными государственными предприятиями, акционерными обществами и товариществами с ограниченной ответственностью с участием местного исполнительного органа области; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      25) учреждение акционерных обществ и товариществ с ограниченной ответственностью по решению местного исполнительного органа области, осуществление от лица местного исполнительного органа области права государства как акционера (участника) на участие в управлении акционерным обществом (товариществом с ограниченной ответственностью) в пределах предоставленных полномочий; </w:t>
+      23) учреждение акционерных обществ и товариществ с ограниченной ответственностью по решению местного исполнительного органа области, осуществление от лица местного исполнительного органа области права государства как акционера (участника) на участие в управлении акционерным обществом (товариществом с ограниченной ответственностью) в пределах предоставленных полномочий; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      26) утверждение уставов (положений) областных коммунальных юридических лиц, за исключением государственных учреждений, являющихся государственными органами, внесение в них изменений и дополнений; </w:t>
-[...17 lines deleted...]
-      27) открытие лицевого счета в реестре держателей ценных бумаг, предназначенного для учета движения акций, поступающих в состав коммунального имущества при приобретении за счет средств областного бюджета или при учреждении акционерного общества с участием местного исполнительного органа области;</w:t>
+      24) утверждение уставов (положений) областных коммунальных юридических лиц, за исключением государственных учреждений, являющихся государственными органами, внесение в них изменений и дополнений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) открытие лицевого счета в реестре держателей ценных бумаг, предназначенного для учета движения акций, поступающих в состав коммунального имущества при приобретении за счет средств областного бюджета или при учреждении акционерного общества с участием местного исполнительного органа области;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28) осуществление мониторинга полноты и своевременности перечисления областными государственными предприятиями установленной части чистого дохода, начисления дивидендов на акции, а также распределения чистого дохода между участниками товарищества с ограниченной ответственностью, пакет акций и доля участия в уставных капиталах, которые принадлежат местному исполнительному органу области за их выплатами в областной бюджет; </w:t>
+      26) осуществление мониторинга полноты и своевременности перечисления областными государственными предприятиями установленной части чистого дохода, начисления дивидендов на акции, а также распределения чистого дохода между участниками товарищества с ограниченной ответственностью, пакет акций и доля участия в уставных капиталах, которые принадлежат местному исполнительному органу области за их выплатами в областной бюджет; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) проведение мероприятий по передаче областного коммунального имущества в уставный капитал товариществ с ограниченной ответственностью либо в оплату акций акционерных обществ; </w:t>
-[...17 lines deleted...]
-      30) осуществление приватизации областного коммунального имущества по решению местного исполнительного органа, в том числе создание комиссии по проведению приватизации, обеспечение оценки объекта приватизации, осуществление подготовки и заключения договоров купли-продажи объекта приватизации и контроль за соблюдением условий договоров купли-продажи;</w:t>
+      27) проведение мероприятий по передаче областного коммунального имущества в уставный капитал товариществ с ограниченной ответственностью либо в оплату акций акционерных обществ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) осуществление приватизации областного коммунального имущества по решению местного исполнительного органа, в том числе создание комиссии по проведению приватизации, обеспечение оценки объекта приватизации, осуществление подготовки и заключения договоров купли-продажи объекта приватизации и контроль за соблюдением условий договоров купли-продажи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31) проведение процедур по приобретению государством прав на имущество по договору дарения от физических лиц и негосударственных юридических лиц в областную коммунальную собственность; </w:t>
+      29) проведение процедур по приобретению государством прав на имущество по договору дарения от физических лиц и негосударственных юридических лиц в областную коммунальную собственность; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32) согласование списания областного коммунального имущества, находящего на балансе исполнительных органов; </w:t>
+      30) согласование списания областного коммунального имущества, находящего на балансе исполнительных органов; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33) закрепление областного коммунального имущества за областными коммунальными юридическими лицами, передача областного коммунального имущества из уровня в уровень, из одного вида государственной собственности в другой по решению местного исполнительного органа области; </w:t>
+      31) закрепление областного коммунального имущества за областными коммунальными юридическими лицами, передача областного коммунального имущества из уровня в уровень, из одного вида государственной собственности в другой по решению местного исполнительного органа области; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      34) осуществление изъятия и/или перераспределения имущества, переданного областным коммунальным юридическим лицам или приобретенного ими в результате собственной хозяйственной деятельности в пределах полномочий, предоставленных местным исполнительным органом области; </w:t>
+      32) осуществление изъятия и/или перераспределения имущества, переданного областным коммунальным юридическим лицам или приобретенного ими в результате собственной хозяйственной деятельности в пределах, предоставленных местным исполнительным органом области полномочий; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) по решению местного исполнительного органа проведение мероприятий по передаче областного коммунального имущества в имущественный наем (аренду), доверительное управление физическим лицам и негосударственным юридическим лицам без права последующего выкупа или с правом последующей передачи в собственность субъектам малого предпринимательства на безвозмездной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) передача областного коммунального имущества в имущественный наем (аренду) физическим лицам и негосударственным юридическим лицам, в безвозмездное пользование государственным юридическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      35) по решению местного исполнительного органа области проведение мероприятий по передаче областного коммунального имущества физическим и негосударственным юридическим лицам в аренду с правом последующего выкупа и с правом последующей безвозмездной передачи в собственность субъектам малого предпринимательства, в доверительное управление; </w:t>
+      35) осуществление мониторинга исполнений доверительным управляющим обязательств по договору доверительного управления областным коммунальным имуществом; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) реализация мероприятий по реквизиции имущества в соответствии с законодательством Республики Казахстан в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) реализация вопросов, связанных с прохождением государственной службы работниками государственного учреждения "Управление финансов Павлодарской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) ведение реестра заключенных договоров по объектам государственно-частного партнерства, относящимся к областной коммунальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) осуществление мероприятий по принятию в областную коммунальную собственность объектов, созданных на основе договоров государственно-частного партнерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) осуществление согласования конкурсной документации местных проектов государственно-частного партнерства по вопросам, входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36) передача областного коммунального имущества физическим и негосударственным юридическим лицам в имущественный наем (аренду) без права последующего выкупа, в безвозмездное пользование государственным юридическим лицам; </w:t>
-[...179 lines deleted...]
-      21. Руководство ГУ "Управление финансов Павлодарской области" осуществляется первым руководителем, который несет персональную ответственность за выполнение задач, возложенных на ГУ "Управление финансов Павлодарской области", и осуществление им своих полномочий.</w:t>
+      41) осуществление иных функций, определенных действующим законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного  учреждения "Управление финансов Павлодарской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководство ГУ "Управление финансов Павлодарской области" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на ГУ "Управление финансов Павлодарской области" задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Первый руководитель ГУ "Управление финансов Павлодарской области" назначается на должность и освобождается от должности распоряжением акима области в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Первый руководитель ГУ "Управление финансов Павлодарской области" имеет заместителей, которые назначаются на должности и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      23. Первый руководитель ГУ "Управление финансов Павлодарской области" имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Полномочия первого руководителя ГУ "Управление финансов Павлодарской области":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2302,159 +2280,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) действует на принципах единоначалия и самостоятельно решает все вопросы деятельности учреждения в соответствии с его компетенцией, определяемой уполномоченным органом и настоящим Положением;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и устанавливает степень ответственности работников ГУ "Управление финансов Павлодарской области";</w:t>
-[...17 lines deleted...]
-      3) без доверенности действует от имени ГУ "Управление финансов Павлодарской области", представительствует в государственных органах и иных организациях, выдает доверенности;</w:t>
+      2) определяет обязанности и устанавливает степень ответственности работников государственного учреждения "Управление финансов Павлодарской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) без доверенности действует от имени государственного учреждения "Управление финансов Павлодарской области", представительствует в государственных органах и иных организациях, выдает доверенности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) открывает банковские счета и совершает сделки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в пределах своей компетенции издает приказы, инструкции, обязательные для исполнения работниками ГУ "Управление финансов Павлодарской области";</w:t>
-[...17 lines deleted...]
-      6) в соответствии с законодательством Республики Казахстан назначает на должность, освобождает от должности работников ГУ "Управление финансов Павлодарской области";</w:t>
+      5) в пределах своей компетенции издает приказы, инструкции, обязательные для исполнения работниками государственного учреждения "Управление финансов Павлодарской области";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в соответствии с законодательством Республики Казахстан назначает на должность, освобождает от должности работников государственного учреждения "Управление финансов Павлодарской области";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в установленном законодательством порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий на работников;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) утверждает Положения о структурных подразделениях ГУ "Управление финансов Павлодарской области";</w:t>
+      8) утверждает положения о структурных подразделениях государственного учреждения "Управление финансов Павлодарской области";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в пределах компетенции принимает меры по противодействию коррупционным правонарушениям;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2500,159 +2478,209 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Имущество государственного учреждения "Управление финансов Павлодарской области"</w:t>
-[...17 lines deleted...]
-      26. ГУ "Управление финансов Павлодарской области" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      26. Взаимоотношения между государственным учреждением "Управление финансов Павлодарской области" и уполномоченным органом по управлению коммунальным имуществом (местным исполнительным органом) регулируются действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Взаимоотношения между государственным учреждением "Управление финансов Павлодарской области" и уполномоченным органом соответствующей отрасли регулируются действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Взаимоотношения между администрацией государственного учреждения "Управление финансов Павлодарской области" и трудовым коллективом определяются в соответствии с Трудовым Кодексом Республики Казахстан, Законом Республики Казахстан "О государственной службе Республики Казахстан" и коллективным договором.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество государственного учреждения  "Управление финансов Павлодарской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. ГУ "Управление финансов Павлодарской области" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество ГУ "Управление финансов Павлодарской области" формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Имущество, закрепленное за ГУ "Управление финансов Павлодарской области", относится к областной коммунальной собственности.</w:t>
-[...53 lines deleted...]
-      29. Реорганизация и упразднение (ликвидация) ГУ "Управление финансов Павлодарской области" осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      30. Имущество, закрепленное за ГУ "Управление финансов Павлодарской области", относится к областной коммунальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. ГУ "Управление финансов Павлодарской области" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение (ликвидация) государственного  учреждения "Управление финансов Павлодарской области"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Реорганизация и упразднение (ликвидация) ГУ "Управление финансов Павлодарской области" осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2660,55 +2688,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3034,31 +3062,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>