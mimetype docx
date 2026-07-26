--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="41ddcdb" w14:textId="41ddcdb">
+    <w:p w14:paraId="ef5f3cf" w14:textId="ef5f3cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,286 +100,335 @@
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Отдел сельского хозяйства акимата Сарыкольского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата Сарыкольского района Костанайской области от 13 мая 2022 года № 73</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...9 lines deleted...]
-      В соответствии со </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", постановлением Правительства Республики Казахстан от 1 сентября 2021 года </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 590</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "О некоторых вопросах организации деятельности государственных органов и их структурных подразделений" акимат Сарыкольского района ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемое </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о государственном учреждении "Отдел сельского хозяйства акимата Сарыкольского района".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Государственному учреждению "Отдел сельского хозяйства акимата Сарыкольского района" в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) государственную регистрацию вышеуказанного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в органах юстиции в установленном законодательством порядке;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) в течение двадцати календарных дней со дня подписания настоящего постановления направление его копии в электронном виде на казахском и русском языках в филиал Республиканского государственного предприятия на праве хозяйственного ведения "Институт законодательства и правовой информации Республики Казахстан" Министерства юстиции Республики Казахстан по Костанайской области для официального опубликования и включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) размещение настоящего постановления на интернет-ресурсе акимата Сарыкольского района после его официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Сарыкольского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -474,50 +523,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балгарин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -752,1432 +822,1766 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="8"/>
+    <w:bookmarkStart w:name="z17" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Отдел сельского хозяйства акимата Сарыкольского района"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z19" w:id="10"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Положение в редакции постановления акимата Сарыкольского района Костанайской области от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-[...580 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3. Статус, полномочия руководителя государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Государственное учреждение "Отдел сельского хозяйства акимата Сарыкольского района" (далее – Отдел сельского хозяйства) является государственным органом Республики Казахстан, осуществляющим руководство в сфере сельского хозяйства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Отдел сельского хозяйства не имеет ведомств.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Отдел сельского хозяйства осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Отдел сельского хозяйства является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Отдел сельского хозяйства вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Отдел сельского хозяйства имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Отдел сельского хозяйства по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Отдел сельского хозяйства акимата Сарыкольского района" и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Структура и лимит штатной численности государственного учреждения "Отдел сельского хозяйства акимата Сарыкольского района" утверждаются в соответствии с действующим законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Местонахождение юридического лица: 111600, Республика Казахстан, Костанайская область, Сарыкольский район, поселок Сарыколь, улица Свободы, 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Настоящее положение является учредительным документом Отдела сельского хозяйства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Финансирование деятельности Отдела сельского хозяйства осуществляется из местного бюджета в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Отделу сельского хозяйства запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Отдела сельского хозяйства. Если Отделу сельского хозяйства законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkStart w:name="z32" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Задачи:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осуществление государственных функций в сфере сельского хозяйства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обеспечение мер продовольственной безопасности района, формирование эффективного развития системы агробизнеса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) обеспечение рационального и эффективного функционирования агропромышленного сектора района;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Полномочия: государственное учреждение "Отдел сельского хозяйства акимата Сарыкольского района" обеспечивает реализацию государственной политики в области сельского хозяйства.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15. Права:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от государственных органов и других организаций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) имеет право быть истцом и ответчиком в суде по вопросам, отнесенным к его компетенции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) осуществляет иные права в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Обязанности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) соблюдать нормы действующего законодательства Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) исполнять качественно, в срок акты и поручения Правительства Республики Казахстан, акима области и иных центральных исполнительных органов, а также акима и акимата района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) осуществлять иные обязанности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Функции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) участие в разработке и реализация программ развития агропромышленного комплекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) проведение работ по разъяснению субъектам агропромышленного комплекса основных направлений и механизмов государственной агропродовольственной политики в области растениеводства, животноводства и рыбоводства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) разработка мероприятий, направленных на повышение продуктивности и сохранения поголовья, выполнение информационно – аналитической работы и мониторинга движения всех видов животных и птицы в сельских округах во всех формах собственности и личного подворья;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) осуществление функций управления агропромышленным комплексом района через акимов сел и сельских округов;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) обеспечение использования финансовых средств в пределах государственных закупок по программам, администратором которых является государственное учреждение "Отдел сельского хозяйства акимата Сарыкольского района";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) осуществление государственной поддержки субъектов агропромышленного комплекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) осуществление государственной технической инспекции в области развития агропромышленного комплекса;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) проведение сбора оперативной информации в области агропромышленного комплекса и сельских территорий и предоставление ее местному исполнительному органу (акимату) района и области;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) оказывает содействие субъектам агропромышленного комплекса в области маркетинга, менеджмента и в работе с электронными системами государственных программ.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) оказание содействия государственным ветеринарным организациям, созданным местными исполнительными органами областей, при выполнении ими функций в области ветеринарии на соответствующей административно-территориальной единице;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) представление сведений о скотомогильниках (биотермических ямах) в местные исполнительные органы областей для включения их в реестр скотомогильников (биотермических ям).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) осуществляет мониторинг развития рыбоводства, акватория в Сарыкольском районе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) оказание государственных услуг в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) осуществление иных функций в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkStart w:name="z62" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      24. Реорганизация и упразднение Отдела сельского хозяйства осуществляются в соответствии с Гражданским </w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18. Руководство Отдела сельского хозяйства осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на государственное учреждение "Отдел сельского хозяйства акимата Сарыкольского района" задач и осуществление им своих функций.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Руководитель Отдела сельского хозяйства назначается на должность и освобождается от должности акимом Сарыкольского района.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Полномочия руководителя Отдела сельского хозяйства:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) представляет государственное учреждение "Отдел сельского хозяйства акимата Сарыкольского района" в государственных органах, иных организациях независимо от форм собственности в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) без доверенности действует от имени государственного учреждения "Отдел сельского хозяйства акимата Сарыкольского района";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) принимает меры, направленные на противодействие коррупции в государственном учреждении "Отдел сельского хозяйства акимата Сарыкольского района", несет персональную ответственность за непринятие надлежащих антикоррупционных мер;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) организует и руководит работой государственного учреждения "Отдел сельского хозяйства акимата Сарыкольского района" и несет персональную ответственность за выполнение возложенных задач и функций;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) издает приказы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) подписывает служебную документацию;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) назначает, освобождает, налагает дисциплинарные взыскания и применяет меры поощрения в отношении работников государственного учреждения "Отдел сельского хозяйства акимата Сарыкольского района", в том числе осуществляющих техническое обслуживание и обеспечивающих функционирование государственного учреждения "Отдел сельского хозяйства акимата Сарыкольского района" и не являющихся государственными служащими, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) осуществляет личный прием физических лиц и представителей юридических лиц;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) осуществляет иные полномочия в соответствии законодательством Республики Казахстан по вопросам, отнесенным к его компетенции. Исполнение полномочий руководителя Отдела сельского хозяйства в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Отдел сельского хозяйства может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Отдела сельского хозяйства формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Имущество, закрепленное за Отделом сельского хозяйства, относится к коммунальной собственности.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Отдел сельского хозяйства не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Реорганизация и упразднение Отдела сельского хозяйства осуществляются в соответствии с Гражданским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2503,31 +2907,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>