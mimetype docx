--- v0 (2025-11-07)
+++ v1 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19dbe73" w14:textId="19dbe73">
+    <w:p w14:paraId="a1da76a" w14:textId="a1da76a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О реорганизации государственного учреждения "Аппарат акима села Красногорское акимата Камыстинского района" и государственного учреждения "Аппарат акима села Арка" акимата Камыстинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Камыстинского района Костанайской области от 13 мая 2022 года № 94</w:t>
+        <w:t>Постановление акимата Камыстинского района Костанайской области от 13 мая 2022 года № 94.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -857,1732 +857,3380 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 94</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z20" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение государственного учреждения "Аппарат акима Аркинского сельского округа акимата Камыстинского района"</w:t>
+        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат акима Арка сельского округа акимата Камыстинского района"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Положение в редакции постановления акимата Камыстинского района Костанайской области от 29.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Государственное учреждение "Аппарат акима Камыстинского сельского округа акимата Камыстинского района" (далее – аппарат акима сельского округа) является государственным учреждением, обеспечивающим деятельности акима сельского округа (далее-аким) и осуществляющим иные функции, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Аппарат акима сельского округа осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> об аппарате акима.</w:t>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением об аппарате акима.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Аппарат акима сельского округа является юридическим лицом в организационно-правовой форме государственного учреждения в соответствии с законодательством Республики Казахстан имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
-[...15 lines deleted...]
-      3. Аппарат акима сельского округа является юридическим лицом в организационно-правовой форме государственного учреждения в соответствии с законодательством Республики Казахстан имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства.</w:t>
+    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Аппарат акима сельского округа вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      4. Аппарат акима сельского округа вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z25" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Аппарат акима сельского округа имеет право выступать стороной гражданско-правовых отношений от имени государства в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      5. Аппарат акима сельского округа имеет право выступать стороной гражданско-правовых отношений от имени государства в соответствии с законодательством.</w:t>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Положение об аппарате акима сельского округа, его структура утверждаются акиматом района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      6. Положение об аппарате акима сельского округа, его структура утверждаются акиматом района.</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Полное наименование государственного органа - государственное учреждение "Аппарат акима Камыстинского сельского округа акимата Камыстинского района". Юридический адрес аппарата акима сельского округа: 110809, Республика Казахстан, Костанайская область, Камыстинский район, село Арка, улица Новая, 8А.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      7. Полное наименование государственного органа - государственное учреждение "Аппарат акима Аркинского сельского округа акимата Камыстинского района". Юридический адрес аппарата акима сельского округа: 110809, Республика Казахстан, Костанайская область, Камыстинский район, село Арка, улица Торговая, дом 22.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Аппарат акима сельского округа образуется, упраздняется и реорганизуется акиматом района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      8. Аппарат акима сельского округа образуется, упраздняется и реорганизуется акиматом района.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Аппарат акима сельского округа является государственным учреждением, содержащимся за счҰт местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      9. Аппарат акима сельского округа является государственным учреждением, содержащимся за счҰт местного бюджета.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Аппарату акима сельского округа запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями аппарата акима сельского округа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      10. Аппарату акима сельского округа запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями аппарата акима сельского округа.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. Основные задачи, функции, права и обязанности аппарата акима сельского округа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkStart w:name="z32" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Задачи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информационно – аналитическое, организационно – правовое, материально – техническое обеспечение деятельности акима сельского округа, а также решение вопросов местного значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Функции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Аппарат акима сельского округа в рамках своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает организацию проведения схода местного сообщества, раздельного схода местного сообщества жителей сельского округа, улицы, собрания местного сообщества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оповещает о времени, месте созыва раздельного схода местного сообщества, схода и собрания местного сообщества и обсуждаемых вопросах не позднее чем за десять календарных дней до дня их проведения через средства массовой информации или иными способами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает планирование и исполнение бюджета сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представляет собранию местного сообщества и в маслихат района отчет об исполнении бюджета сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решение о реализации бюджета сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает и представляет на утверждение собрания местного сообщества программу развития местного сообщества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выступает заказчиком по строительству, реконструкции и ремонту объектов, относящихся к коммунальному имуществу сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за целевым и эффективным использованием коммунального имущества местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет права субъекта права коммунальной собственности по отношению к коммунальным юридическим лицам местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      устанавливает коммунальному государственному предприятию, имущество которого находится в коммунальной собственности сельского округа (коммунальной собственности местного самоуправления), срок содержания и обеспечения сохранности изъятого имущества до его передачи иному лицу с последующим списанием с баланса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представляет интересы государства по вопросам коммунального имущества местного самоуправления, осуществляет защиту права собственности сельского округа (коммунальной собственности местного самоуправления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль за выполнением доверительным управляющим обязательств по договору доверительного управления коммунальным имуществом местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет контроль и анализ выполнения планов развития коммунальных государственных предприятий, имущество которых находится в коммунальной собственности сельского округа (коммунальной собственности местного самоуправления),обеспечивает его эффективное использование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z49" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Аппарат акима сельского округа по согласованию с собранием местного сообщества:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z50" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывает проекты правовых актов в сфере управления коммунальным имуществом местного самоуправления в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z51" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      управляет коммунальным имуществом местного самоуправления, если иное не предусмотрено законами Республики Казахстан, осуществляет меры по его защите;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z52" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решение и осуществляет приватизацию коммунального имущества местного самоуправления, в том числе обеспечивает его сохранность в процессе подготовки объекта к приватизации, привлекает посредника для организации процесса приватизации, обеспечивает оценку объекта приватизации, осуществляет подготовку и заключение договоров купли-продажи объекта приватизации, и контроль за соблюдением условий договоров купли-продажи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z53" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет предмет и цели деятельности коммунального государственного предприятия, имущество которого находится в коммунальной собственности сельского округа (коммунальной собственности местного самоуправления), а также вид коммунального государственного предприятия (на праве хозяйственного ведения или казенное предприятие), осуществляющего такую деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет изъятие или перераспределение имущества, переданного коммунальному юридическому лицу местного самоуправления или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z55" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет изъятие излишнего, неиспользуемого либо используемого не по назначению имущества коммунальных юридических лиц местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z56" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет коммунальное имущество местного самоуправления в имущественный наем (аренду), доверительное управление физическим лицам и негосударственным юридическим лицам без права последующего выкупа либо с правом последующего выкупа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z57" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решение о создании, реорганизации, изменении наименования и ликвидации коммунальных юридических лиц местного самоуправления по согласованию с акимом района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z58" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дает согласие коммунальному государственному предприятию на отчуждение или распоряжение иным способом, закрепленным за ним имуществом (за исключением продажи произведенной им продукции), создание филиалов и представительств, а также на передачу и списание дебиторской задолженности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z59" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает устав (положение) государственных юридических лиц местного самоуправления, внесение в него изменений и дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z60" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяет приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, коммунальных государственных предприятий, имущество которых находится в коммунальные сельского округа (коммунальной собственности местного самоуправления);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z61" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      рассматривает, согласовывает в случаях, предусмотренных подпунктом 11 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе", и утверждает планы развития государственных предприятий, имущество которых находится в коммунальной собственности сельского округа (коммунальной собственности местного самоуправления), и отчеты по их исполнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решения об использовании коммунального имущества местного самоуправления, в том числе о передаче его в залог, аренду, безвозмездное пользование и доверительное управление;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      закрепляет коммунальное имущество местного самоуправления за коммунальными юридическими лицами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает решение об отчуждении коммунального имущества местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные полномочия, предоставленные законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Аппарат акима имеет право, в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z68" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретать и осуществлять имущественные и неимущественные права;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пользоваться информационными базами данных органов государственного управления, архивов, научных учреждений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключать договора, соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь иные права, предусмотренные в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Обязанности аппарата акима, в пределах своей компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качественно оказывать государственные услуги населению в соответствии с действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акима и акимата области, района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z75" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет делопроизводство и обработку корреспонденции, поступающей в аппарат акима, акиму, обеспечивает сбор, обработку информации, поступающей из других государственных органов и организаций, а также обращений физических и юридических лиц по вопросам, относящимся к компетенции акима и аппарата акима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z76" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует и обеспечивает подготовку проектов решений и распоряжений акима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z77" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет регистрацию актов, изданных акимом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z78" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет документационное обеспечение, в том числе путем организации надлежащего документооборота, внедрения и развития информационных технологий, контроль за соблюдением правил делопроизводства и расширения сферы применения государственного языка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z79" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием, регистрацию и учет обращений физических и юридических лиц, организация личного приема физических лиц и представителей юридических лиц акимом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z80" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает своевременное предоставление отчетности по вопросам работы с обращениями физических и юридических лиц по аппарату акима района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z81" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает внедрения, функционирования и работы ИС "Единый электронный архив документов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z82" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет прием заявлений на предоставление государственных услуг, поступивших нарочно, а также посредством веб-портала "электронного правительства" ИС "Е-лицензирование";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает исполнения поручений консультативно –совещательных органов при акимате Камыстинского района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит внутренний анализ коррупционных рисков в деятельности аппарата акима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представляет в установленном порядке интересы акима, аппарата акима в суде при рассмотрении правовых вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет вышестоящий орган перечня принятых актов акима (решений, распоряжений) в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет организации кадровой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит мероприятий по мобилизационной подготовке в пределах соответствующих административно-территориальных единиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сфере гражданской защиты осуществляет ликвидации последствий чрезвычайных ситуаций местного масштаба на территории соответствующей административно-территориальной единицы, а также совместно с территориальными подразделениями ведомства уполномоченного органа обеспечение их предупреждении и ликвидации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сфере гражданской защиты осуществляет мероприятий по защите населения и территорий от чрезвычайных ситуаций техногенного характера, возникших в результате совершенного акта терроризма, а также принятие участия в ликвидации его последствий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет организационную подготовку и проведения мероприятий по вопросам проведения выборов в рамках законодательства о выборах в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит представления к награждению граждан государственными наградами Президенту Республики Казахстан, а также внесении представления к награждению граждан почетной грамотой акиму области и внесении представления о награждении граждан грамотой акиму района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет учет исполнения планов финансирования, контроль за своевременным и правильным оформлением документов и законностью совершаемых операций в соответствии с инструкцией по бухгалтерскому учету.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет контроль за сохранностью активов, материальных ценностей в местах их хранения и эксплуатации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает контроль и отражения на счетах бухгалтерского учета всех осуществляемых хозяйственных операций, предоставление оперативной информации, составление в установленные сроки бухгалтерской, налоговой и статистической отчетности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит расчеты, возникающие в процессе исполнения планов финансирования с организациями и физическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начисляет и производит выплату в установленный срок заработную плату работникам аппарата акима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляет бюджетные заявки, планы финансирования и расчетов к ним;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит работу с органами казначейства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит процедуру государственных закупок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляет в установленный срок финансовую, бухгалтерскую и другие виды отчетности, согласно утвержденных Правил составления и представления отчетности государственными учреждениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z102" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполняет поручений Комиссии по делам несовершеннолетних и защите их прав при акимате района;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z103" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает бесперебойную работу информационных систем и контроля по информационной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные функций в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z105" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2. Основные задачи, функции, права и обязанности аппарата акима сельского округа</w:t>
-[...923 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="68"/>
+        <w:t xml:space="preserve"> 3. Организация деятельности аппарата акима сельского округа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z106" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Аппарат акима возглавляется акимом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z107" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Полномочия акима:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z108" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу аппарата акима, осуществляет руководство его деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает решения, принятые на сходе местного сообщества или собрании местного сообщества, обеспечивает их исполнение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает работников по трудовому договору за счет экономии бюджетных средств и (или) поступлений, предусмотренных законодательством Республики Казахстан о местном государственном управлении и самоуправлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляет и утверждает сводный план поступлений и расходов денег от реализации государственными учреждениями товаров (работ, услуг), остающихся в их распоряжении, в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит инвентаризацию жилищного фонда сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует по согласованию с акимом района и собранием местного сообщества снос аварийного жилья сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие микрокредитованию сельского населения в рамках программных документов системы государственного планирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет иные полномочия, возложенные законами и иными нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рассматривает обращения, заявления, жалобы граждан, принимает меры по защите прав и свобод граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует сбору налогов и других обязательных платежей в бюджет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      содействует исполнению гражданами и юридическими лицами норм </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции осуществляет регулирование земельных отношений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сохранение коммунального жилищного фонда сельского округа, а также строительство, реконструкцию, ремонт и содержание автомобильных дорог в сельском округе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z122" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      оказывает меры государственной поддержки социального предпринимательства в соответствии с Предпринимательским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z123" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, мобилизационной подготовки и мобилизации, а также в сфере гражданской защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z124" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует совершение нотариальных действий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z125" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работу по сохранению исторического и культурного наследия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z126" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому, координирует оказание им благотворительной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z127" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует трудоустройству лиц, освобожденных из учреждений уголовно-исполнительной системы, состоящих на учете службы пробации, а также оказывает им социально-правовую и иную помощь в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z128" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует помощь лицам с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z129" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует общественные работы, молодежную практику и социальные рабочие места;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z130" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует совместно с уполномоченным органом в области физической культуры и спорта и общественными объединениями лиц с инвалидностью проведение оздоровительных и спортивных мероприятий среди лиц с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z131" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует совместно с общественными объединениями лиц с инвалидностью культурно-массовые и просветительские мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z132" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует оказание благотворительной и социальной помощи лицам с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z133" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      координирует оказание социально уязвимым слоям населения благотворительной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z134" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует кадровому обеспечению сельских организаций здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z135" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует выделению жилья матерям, награжденным подвеской "Алтын алқа";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z136" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует выполнение общественных работ лицами, осужденными к данному виду наказания, в порядке, определяемом уполномоченным органом в сфере уголовно-исполнительной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z137" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует выполнение общественных работ лицам, привлеченным к административным взысканиям, в порядке, определяемом законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z138" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содействует развитию местной социальной инфраструктуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z139" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует движение общественного транспорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z140" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения, оказывающей врачебную помощь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z141" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие государственным ветеринарным организациям, созданным местными исполнительными органами областей, при выполнении ими функций в области ветеринарии на соответствующей административно-территориальной единице;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z142" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае необходимости организует транспортировку лежачего больного из стационара организации здравоохранения до места жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z143" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействует с органами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z144" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает участие в работе сессий маслихата района при утверждении (уточнении) местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z145" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает деятельность учреждений культуры, за исключением учреждений культуры, расположенных в городах республиканского значения, столице, городах областного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует в пределах своей компетенции водоснабжение населенных пунктов и регулирует вопросы водопользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует работы по благоустройству, освещению, озеленению и санитарной очистке населенных пунктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует погребение безродных и общественные работы по содержанию в надлежащем состоянии кладбищ и иных мест захоронения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет учет и регистрацию земельных участков, предназначенных под могилы, в соответствии с правилами погребения и организации дела по уходу за могилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносит в районный исполнительный орган предложений по организации транспортного сообщения с районным центром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставляют переданное в управление районное коммунальное имущество в имущественный наем (аренду) физическим лицам и негосударственным юридическим лицам без права последующего выкупа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определяют приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, переданных коммунальных государственных предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает сохранность переданного коммунального имущества;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществляет управление переданными районными коммунальными юридическими лицами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      согласовывает годовую финансовую отчетность переданного в управление районного коммунального государственного предприятия, утверждаемую решением местного исполнительного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      утверждает индивидуальные планы финансирования переданных районных коммунальных государственных учреждений из местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимает работников по трудовому договору за счет экономии бюджетных средств и (или) поступлений, предусмотренных законодательством Республики Казахстан о местном государственном управлении и самоуправлении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z159" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляет и утверждают сводный план поступлений и расходов денег от реализации государственными учреждениями товаров (работ, услуг), остающихся в их распоряжении, в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z160" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводит инвентаризацию жилищного фонда сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z161" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организуют по согласованию с акимом района и собранием местного сообщества снос аварийного жилья города районного значения, поселка, села, сельского округа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z162" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывает содействие микрокредитованию сельского населения в рамках программных документов системы государственного планирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z163" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ведет похозяйственный учет согласно утвержденной уполномоченным органом в области государственной статистики статистической методологии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z164" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организует ведение регистрационных записей по форме, утвержденной уполномоченным органом в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z165" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивает достоверность данных похозяйственного учета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z166" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. К ведению акима сельского округа законодательством Республики Казахстан может быть отнесено решение иных вопросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z167" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Аким сельского округа несет ответственность за реализацию возложенных на него функций перед вышестоящим акимом, маслихатом по вопросам, отнесенным к его компетенции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z168" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Аким обеспечивает соблюдение сотрудниками аппарата акима норм этики государственных служащих.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z169" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Организация деятельности аппарата акима сельского округа</w:t>
-[...263 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+        <w:t xml:space="preserve"> 4. Имущество аппарата акима сельского округа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Аппарат акима может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество аппарата акима формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за аппаратом акима относится к коммунальной собственности села (местного самоуправления).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Аппарат акима по согласованию с собранием местного сообщества может отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4. Имущество аппарата акима сельского округа</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение аппарата акима сельского округа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение аппарата акима осуществляется в порядке, определяемом законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2908,31 +4556,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>