--- v0 (2025-11-08)
+++ v1 (2026-09-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="80752b2" w14:textId="80752b2">
+    <w:p w14:paraId="70a31ed" w14:textId="70a31ed">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения государственного учреждения "Отдел предпринимательства акимата Камыстинского района"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Камыстинского района Костанайской области от 25 марта 2022 года № 59</w:t>
+        <w:t>Постановление акимата Камыстинского района Костанайской области от 25 марта 2022 года № 59.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1353,978 +1353,1254 @@
         <w:t>
       заключать договоры с юридическими лицами и гражданами, приобретать имущественные и личные неимущественные права, быть истцом и ответчиком в суде;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вносить предложения по проектам нормативно–правовых актов, принимаемых акимом и акиматом района по вопросам компетенции государственного учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
-[...15 lines deleted...]
-      2) Обязанности:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен постановлением акимата Камыстинского района Костанайской области от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 14 с изменением, внесенным постановлением акимата Камыстинского района Костанайской области от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
-[...15 lines deleted...]
-      осуществлять контроль над превышением субъектами торговой деятельности размера предельно допустимых розничных цен на социально значимые продовольственные товары и в случаях выявления необоснованного превышения цен, составлять протокола об административных правонарушениях в установленном законодательством порядке;</w:t>
+    <w:bookmarkStart w:name="z46" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечение учета и рассмотрения обращений физических и юридических лиц, организация проведения личного приема физических и представителей юридических лиц руководителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
-[...15 lines deleted...]
-      осуществлять иные права и обязанности в соответствии с действующим законодательством.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) исключен постановлением акимата Камыстинского района Костанайской области от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) регулирование в пределах своей компетенции деятельности субъектов торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
-[...15 lines deleted...]
-      15. Функции:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организация выставок и ярмарок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z46" w:id="36"/>
-[...15 lines deleted...]
-      1) обеспечение учета и рассмотрения обращений физических и юридических лиц, организация проведения личного приема физических и представителей юридических лиц руководителем;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление контроля за соблюдением требований по защите прав потребителей, правил и порядка в сфере торговли, общественного питания, услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z47" w:id="37"/>
-[...15 lines deleted...]
-      2) анализ ценообразования, осуществляет в пределах своей компетенции государственный контроль за соблюдением размера предельно допустимых розничных цен на социально значимые продовольственные товары;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) проведение информационно-разъяснительной работы среди населения, субъектов малого предпринимательства по вопросам действующего законодательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z48" w:id="38"/>
-[...15 lines deleted...]
-      3) регулирование в пределах своей компетенции деятельности субъектов торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет реализацию государственной политики поддержки и развития частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z49" w:id="39"/>
-[...15 lines deleted...]
-      4) организация выставок и ярмарок;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) создает условия для развития частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z50" w:id="40"/>
-[...15 lines deleted...]
-      5) осуществление контроля за соблюдением требований по защите прав потребителей, правил и порядка в сфере торговли, общественного питания, услуг;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает и несет ответственность за реализацию и исполнение государственных программ в регионах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
-[...15 lines deleted...]
-      6) проведение информационно-разъяснительной работы среди населения, субъектов малого предпринимательства по вопросам действующего законодательства;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) исключен постановлением акимата Камыстинского района Костанайской области от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) исключен постановлением акимата Камыстинского района Костанайской области от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z52" w:id="42"/>
-[...15 lines deleted...]
-      7) осуществляет реализацию государственной политики поддержки и развития частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) анализ и обобщение информации по развитию малого предпринимательства и проблемных вопросов его развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z53" w:id="43"/>
-[...15 lines deleted...]
-      8) создает условия для развития частного предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) информирует субъектов предпринимательства об условиях существующих внешних займов, грантов в кредитных учреждениях области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z54" w:id="44"/>
-[...15 lines deleted...]
-      9) обеспечивает и несет ответственность за реализацию и исполнение государственных программ в регионах;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) координация реализации в районе государственных программ, подготовка отчетов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...15 lines deleted...]
-      10) организует деятельность экспертных советов по вопросам предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) организация групповых консультаций и тренингов с привлечением экспертов и консультантов институтов развития, государственных и национальных компаний, сервисных компаний, Банков второго уровня и иных организаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z56" w:id="46"/>
-[...15 lines deleted...]
-      11) организует обучение, подготовку, переподготовку и повышение квалификации специалистов и персонала для субъектов малого и среднего предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разработка отраслевого раздела Прогноза социально-экономического развития района, вносит предложения акимату и акиму района по основным направлениям социально-экономического развития, приоритетам и стратегии развития района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
-[...15 lines deleted...]
-      12) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществляет сбор, анализ и предоставляет в управление предпринимательства информацию о развитии туризма на территории Камыстинского района;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z58" w:id="48"/>
-[...15 lines deleted...]
-      13) анализ и обобщение информации по развитию малого предпринимательства и проблемных вопросов его развития;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) предоставляет туристскую информацию, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z59" w:id="49"/>
-[...15 lines deleted...]
-      14) информирует субъектов предпринимательства об условиях существующих внешних займов, грантов в кредитных учреждениях области;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) ведет реестр туристских маршрутов на территории Камыстинского района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
-[...15 lines deleted...]
-      15) координация реализации в районе государственных программ, подготовка отчетов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 15 с изменениями, внесенными постановлением акимата Камыстинского района Костанайской области от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 106</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z61" w:id="51"/>
-[...15 lines deleted...]
-      16) организация групповых консультаций и тренингов с привлечением экспертов и консультантов институтов развития, государственных и национальных компаний, сервисных компаний, Банков второго уровня и иных организаций;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство ГУ "Отдел предпринимательства акимата Камыстинского района" осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на ГУ "Отдел предпринимательства акимата Камыстинского района" задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z62" w:id="52"/>
-[...15 lines deleted...]
-      17) разработка отраслевого раздела Прогноза социально-экономического развития района, вносит предложения акимату и акиму района по основным направлениям социально-экономического развития, приоритетам и стратегии развития района;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Первый Руководитель ГУ "Отдел предпринимательства акимата Камыстинского района" назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z63" w:id="53"/>
-[...15 lines deleted...]
-      18) осуществляет сбор, анализ и предоставляет в управление предпринимательства информацию о развитии туризма на территории Камыстинского района;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Первый Руководитель ГУ "Отдел предпринимательства акимата Камыстинского района" не имеет заместителей</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z64" w:id="54"/>
-[...15 lines deleted...]
-      19) предоставляет туристскую информацию, в том числе о туристском потенциале, объектах туризма и лицах, осуществляющих туристскую деятельность;</w:t>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия первого руководителя ГУ "Отдел предпринимательства акимата Камыстинского района":</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z65" w:id="55"/>
-[...15 lines deleted...]
-      20) ведет реестр туристских маршрутов на территории Камыстинского района.</w:t>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет функциональные обязанности специалистов отдела;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначает на должности и освобождает от должностей работников ГУ "Отдел предпринимательства акимата Камыстинского района" в соответствии с действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в установленном законом порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) без доверенности действует от имени ГУ "Отдел предпринимательства акимата Камыстинского района";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представляет ГУ "Отдел предпринимательства акимата Камыстинского района" во всех взаимоотношениях с государственными органами и иными организациями в соответствии с действующим законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) утверждает план финансирования ГУ "Отдел предпринимательства акимата Камыстинского района" по обязательствам и платежам, структуру и штатное расписание, издает приказы и дает указания обязательные для исполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий первого руководителя ГУ "Отдел предпринимательства акимата Камыстинского района" в период его отсутствия осуществляется лицом его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа.</w:t>
-[...139 lines deleted...]
-      3) в установленном законом порядке решает вопросы поощрения, оказания материальной помощи, наложения дисциплинарных взысканий;</w:t>
+        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z74" w:id="64"/>
-[...15 lines deleted...]
-      4) без доверенности действует от имени ГУ "Отдел предпринимательства акимата Камыстинского района";</w:t>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. ГУ "Отдел предпринимательства акимата Камыстинского района" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z75" w:id="65"/>
-[...15 lines deleted...]
-      5) представляет ГУ "Отдел предпринимательства акимата Камыстинского района" во всех взаимоотношениях с государственными органами и иными организациями в соответствии с действующим законодательством;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество ГУ "Отдел предпринимательства акимата Камыстинского района" формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z76" w:id="66"/>
-[...15 lines deleted...]
-      6) утверждает план финансирования ГУ "Отдел предпринимательства акимата Камыстинского района" по обязательствам и платежам, структуру и штатное расписание, издает приказы и дает указания обязательные для исполнения;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Имущество, закрепленное за ГУ "Отдел предпринимательства акимата Камыстинского района" относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z77" w:id="67"/>
-[...15 lines deleted...]
-      7) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. ГУ "Отдел предпринимательства акимата Камыстинского района" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z78" w:id="68"/>
-[...15 lines deleted...]
-      Исполнение полномочий первого руководителя ГУ "Отдел предпринимательства акимата Камыстинского района" в период его отсутствия осуществляется лицом его замещающим в соответствии с действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z79" w:id="69"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Реорганизация и упразднение ГУ "Отдел предпринимательства акимата Камыстинского района" осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z80" w:id="70"/>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>