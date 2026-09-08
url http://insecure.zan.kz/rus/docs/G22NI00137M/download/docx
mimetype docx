--- v0 (2025-11-12)
+++ v1 (2026-09-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9f04397" w14:textId="9f04397">
+    <w:p w14:paraId="d5dfb7f" w14:textId="d5dfb7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Положения о государственном учреждении "Аппарат Джангельдинского районного маслихата"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение маслихата Джангельдинского района Костанайской области от 30 декабря 2022 года № 137</w:t>
+        <w:t>Решение маслихата Джангельдинского района Костанайской области от 30 декабря 2022 года № 137.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -374,1670 +374,1444 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>С. Нургазин</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...291 lines deleted...]
-        <w:t xml:space="preserve"> Положение о государственном учреждении "Аппарат Джангельдинского районного маслихата"</w:t>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Утверждено</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z14" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      решением маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z15" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Государственное учреждение "Аппарат Джангельдинского районного маслихата" является государственным органом Республики Казахстан, осуществляющим организационное, правовое, материально-техническое и иное обеспечение Джангельдинского районного маслихата, оказывающим помощь депутатам в осуществлении их полномочий.</w:t>
+      от 30 декабря 2022 года</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Государственное учреждение "Аппарат Джангельдинского районного маслихата" не имеет ведомств.</w:t>
+      № 137</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Государственное учреждение "Аппарат Джангельдинского районного маслихата" осуществляет свою деятельность в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положение о государственном учреждении "Аппарат Джангельдинского районного маслихата"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции решения Джангельдинского районного маслихата Костанайской области от 28.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Государственное учреждение "Аппарат Джангельдинского районного маслихата" является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печать с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на государственном языке, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Государственное учреждение "Аппарат Джангельдинского районного маслихата" вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      1. Государственное учреждение "Аппарат Джангельдинского районного маслихата" (далее – Аппарат маслихата) является государственным органом Республики Казахстан, осуществляющим организационное, правовое, материально-техническое и иное обеспечение Джангельдинского районного маслихата и его органов, оказывающим помощь депутатам в осуществлении их полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Государственное учреждение "Аппарат Джангельдинского районного маслихата" имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      2. Аппарат маслихата не имеет ведомств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Государственное учреждение "Аппарат Джангельдинского районного маслихата" по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями председателя районного маслихата и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      3. Аппарат маслихата осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Структура и лимит штатной численности государственного учреждения "Аппарат Джангельдинского районного маслихата" утверждаются в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      4. Аппарат маслихата является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Местонахождение юридического лица: индекс 110600, Республика Казахстан, Костанайская область, Джангельдинский район, село Торгай, улица Ы.Алтынсарина, 4.</w:t>
+      5. Аппарат маслихата вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Режим работы государственного учреждения:</w:t>
+      6. Аппарат маслихата имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Понедельник - пятница с 09.00 до 18.30 часов, обеденный перерыв с 13.00 до 14.30 часов, выходные дни: суббота - воскресенье.</w:t>
+      7. Аппарат маслихата по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Аппарата маслихата и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Полное наименование государственного органа - государственное учреждение "Аппарат Джангельдинского районного маслихата".</w:t>
+      8. Структура и лимит штатной численности Аппарата маслихата утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> является учредительным документом государственного учреждения "Аппарат Джангельдинского районного маслихата".</w:t>
+        <w:t>
+      9. Местонахождение юридического лица: 110600, Республика Казахстан, Костанайская область, Джангельдинский район, село Торгай, улица Ы.Алтынсарина 4.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности государственного учреждения "Аппарат Джангельдинского районного маслихата" осуществляется из местного бюджета.</w:t>
+      10. Настоящее положение является учредительным документом Аппарата маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Государственному учреждению "Аппарат Джангельдинского районного маслихата" запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями государственного учреждения "Аппарат Джангельдинского районного маслихата".</w:t>
+      11. Финансирование деятельности Аппарата маслихата осуществляется из местного бюджета в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если государственному учреждению "Аппарат Джангельдинского районного маслихата" законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в доход государственного бюджета.</w:t>
+      12. Аппарату маслихата запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Аппарата маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Задачи, функции и полномочия Аппарата маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Задачи:</w:t>
+      13. Задачи: основной задачей является информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности маслихата и его органов, оказание помощи депутатам маслихата в осуществлении их полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществление организационного, правового и материально-технического обеспечения деятельности маслихата и его органов, оказания помощи депутатам маслихата в осуществлении их полномочий;</w:t>
+      14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
+      1) права:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Полномочия:</w:t>
+      вступать в гражданско-правовые отношения с физическими и юридическими лицами, заключать договоры и совершать иные сделки в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) права:</w:t>
+      участвовать в заседаниях маслихата и его органов, а также иных мероприятиях, проводимых маслихатом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в пределах своей компетенции запрашивать и получать необходимую информацию, документы и иные материалы от государственных органов, должностных лиц и других организаций по вопросам компетенции маслихата;</w:t>
+      запрашивать и получать от государственных органов, организаций, должностных лиц необходимые документы, сведения и иные материалы по вопросам, относящимся к компетенции маслихата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные права и обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
+      привлекать государственные органы, организации, специалистов и экспертов к подготовке материалов и документов, выносимых на рассмотрение маслихата, в порядке, установленном законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обязанности:</w:t>
+      осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      вести служебную переписку по вопросам, отнесенным к ведению аппарата маслихата;</w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      участвовать в заседаниях маслихата и его органов.</w:t>
+      обеспечивать организационное, правовое, информационно-аналитическое, документационное и материально-техническое обеспечение деятельности маслихата, его органов и депутатов, включая подготовку материалов к заседаниям маслихата и его органов, а также иным мероприятиям, проводимым в рамках деятельности маслихата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Функции:</w:t>
+      обеспечивать соблюдение требований законодательства Республики Казахстан при осуществлении своей деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осуществляет организационное, правовое, материально-техническое и иное обеспечение маслихата и его органов, оказывает помощь депутатам в осуществлении их полномочий;</w:t>
+      осуществлять иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) обеспечивает деятельности Джангельдинского районного маслихата, его органов и депутатов;</w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      организационное обеспечение деятельности маслихата, его председателя, постоянных и временных комиссий, иных органов маслихата и депутатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      правовое обеспечение деятельности маслихата, его председателя, органов и депутатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство государственным учреждением "Аппарат Джангельдинского районного маслихата" осуществляется первым руководителем-председателем маслихата, который несет персональную ответственность за выполнение возложенных на государственное учреждение "Аппарат Джангельдинского районного маслихата" задач и осуществление им своих функций.</w:t>
+      организация подготовки, оформления и сопровождения проектов решений маслихата, иных документов и материалов, выносимых на рассмотрение маслихата и его органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Председатель районного маслихата является должностным лицом, работающим на постоянной основе. Он избирается из числа депутатов открытым или тайным голосованием большинством голосов от общего числа депутатов и освобождается от должности маслихатом на сессии. Председатель маслихата избирается на срок полномочий маслихата.</w:t>
+      организационно-методическое обеспечение деятельности депутатов при осуществлении ими своих полномочий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z49" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Председатель районного маслихата не имеет заместителей.</w:t>
+      информационно-аналитическое обеспечение деятельности маслихата, его председателя, органов и депутатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия председателя районного маслихата:</w:t>
+      организационное обеспечение взаимодействия маслихата, его председателя, органов и депутатов с государственными органами, органами местного самоуправления, организациями, институтами гражданского общества и населением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z51" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) организует подготовку сессии маслихата и вопросов, вносимых на ее рассмотрение, формирует повестку дня сессии, обеспечивает составление протокола, подписывает решения, иные документы, принятые или утвержденные на сессии маслихата;</w:t>
+      информационное сопровождение деятельности маслихата, его председателя, органов и депутатов, обеспечение взаимодействия со средствами массовой информации и информирования населения о деятельности маслихата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z52" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) принимает решение о созыве сессии маслихата;</w:t>
+      документационное обеспечение деятельности маслихата, его председателя, органов и депутатов, ведение делопроизводства и архивного хранения документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ведет заседания сессии маслихата, обеспечивает соблюдение регламента маслихата;</w:t>
+      организационное обеспечение рассмотрения обращений физических и юридических лиц, а также петиций, поступающих в маслихат, в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z54" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) содействует депутатам маслихата в осуществлении ими своих полномочий, обеспечивает их необходимой информацией, рассматривает вопросы, связанные с освобождением депутатов от выполнения служебных обязанностей для участия в сессиях маслихата, в работе его постоянных комиссий и иных органов, и в избирательных округах;</w:t>
+      организация кадровой работы в Аппарате маслихата в соответствии с законодательством Республики Казахстан о государственной службе и трудовым законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) контролирует рассмотрение запросов депутатов и депутатских обращений;</w:t>
+      организация работы по вопросам соблюдения законодательства о государственной службе и противодействия коррупции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) руководит деятельностью аппарата маслихата, назначает на должность и освобождает от должности его служащих;</w:t>
+      финансовое, материально-техническое и хозяйственное обеспечение деятельности аппарата маслихата и деятельности маслихата в пределах компетенции аппарата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) регулярно представляет в маслихат информацию об обращениях избирателей и о принятых по ним мерах;</w:t>
+      осуществление иных функций в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8) организует взаимодействие маслихата с иными органами местного самоуправления;</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Статус, полномочия руководителя Аппарата маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) организует проверку подлинности собранных подписей депутатов маслихата, инициирующих вопрос о выражении недоверия акиму в соответствии с действующим законодательством Республики Казахстан;</w:t>
+      16. Руководство деятельностью Аппарата маслихата осуществляется руководителем Аппарата маслихата, который несет персональную ответственность за выполнение возложенных на Аппарат маслихата задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) по вопросам своей компетенции издает распоряжения;</w:t>
+      17. Руководитель Аппарата маслихата назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) координирует деятельность постоянных комиссий и иных органов маслихата, и депутатских групп;</w:t>
+      18. Руководитель Аппарата маслихата не имеет заместителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12) представляет маслихат в отношениях с государственными органами, организациями, органами местного самоуправления и общественными объединениями;</w:t>
+        <w:t xml:space="preserve">
+      19. Руководитель Аппарата маслихата осуществляет полномочия в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) обеспечивает опубликование решений маслихата, определяет меры по контролю за их исполнением;</w:t>
+      20. Исполнение полномочий руководителя Аппарата маслихата в период его отсутствия осуществляется в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z64" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) выполняет иные полномочия, предусмотренные настоящим </w:t>
-[...19 lines deleted...]
-        <w:t>, законодательством Республики Казахстан, регламентом и решением маслихата.</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Имущество аппарата маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z65" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий председателя районного маслихата в период его отсутствия временно осуществляются председателем одной из постоянных комиссий маслихата или депутатом маслихата.</w:t>
+      21. Аппарат маслихата может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z66" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Аппарат государственного учреждения "Аппарат Джангельдинского районного маслихата" возглавляется руководителем аппарата районного маслихата, назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      Имущество Аппарата маслихата формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 4. Имуществогосударственного органа</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Аппаратом маслихата, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z68" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Государственное учреждение "Аппарат Джангельдинского районного маслихата" может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      23. Аппарат маслихата не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z69" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Имущество государственного учреждения "Аппарат Джангельдинского районного маслихата" формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Реорганизация и упразднение аппарата маслихата</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за государственным учреждением "Аппарат Джангельдинского районного маслихата", относится к коммунальной собственности.</w:t>
+      24. Реорганизация и упразднение Аппарата маслихата осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2363,31 +2137,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>