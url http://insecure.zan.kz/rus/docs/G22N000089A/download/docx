--- v0 (2025-11-09)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2c1ca5" w14:textId="c2c1ca5">
+    <w:p w14:paraId="20805c2" w14:textId="20805c2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1507,1352 +1507,1390 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       иные обязанности, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Функции:</w:t>
+      "15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z9" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рассматривает обращения физических и юридических лиц по вопросам, отнесенным к компетенции Управления, принимает по ним необходимые меры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z10" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организовывает и обеспечивает охрану, защиту, воспроизводство лесов и лесоразведение, регулирует лесопользование на территории государственного лесного фонда, находящегося в его функциональном ведении;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z11" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разрабатывает и реализует выполнение ежегодных планов мероприятий по профилактике лесных пожаров и борьбе с ними на территории государственного лесного фонда Костанайской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z12" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организует противопожарную пропаганду, регулярное освещение в средствах массовой информации вопросов о сбережении лесов, выполнении правил пожарной безопасности в лесах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z13" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) координирует работу по борьбе с лесными пожарами на территории Костанайской области с созданием в необходимых случаях для этой цели специальных комиссий;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z14" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организует на участках государственного лесного фонда, находящихся в функциональном ведении, мероприятия по борьбе с вредителями и болезнями леса и улучшению его санитарного состояния;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z15" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организует подготовку материалов по государственному учету лесного фонда, государственному лесному кадастру, государственному мониторингу лесов, находящихся в функциональном ведении, для представления их уполномоченному органу в области лесного хозяйства и животного мира (далее – уполномоченный орган);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z16" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разрабатывает проекты ставок платы за лесные пользования на участках государственного лесного фонда (за исключением ставок за древесину, отпускаемую на корню), ставки платы за пользование особо охраняемыми природными территориями местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z17" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) предоставляет лесопользователям участки под объекты строительства на землях государственного лесного фонда, находящихся в ведении, где лесные ресурсы предоставлены в долгосрочное лесопользование для оздоровительных, рекреационных, историко-культурных, туристских и спортивных целей, нужд охотничьего хозяйства, побочного лесного пользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z18" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) организовывает и проводит тендеры по предоставлению лесных ресурсов в долгосрочное лесопользование на участках государственного лесного фонда, находящихся в функциональном ведении, с участием уполномоченного органа и местного представительного органа Костанайской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z19" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) разрабатывает проект постановления по созданию и расширению особо охраняемых природных территорий местного значения по согласованию с уполномоченным органом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z20" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) проводит конкурсы по закреплению охотничьих угодий за пользователями животным миром для нужд охотничьего хозяйства, расположенных на территории Костанайской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z21" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) организует мероприятия по оказанию помощи животным в случае их заболевания, угрозы их гибели на незакрепленных охотничьих угодьях и рыбохозяйственных водоемах и (или) участках;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z22" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) организует деятельность по интродукции, реинтродукции и гибридизации, а также по искусственному разведению животных, в том числе редких и находящихся под угрозой исчезновения видов животных;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z23" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) организует и обеспечивает охрану животного мира в резервном фонде охотничьих угодий, а также охрану в резервном фонде рыбохозяйственных водоемов и (или) участков;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...286 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z24" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) выдает разрешения на пользование животным миром или разрешения на пользование рыбными ресурсами и другими водными животными, за исключением научно-исследовательского лова на рыбохозяйственных водоемах, расположенных на территории двух и более областей, а также редких и находящихся под угрозой исчезновений видов животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z25" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ведет паспортизацию рыбохозяйственных водоҰмов и (или) участков, расположенных на территории Костанайской области, на основании научных рекомендаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z26" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) осуществляет субсидирование субъектов аквакультуры и субъектов, обеспечивающих развитие аквакультуры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z27" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ведет учет водохозяйственных сооружений, находящихся в государственной собственности, при обнаружении бесхозяйных водохозяйственных сооружений принимает участие в процедурах, предусмотренных гражданским законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z28" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разрабатывает проект постановления по установлению водоохранных зон, полос и зон санитарной охраны источников питьевого водоснабжения по согласованию с бассейновой инспекцией по регулированию использования и охране водных ресурсов, государственным органом в сфере санитарно-эпидемиологического благополучия населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z29" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разрабатывает проект постановления по установлению режима и особых условий хозяйственного использования водоохранных зон и полос по согласованию с бассейновой инспекцией по регулированию использования и охране водных ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z30" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) принимает участие в работе бассейнового совета и бассейновом соглашении, вносит на рассмотрение бассейнового совета предложения по рациональному использованию и охране водных объектов, водоснабжению, водоотведению населенных пунктов, изучает рекомендации бассейнового совета, принимает меры по их реализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z31" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) в пределах своей компетенции участвует в решении вопросов по обеспечению безопасности водохозяйственных систем и сооружений на соответствующих территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z32" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разрабатывает ставки платы за пользование водными ресурсами поверхностных источников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z33" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) в пределах своей компетенции обеспечивает реализацию мероприятий по рациональному использованию и охране водных объектов, в том числе по обеспечению безопасности водохозяйственных систем и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z34" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) в пределах своей компетенции осуществляет информирование населения о состоянии водных объектов, находящихся на соответствующей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z35" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) реализует государственную политику в области использования и охраны водного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z36" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) выдает экологические разрешения на воздействие для объектов II категории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z37" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) выдает заключения государственной экологической экспертизы, осуществляемой местными исполнительными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z38" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      32) проводит общественные слушания в соответствии с </w:t>
-[...9 lines deleted...]
-        <w:t>Экологическим кодексом</w:t>
+      30) проводит общественные слушания в соответствии с Экологическим </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...184 lines deleted...]
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z39" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) разрабатывает и реализует план мероприятий по охране окружающей среды на местном уровне за счет бюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z40" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) разрабатывает целевые показатели качества окружающей среды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z41" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) размещает экологическую информацию на официальном интернет-ресурсе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z42" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) организует осуществление раздельного сбора, переработку и утилизацию коммунальных отходов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z43" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) осуществляет управление бесхозяйными отходами, признанными решением суда поступившими в государственную собственность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z44" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) разрабатывает и реализует планы мероприятий в области охраны, защиты, восстановления и использования растительного мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z45" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) организует деятельность в области охраны, защиты, восстановления и использования растительного мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z46" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) разрабатывает ставки платы за пользование растительными ресурсами в порядке специального пользования растительным миром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z47" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) обеспечивает доступ физическим и юридическим лицам к информации в области охраны, защиты, восстановления и использования растительного мира;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z48" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) осуществляет в интересах местного государственного управления иные полномочия, возлагаемые на местные исполнительные органы законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления акимата Костанайской области от 07.08.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 327</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции постановления акимата Костанайской области от 11.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z98" w:id="41"/>
+    <w:bookmarkStart w:name="z98" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z99" w:id="42"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z99" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z100" w:id="43"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z100" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z101" w:id="44"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z101" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Управления имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z102" w:id="45"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z102" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z103" w:id="46"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z103" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) назначает на должности и освобождает от должностей работников Управления, руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z104" w:id="47"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z104" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) утверждает структуру, положения о структурных подразделениях и должностные инструкции работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z105" w:id="48"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z105" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утверждает план финансирования по обязательствам и платежам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z106" w:id="49"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z106" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет Управление в государственных органах, иных организациях в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z107" w:id="50"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z107" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) обладает правом первой подписи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z108" w:id="51"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z108" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) несет персональную ответственность за непринятие мер по противодействию коррупции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z109" w:id="52"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z109" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) издает приказы, дает указания, обязательные для исполнения работниками Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z110" w:id="53"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z110" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) принимает меры поощрения, оказания материальной помощи и налагает дисциплинарные взыскания на работников Управления и руководителей подведомственных организаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z111" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z112" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий первого руководителя Управления в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z113" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z114" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z115" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z116" w:id="59"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z116" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z117" w:id="60"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z117" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением, относится к коммунальной собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z118" w:id="61"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z118" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z119" w:id="62"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z119" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z120" w:id="63"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z120" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2957,342 +2995,420 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Положению о государственном учреждении "Управление природных ресурсов и регулирования природопользования акимата Костанайской области"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="64"/>
+    <w:bookmarkStart w:name="z123" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений, находящихся в ведении государственного учреждения "Управление природных ресурсов и регулирования природопользования акимата Костанайской области"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z124" w:id="65"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сноска. Приложение к Положению с изменением, внесенным постановлением акимата Костанайской области от 11.03.2026 № 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Коммунальное государственное учреждение "Аракарагайское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z125" w:id="66"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z125" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммунальное государственное учреждение "Басаманское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z126" w:id="67"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z126" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Коммунальное государственное учреждение "Боровское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z127" w:id="68"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z127" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Коммунальное государственное учреждение "Камыстинское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z128" w:id="69"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z128" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальное государственное учреждение "Михайловское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z129" w:id="70"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z129" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Коммунальное государственное учреждение "Пригородное учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z130" w:id="71"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z130" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Коммунальное государственное учреждение "Семиозерное учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z131" w:id="72"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z131" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Коммунальное государственное учреждение "Тарановское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z132" w:id="73"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z132" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Коммунальное государственное учреждение "Урицкое учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z133" w:id="74"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z133" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Коммунальное государственное учреждение "Усаковское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z134" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Коммунальное государственное учреждение "Узункольское учреждение лесного хозяйства" Управления природных ресурсов и регулирования природопользования акимата Костанайской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Коммунальное государственное учреждение "Қостанай су қоймалары" Управления природных ресурсов и регулирования природопользования акимата Костанайской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>