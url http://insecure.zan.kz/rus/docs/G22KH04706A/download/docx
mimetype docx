--- v1 (2026-03-14)
+++ v2 (2026-06-12)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9bfbfb3" w14:textId="9bfbfb3">
+    <w:p w14:paraId="3d824e9" w14:textId="3d824e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,286 +100,331 @@
         </w:rPr>
         <w:t>Об утверждении Положений государственных учреждений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановление акимата города Шахтинска Карагандинской области от 2 сентября 2022 года № 47/06.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
-[...9 lines deleted...]
-      В соответствии с </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", акимат города Шахтинска ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить Положения согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложениям</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящему постановлению следующих государственных учреждений:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Государственного учреждения "Аппарат акима поселка Долинка" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Государственного учреждения "Аппарат акима поселка Новодолинский" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Государственного учреждения "Аппарат акима поселка Шахан" (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Контроль за исполнением настоящего постановления возложить на руководителя аппарата акима города Шахтинска Циолковскую Н. Ю.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...199 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -474,50 +519,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Халтонов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -622,1778 +688,2179 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 сентября 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47/06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Аппарат акима поселка Долинка"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z14" w:id="8"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z14" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Государственное учреждение "Аппарат акима поселка Долинка" (далее – аппарат акима) является государственным органом Республики Казахстан, обеспечивающим руководство в сферах планирования и исполнения бюджета поселка, а также управления коммунальной собственностью поселка (коммунальной собственностью местного самоуправления) в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Аппарат акима осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Аппарат акима является юридическим лицом в организационно – правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Аппарат акима вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Аппарат акима имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Аппарат акима по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями и решениями акима поселка и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Структура и лимит штатной численности аппарата акима утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Местонахождение юридического лица: индекс: 101604, Карагандинская область, город Шахтинск, поселок Долинка, улица Садовая, 58.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Настоящее положение является учредительным документом аппарата акима.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Аппарат акима является государственным учреждением, содержащимся за счет местного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Аппарату акима запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями аппарата акима. Если аппарату акима законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...840 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z26" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...440 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Задачи:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акима поселка, а также решение вопросов местного значения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) контроль за исполнением и организация исполнения актов акима и акимата города, поручений акима, заместителей акима и акимата города; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Полномочия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) права:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- приобретать и осуществлять имущественные и неимущественные права;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- пользоваться информационными базами данных органов государственного управления, архивов, научных учреждений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- заключать договора, соглашения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- иметь иные права, предусмотренные в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обязанности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- качественно оказывать государственные услуги населению в соответствии с действующим законодательством;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акима и акимата области, района (города областного значения), акима города районного значения, поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Функции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Аппарат акима в рамках своей компетенции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- обеспечивает организацию проведения схода местного сообщества, раздельного схода местного сообщества жителей поселка, улицы, многоквартирного жилого дома, собрания местного сообщества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- оповещает о времени, месте созыва раздельного схода местного сообщества, схода и собрания местного сообщества и обсуждаемых вопросах не позднее чем за десять календарных дней до дня их проведения через средства массовой информации или иными способами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- обеспечивает исполнение решений, принятых на сходе местного сообщества или собрании местного сообщества и одобренных акимом поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- обеспечивает планирование и исполнение бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- представляет собранию местного сообщества и в маслихат района (города областного значения) отчет об исполнении бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- принимает решение о реализации бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- разрабатывает и представляет на утверждение собрания местного сообщества программу развития местного сообщества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- выступает заказчиком по строительству, реконструкции и ремонту объектов, относящихся к коммунальному имуществу поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- осуществляет контроль за целевым и эффективным использованием коммунального имущества местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- осуществляет права субъекта права коммунальной собственности по отношению к коммунальным юридическим лицам местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- представляет интересы государства по вопросам коммунального имущества местного самоуправления, осуществляет защиту права собственности поселка, (коммунальной собственности местного самоуправления); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- организует учет коммунального имущества местного самоуправления, обеспечивает его эффективное использование;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Аппарат акима поселка по согласованию с собранием местного сообщества:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- разрабатывает проекты правовых актов в сфере управления коммунальным имуществом местного самоуправления в пределах своей компетенции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- управляет коммунальным имуществом местного самоуправления, если иное не предусмотрено законами Республики Казахстан, осуществляет меры по его защите;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- осуществляет изъятие или перераспределение имущества, переданного коммунальному юридическому лицу местного самоуправления или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- осуществляет изъятие излишнего, неиспользуемого либо используемого не по назначению имущества коммунальных юридических лиц местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- предоставляет коммунальное имущество местного самоуправления в имущественный наем (аренду), доверительное управление физическим лицам и негосударственным юридическим лицам без права последующего выкупа либо с правом последующего выкупа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- принимает решение о создании, реорганизации, изменении наименования и ликвидации коммунальных юридических лиц местного самоуправления по согласованию с акимом района (города областного значения);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- дает согласие коммунальному государственному предприятию на отчуждение или распоряжение иным способом, закрепленным за ним имуществом (за исключением продажи произведенной им продукции), создание филиалов и представительств, а также на передачу и списание дебиторской задолженности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- утверждает устав (положение) государственных юридических лиц местного самоуправления, внесение в него изменений и дополнений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- определяет приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, коммунальных государственных предприятий, имущество которых находится в коммунальной собственности города поселка (коммунальной собственности местного самоуправления);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- рассматривает, согласовывает в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", и утверждает планы развития государственных предприятий, имущество которых находится в коммунальной собственности поселка (коммунальной собственности местного самоуправления), и отчеты по их исполнению;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- принимает решения об использовании коммунального имущества местного самоуправления, в том числе о передаче его в залог, аренду, безвозмездное пользование и доверительное управление;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- закрепляет коммунальное имущество местного самоуправления за коммунальными юридическими лицами местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- принимает решение об отчуждении коммунального имущества местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkStart w:name="z68" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      24. Реорганизация и упразднение аппарата акима осуществляются в соответствии с законодательством Республики Казахстан. </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Руководство аппарата акима осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на аппарат акима задач и осуществление им своих полномочий. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Первый руководитель аппарата акима назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Первый руководитель аппарата акима имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Полномочия первого руководителя: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осуществляет общее руководство работой государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) рассматривает решения, принятые на сходе местного сообщества или собрании местного сообщества, обеспечивает их исполнение;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) представляет на утверждение акимата города Положение и структуру государственного учреждения, а также изменения в них;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) утверждает должностные инструкции работников государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) издает распоряжения и дает поручения, обязательные для всех работников государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) без доверенности действует от имени государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) заключает договоры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) открывает банковские счета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) принимает на работу и увольняет с работы сотрудников государственного учреждения в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) применяет меры поощрения и налагает дисциплинарные взыскания к сотрудникам государственного учреждения, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) принимает меры по противодействию коррупции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) несет персональную ответственность за исполнение антикоррупционного законодательства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) несет ответственность за нарушение законодательства Республики Казахстан и иных нормативных правовых актов в сфере оказания государственных услуг;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполнение полномочий первого руководителя государственного учреждения в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Аппарат акима возглавляется первым руководителем (акимом), назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z91" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21. Аппарат акима может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имущество аппарата акима формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Имущество, закрепленное за аппаратом акима относится к коммунальной собственности поселка (местного самоуправления).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Аппарат акима не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24. Реорганизация и упразднение аппарата акима осуществляются в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2485,2458 +2952,3244 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "2" сентября 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47/06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Аппарат акима поселка Новодолинский"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...38 lines deleted...]
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Положение – в редакции постановления акимата города Шахтинска Карагандинской области от 20.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 10/31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...219 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...810 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Государственное учреждение "Аппарат акима поселка Новодолинский" (далее – Аппарат акима) является государственным органом Республики Казахстан, обеспечивающим руководство в сферах планирования и исполнения бюджета поселка, а также управления коммунальной собственностью поселка (коммунальной собственностью местного самоуправления) в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Аппарат акима осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Аппарат акима является юридическим лицом в организационно – правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Аппарат акима вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Аппарат акима имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Аппарат акима по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями и решениями акима поселка и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Структура и лимит штатной численности аппарата акима утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Местонахождение юридического лица: индекс: 101605, Карагандинская область, город Шахтинск, поселок Новодолинский, улица Центральная,4.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Настоящее положение является учредительным документом аппарата акима.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Аппарат акима является государственным учреждением, содержащимся за счет местного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Аппарату акима запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями аппарата акима. Если аппарату акима законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...1133 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkStart w:name="z284" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Задачи:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акима поселка, а также решение вопросов местного значения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) контроль за исполнением и организация исполнения актов акима и акимата города, поручений акима, заместителей акима и акимата города;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) иные задачи, предусмотренные законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Полномочия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) права:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приобретать и осуществлять имущественные и неимущественные права;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пользоваться информационными базами данных органов государственного управления, архивов, научных учреждений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заключать договора, соглашения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иметь иные права, предусмотренные в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обязанности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>качественно оказывать государственные услуги населению в соответствии с действующим законодательством;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акима и акимата области, района (города областного значения), акима города районного значения, поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иметь иные обязанности, предусмотренные в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Функции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Аппарат акима в рамках своей компетенции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обеспечивает организацию проведения схода местного сообщества, раздельного схода местного сообщества жителей поселка, улицы, многоквартирного жилого дома, собрания местного сообщества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оповещает о времени, месте созыва раздельного схода местного сообщества, схода и собрания местного сообщества и обсуждаемых вопросах не позднее чем за десять календарных дней до дня их проведения через средства массовой информации или иными способами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечивает исполнение решений, принятых на сходе местного сообщества или собрании местного сообщества и одобренных акимом поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обеспечивает планирование и исполнение бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представляет собранию местного сообщества и в маслихат района (города областного значения) отчет об исполнении бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">принимает решение о реализации бюджета поселка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">разрабатывает и представляет на утверждение собрания местного сообщества программу развития местного сообщества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выступает заказчиком по строительству, реконструкции и ремонту объектов, относящихся к коммунальному имуществу поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществляет контроль за целевым и эффективным использованием коммунального имущества местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет права субъекта права коммунальной собственности по отношению к коммунальным юридическим лицам местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">представляет интересы государства по вопросам коммунального имущества местного самоуправления, осуществляет защиту права собственности поселка, (коммунальной собственности местного самоуправления); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>организует учет коммунального имущества местного самоуправления, обеспечивает его эффективное использование;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в пределах своей компетенции осуществляет иные функции в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Аппарат акима поселка по согласованию с собранием местного сообщества:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>разрабатывает проекты правовых актов в сфере управления коммунальным имуществом местного самоуправления в пределах своей компетенции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>управляет коммунальным имуществом местного самоуправления, если иное не предусмотрено законами Республики Казахстан, осуществляет меры по его защите;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляет изъятие или перераспределение имущества, переданного коммунальному юридическому лицу местного самоуправления или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">осуществляет изъятие излишнего, неиспользуемого либо используемого не по назначению имущества коммунальных юридических лиц местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предоставляет коммунальное имущество местного самоуправления в имущественный наем (аренду), доверительное управление физическим лицам и негосударственным юридическим лицам без права последующего выкупа либо с правом последующего выкупа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимает решение о создании, реорганизации, изменении наименования и ликвидации коммунальных юридических лиц местного самоуправления по согласованию с акимом района (города областного значения);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дает согласие коммунальному государственному предприятию на отчуждение или распоряжение иным способом, закрепленным за ним имуществом (за исключением продажи произведенной им продукции), создание филиалов и представительств, а также на передачу и списание дебиторской задолженности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>утверждает устав (положение) государственных юридических лиц местного самоуправления, внесение в него изменений и дополнений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определяет приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, коммунальных государственных предприятий, имущество которых находится в коммунальной собственности города поселка (коммунальной собственности местного самоуправления); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рассматривает, согласовывает в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", и утверждает планы развития государственных предприятий, имущество которых находится в коммунальной собственности поселка (коммунальной собственности местного самоуправления), и отчеты по их исполнению; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принимает решения об использовании коммунального имущества местного самоуправления, в том числе о передаче его в залог, аренду, безвозмездное пользование и доверительное управление;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>закрепляет коммунальное имущество местного самоуправления за коммунальными юридическими лицами местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">принимает решение об отчуждении коммунального имущества местного самоуправления. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:bookmarkStart w:name="z329" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Руководство аппарата акима осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на аппарат акима задач и осуществление им своих полномочий. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Первый руководитель аппарата акима назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Первый руководитель аппарата акима имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Полномочия первого руководителя: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осуществляет общее руководство работой государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) рассматривает решения, принятые на сходе местного сообщества или собрании местного сообщества, обеспечивает их исполнение;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) представляет на утверждение акимата города Положение и структуру государственного учреждения, а также изменения в них;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) утверждает должностные инструкции работников государственного учреждения; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) издает распоряжения и дает поручения, обязательные для всех работников государственного учреждения; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) без доверенности действует от имени государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) заключает договоры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) открывает банковские счета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) принимает на работу и увольняет с работы сотрудников государственного учреждения в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) применяет меры поощрения и налагает дисциплинарные взыскания к сотрудникам государственного учреждения, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) принимает меры по противодействию коррупции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) несет персональную ответственность за исполнение антикоррупционного законодательства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) несет ответственность за нарушение законодательства Республики Казахстан и иных нормативных правовых актов в сфере оказания государственных услуг;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15) рассматривает обращения, заявления, жалобы граждан, принимает меры по защите прав и свобод граждан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16) содействует сбору налогов и других обязательных платежей в бюджет; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17) содействует исполнению гражданами и юридическими лицами норм Конституции Республики Казахстан, законов, актов Президента и Правительства Республики Казахстан, нормативных правовых актов центральных и местных государственных органов; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18) в пределах своей компетенции осуществляет регулирование земельных отношений; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19) обеспечивает сохранение коммунального жилищного фонда города районного значения, поселка, села, сельского округа, а также строительство, реконструкцию, ремонт и содержание автомобильных дорог в городах районного значения, поселках, селах, сельских округах; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20) содействует организации крестьянских или фермерских хозяйств, развитию предпринимательской деятельности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) оказывает меры государственной поддержки социального предпринимательства в соответствии с Предпринимательским </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22) в пределах своей компетенции организует и обеспечивает исполнение законодательства Республики Казахстан по вопросам о воинской обязанности и воинской службы, мобилизационной подготовки и мобилизации, а также в сфере гражданской защиты; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23) где нет органов, осуществляющих регистрацию актов гражданского состояния, организует совершение нотариальных действий, производит прием документов на регистрацию актов гражданского состояния граждан, проживающих на их территории, и передачу их в орган регистрации актов гражданского состояния района или города областного значения для государственной регистрации актов гражданского состояния и внесения сведений в государственную базу данных о физических лицах, также выдачу и вручение свидетельств и при необходимости справок в порядке, установленном законодательством Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24) где нет органов занятости, отмечает безработных в порядке, установленном законодательством Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25) организует работу по сохранению исторического и культурного наследия; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26) выявляет малообеспеченных лиц, вносит в вышестоящие органы предложения по обеспечению занятости, оказанию адресной социальной помощи, организует обслуживание одиноких престарелых и нетрудоспособных граждан на дому, координирует оказание им благотворительной помощи; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">27) содействует трудоустройству лиц, освобожденных из учреждений уголовно-исполнительной системы, состоящих на учете службы пробации, а также оказывает им социально-правовую и иную помощь в соответствии с законодательством Республики Казахстан; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28) организует помощь лицам с инвалидностью; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29) организует общественные работы, молодежную практику и социальные рабочие места; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30) организует совместно с уполномоченным органом в области физической культуры и спорта и общественными объединениями лиц с инвалидностью проведение оздоровительных и спортивных мероприятий среди лиц с инвалидностью; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31) организует совместно с общественными объединениями лиц с инвалидностью культурно-массовые и просветительские мероприятия; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32) координирует оказание благотворительной и социальной помощи лицам с инвалидностью; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">33) координирует оказание социально уязвимым слоям населения благотворительной помощи; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">34) организует выполнение общественных работ лицами, осужденными к данному виду наказания, в порядке, определяемом уполномоченным органом в сфере уголовно-исполнительной деятельности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35) содействует развитию местной социальной инфраструктуры; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36) организует движение общественного транспорта; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37) в случае необходимости оказания неотложной медицинской помощи организует доставку больных до ближайшей организации здравоохранения, оказывающей врачебную помощь; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38) оказывает содействие государственным ветеринарным организациям, созданным местными исполнительными органами областей, при выполнении ими функций в области ветеринарии на соответствующей административно-территориальной единице; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">39) в случае необходимости организует транспортировку лежачего больного из стационара организации здравоохранения до места жительства; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40) взаимодействует с органами местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41) принимает участие в работе сессий маслихата города, района (города областного значения) при утверждении (уточнении) местного бюджета; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42) обеспечивает деятельность учреждений культуры, за исключением учреждений культуры, расположенных в городах республиканского значения, столице, городах областного значения; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43) организует в пределах своей компетенции водоснабжение населенных пунктов и регулирует вопросы водопользования; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44) организует работы по благоустройству, освещению, озеленению и санитарной очистке населенных пунктов; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45) создает инфраструктуру для занятий спортом физических лиц по месту жительства и в местах их массового отдыха; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46) содействует занятости осужденных, отбывающих наказание в учреждениях уголовно-исполнительной системы, в том числе путем: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">размещения заказов на товары, работы и услуги, производимые, выполняемые и оказываемые предприятиями и учреждениями уголовно-исполнительной системы; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>привлечения субъектов предпринимательства к открытию, расширению и модернизации на территории учреждений уголовно-исполнительной системы производств, использующих труд осужденных.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>47) организует по согласованию с акимом района (города областного значения) и собранием местного сообщества снос аварийного жилья поселка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>48) ведет похозяйственный учет согласно утвержденной уполномоченным органом в области государственной статистики статистической методологии;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>49) организует ведение регистрационных записей по форме, утвержденной уполномоченным органом в области государственной статистики;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>50) обеспечивает достоверность данных похозяйственного учета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>51) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполнение полномочий первого руководителя государственного учреждения в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Аппарат акима возглавляется первым руководителем (акимом), назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение аппарата акима осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z129" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Аппарат акима может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имущество аппарата акима формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Имущество, закрепленное за аппаратом акима относится к коммунальной собственности поселка (местного самоуправления).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Аппарат акима не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Реорганизация и упразднение аппарата акима осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5041,1832 +6294,2233 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 2 сентября 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 47/06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="129"/>
+    <w:bookmarkStart w:name="z185" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение государственного учреждения "Аппарат акима поселка Шахан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z186" w:id="130"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z186" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...240 lines deleted...]
-    <w:bookmarkStart w:name="z198" w:id="142"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Государственное учреждение "Аппарат акима поселка Шахан" (далее – аппарат акима) является государственным органом Республики Казахстан, обеспечивающим руководство в сферах планирования и исполнения бюджета поселка, а также управления коммунальной собственностью поселка (коммунальной собственностью местного самоуправления) в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Аппарат акима осуществляет свою деятельность в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Конституцией</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Аппарат акима является юридическим лицом в организационно – правовой форме государственного учреждения, имеет печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Аппарат акима вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Аппарат акима имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Аппарат акима по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые распоряжениями и решениями акима поселка и другими актами, предусмотренными законодательством Республики Казахстан. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Структура и лимит штатной численности аппарата акима утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. Местонахождение юридического лица: индекс: 101605, Карагандинская область, город Шахтинск, поселок Шахан, улица Шаханская, 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. Настоящее положение является учредительным документом аппарата акима.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. Аппарат акима является государственным учреждением, содержащимся за счет местного бюджета.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. Аппарату акима запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями аппарата акима. Если аппарату акима законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...840 lines deleted...]
-    <w:bookmarkStart w:name="z240" w:id="184"/>
+    <w:bookmarkStart w:name="z198" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...440 lines deleted...]
-    <w:bookmarkStart w:name="z263" w:id="207"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. Задачи:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Информационно-аналитическое, организационно-правовое и материально-техническое обеспечение деятельности акима поселка, а также решение вопросов местного значения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) контроль за исполнением и организация исполнения актов акима и акимата города, поручений акима, заместителей акима и акимата города; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. Полномочия:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) права:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- запрашивать и получать необходимую информацию, документы и иные материалы от должностных лиц государственных органов и других организаций; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- приобретать и осуществлять имущественные и неимущественные права;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- пользоваться информационными базами данных органов государственного управления, архивов, научных учреждений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- заключать договора, соглашения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- иметь иные права, предусмотренные в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) обязанности:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- качественно оказывать государственные услуги населению в соответствии с действующим законодательством;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- качественно и своевременно исполнять акты и поручения Президента, Правительства Республики Казахстан и иных центральных исполнительных органов, акима и акимата области, района (города областного значения), акима города районного значения, поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14. Функции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Аппарат акима в рамках своей компетенции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- обеспечивает организацию проведения схода местного сообщества, раздельного схода местного сообщества жителей поселка, улицы, многоквартирного жилого дома, собрания местного сообщества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- оповещает о времени, месте созыва раздельного схода местного сообщества, схода и собрания местного сообщества и обсуждаемых вопросах не позднее чем за десять календарных дней до дня их проведения через средства массовой информации или иными способами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- обеспечивает исполнение решений, принятых на сходе местного сообщества или собрании местного сообщества и одобренных акимом поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- обеспечивает планирование и исполнение бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- представляет собранию местного сообщества и в маслихат района (города областного значения) отчет об исполнении бюджета поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- принимает решение о реализации бюджета поселка; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- разрабатывает и представляет на утверждение собрания местного сообщества программу развития местного сообщества; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- выступает заказчиком по строительству, реконструкции и ремонту объектов, относящихся к коммунальному имуществу поселка;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- осуществляет контроль за целевым и эффективным использованием коммунального имущества местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- осуществляет права субъекта права коммунальной собственности по отношению к коммунальным юридическим лицам местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- представляет интересы государства по вопросам коммунального имущества местного самоуправления, осуществляет защиту права собственности поселка, (коммунальной собственности местного самоуправления); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- организует учет коммунального имущества местного самоуправления, обеспечивает его эффективное использование;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Аппарат акима поселка по согласованию с собранием местного сообщества:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- разрабатывает проекты правовых актов в сфере управления коммунальным имуществом местного самоуправления в пределах своей компетенции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- управляет коммунальным имуществом местного самоуправления, если иное не предусмотрено законами Республики Казахстан, осуществляет меры по его защите;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- осуществляет изъятие или перераспределение имущества, переданного коммунальному юридическому лицу местного самоуправления или приобретенного им в результате собственной хозяйственной деятельности;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- осуществляет изъятие излишнего, неиспользуемого либо используемого не по назначению имущества коммунальных юридических лиц местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- предоставляет коммунальное имущество местного самоуправления в имущественный наем (аренду), доверительное управление физическим лицам и негосударственным юридическим лицам без права последующего выкупа либо с правом последующего выкупа;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- принимает решение о создании, реорганизации, изменении наименования и ликвидации коммунальных юридических лиц местного самоуправления по согласованию с акимом района (города областного значения);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- дает согласие коммунальному государственному предприятию на отчуждение или распоряжение иным способом, закрепленным за ним имуществом (за исключением продажи произведенной им продукции), создание филиалов и представительств, а также на передачу и списание дебиторской задолженности; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- утверждает устав (положение) государственных юридических лиц местного самоуправления, внесение в него изменений и дополнений;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- определяет приоритетные направления деятельности и обязательные объемы работ (услуг), финансируемых из бюджета, коммунальных государственных предприятий, имущество которых находится в коммунальной собственности города поселка (коммунальной собственности местного самоуправления); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- рассматривает, согласовывает в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе", и утверждает планы развития государственных предприятий, имущество которых находится в коммунальной собственности поселка (коммунальной собственности местного самоуправления), и отчеты по их исполнению; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- принимает решения об использовании коммунального имущества местного самоуправления, в том числе о передаче его в залог, аренду, безвозмездное пользование и доверительное управление;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- закрепляет коммунальное имущество местного самоуправления за коммунальными юридическими лицами местного самоуправления;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- принимает решение об отчуждении коммунального имущества местного самоуправления; </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z268" w:id="212"/>
+    <w:bookmarkStart w:name="z240" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z269" w:id="213"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Руководство аппарата акима осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на аппарат акима задач и осуществление им своих полномочий. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16. Первый руководитель аппарата акима назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17. Первый руководитель аппарата акима имеет заместителя, который назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Полномочия первого руководителя: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) осуществляет общее руководство работой государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) рассматривает решения, принятые на сходе местного сообщества или собрании местного сообщества, обеспечивает их исполнение;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) представляет на утверждение акимата города Положение и структуру государственного учреждения, а также изменения в них;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) утверждает должностные инструкции работников государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) издает распоряжения и дает поручения, обязательные для всех работников государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) без доверенности действует от имени государственного учреждения;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7) представляет интересы государственного учреждения в государственных органах, иных организациях;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8) заключает договоры;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9) открывает банковские счета;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) принимает на работу и увольняет с работы сотрудников государственного учреждения в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11) применяет меры поощрения и налагает дисциплинарные взыскания к сотрудникам государственного учреждения, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12) принимает меры по противодействию коррупции;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) несет персональную ответственность за исполнение антикоррупционного законодательства;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14) несет ответственность за нарушение законодательства Республики Казахстан и иных нормативных правовых актов в сфере оказания государственных услуг;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15) осуществляет иные функции, возложенные на него законодательством Республики Казахстан, настоящим Положением и уполномоченным органом.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исполнение полномочий первого руководителя государственного учреждения в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Первый руководитель определяет полномочия своего заместителя в соответствии с действующим законодательством. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. Аппарат акима возглавляется первым руководителем (акимом), назначаемым на должность и освобождаемым от должности в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение аппарата акима осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z263" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21. Аппарат акима может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Имущество аппарата акима формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Имущество, закрепленное за аппаратом акима относится к коммунальной собственности поселка (местного самоуправления).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23. Аппарат акима не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z268" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение государственного органа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24. Реорганизация и упразднение аппарата акима осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7192,31 +8846,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>