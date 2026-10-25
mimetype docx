--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93fbaf4" w14:textId="93fbaf4">
+    <w:p w14:paraId="fcb4138" w14:textId="fcb4138">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -411,1352 +411,1361 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
+              <w:t>Приложение к решению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>решением</w:t>
+              <w:t>Карагандинского областного маслихата от 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Карагандинского областного маслихата</w:t>
-[...12 lines deleted...]
-              <w:t>от "08" декабря 2022 года</w:t>
+              <w:t>декабря 2022 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 276</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила содержания и выгула домашних животных на территории Карагандинской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила – в редакции решения Карагандинского областного маслихата от 22.02.2024 </w:t>
+      Сноска. Правила – в редакции решения Карагандинского областного маслихата от 17.09.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 143</w:t>
+        <w:t>№ 435</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие правила содержания и выгула домашних животных (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила содержания и выгула домашних животных (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "Об ответственном обращении с животными" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ</w:t>
+        <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра экологии, геологии и природных ресурсов Республики Казахстан от 20 мая 2022 года № 168 "Об утверждении типовых правил содержания и выгула домашних животных" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28138) и определяют порядок содержания и выгула домашних животных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия и термины:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владелец животного – физическое или юридическое лицо, которому животное принадлежит на праве собственности или ином вещном праве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ответственное лицо – лицо, которое несет права и обязанности владельца животного, установленные Законом, по письменному поручению владельца животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дрессировочная площадка для собак – огороженная территория, оборудованная специальными снарядами для тренировки, специально отведенная для дрессировки собак;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) домашние животные (животные-компаньоны) (далее - домашние животные) – животные вне зависимости от вида, которые традиционно содержатся и разводятся человеком для удовлетворения эстетических потребностей и потребностей в общении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выгул домашних животных – действия владельца животного и (или) ответственного лица, предполагающие выведение животного за пределы места его содержания и направленные на удовлетворение физиологических потребностей животного в двигательной активности, отправление естественных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) свободный выгул домашних животных (собак) – пребывание животного без намордника и поводка вне помещения или территории содержания, в присутствии владельца, на специально отведенных территориях, на площадке для выгула собак или на дрессировочной площадке для удовлетворения естественных физических и физиологических потребностей животного;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) самовыгул домашних животных – самостоятельное пребывание домашних животных вне места содержания без присутствия владельца животного и (или) ответственного лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) место содержания – используемые владельцем животного и (или) ответственным лицом здания, строения, сооружения, помещения или земельные участки, где животное содержится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок содержания домашних животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. К требованиям по содержанию домашних животных относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) условия содержания домашних животных, соответствуют их биологическим, видовым и индивидуальным особенностями, удовлетворяют их естественные потребности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение профилактики, диагностики, лечения и ликвидации болезней домашних животных в соответствии с требованиями законодательства Республики Казахстан в области ветеринарии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Владельцем и ответственным лицом домашнего животного обеспечиваются условия, не допускающие возникновения опасности здоровью людей, животных и вред окружающим.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Не допускается содержание домашнего животного:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в общественных местах, в местах содержания при нарушении требований законодательства Республики Казахстан в области ответственного обращения с животными и здравоохранения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в местах общего пользования (лестничные площадки, подвалы, чердаки, сопредельные балконы, лоджии и подсобные помещения общего пользования);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на придомовых территориях (кроме придомовых территорий индивидуальных жилых домов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) в кухнях и коридорах общежитий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Владельцем домашнего животного и ответственным лицом не допускается загрязнение домашними животными жилых и нежилых помещений, в том числе объектов кондоминиума, общественных мест и нанесения вреда окружающей среде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Содержание домашних животных в жилище (индивидуальный жилой дом, квартира, комната в общежитии, модульный (мобильный) жилой дом), занятых несколькими семьями, осуществляется с согласия всех проживающих совершеннолетних членов семей, с учетом медицинских противопоказаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Содержание домашних животных на территориях садоводческих, огороднических, дачных кооперативов, домов отдыха допускается с соблюдением требований законодательства Республики Казахстан в области здравоохранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Владелец домашнего животного или ответственное лицо при наличии домашнего животного, требующего особой ответственности владельца животного, осуществляет предупредительную надпись при входе на данную территорию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Допускается заселение в гостинице владельца с собакой или кошкой по согласованию с администрацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Не допускается оставление домашних животных без присмотра. В случае невозможности присмотра, владелец домашнего животного или ответственное лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) помещает животное на временное содержание в приют для домашних животных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) передает его на временное содержание третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) помещает в зоологическую гостиницу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае невозможности дальнейшего содержания домашнего животного владелец домашнего животного и (или) ответственное лицо принимают меры к дальнейшему устройству домашнего животного, в том числе путем передачи его в приют для животных, пункт временного содержания животных либо физическим или юридическим лицам, способным создать необходимые условия для его содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При передаче домашнего животного в пункт временного содержания животных владелец домашнего животного или ответственное лицо обеспечивают его содержание до определения юридической судьбы животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отказ от животного не влечет прекращения обязанностей владельца домашнего животного или ответственного лица в отношении домашнего животного до приобретения права собственности на него другим лицом, передачи домашнего животного в приют для животных либо определения юридической судьбы животного при передаче его в пункт временного содержания животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Собаки содержатся в условиях, исключающих их самовыгул и нападение на людей и животных. При отсутствии таких условий, собака находится в вольере или на привязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок выгула домашних животных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Выгул домашних животных осуществляется при условии обеспечения безопасности физических лиц и животных, а также защиты имущества физических или юридических лиц от нанесения вреда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Владелец домашнего животного и ответственное лицо в целях обеспечения общественной безопасности соблюдает выгул домашних животных в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Выгул домашних животных, требующих особой ответственности владельца животного, без намордника и поводка, превышающего 1,5 (полутора) метра, независимо от места выгула не допускается, за исключением случаев, если домашнее животное, требующее особой ответственности владельца животного, находится на огороженной территории, принадлежащей владельцу животного и (или) ответственному лицу на праве собственности или ином законном основании.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выгуле домашних животных (за исключением домашних животных, требующих особой ответственности) владельцами и ответственными лицами соблюдаются следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) собака находится в общественных местах на поводке не превышающего 2 (два) метра;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) намордник надевается на собаку при его транспортировке, в толпе людей, а также в местах, обозначенных местными исполнительными органами, организациями, учреждениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кошки любых пород и их метисы выгуливаются на шлейке и поводке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при переходе через улицу, вблизи магистралей домашнее животное берется на короткий поводок не превышающий 1,5 (полутора) метров, во избежание дорожно-транспортных происшествий и его гибели на проезжей части;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) владелец может оставлять собаку на привязи и в наморднике на коротком поводке, не превышающем 1,5 (полутора) метра, исключающим произвольное развязывание, рядом со зданием на время, в течение которого владелец находится внутри этого здания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) в местах, где выгул собак запрещен, владелец собаки или ответственное лицо может пересечь территорию с собакой в наморднике и на коротком поводке, не превышающем 1,5 (полутора) метра, не создавая опасности окружающим;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) свободный выгул собак допускается на специально отведенных территориях, на площадке для выгула собак.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Места, запрещающие выгул собак, должны быть помечены соответствующим знаком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Владельцы и ответственные лица, имеющие закрепленные территории, охраняемые собаками содержат собак на своих базах, складах, производственных помещениях в свободном выгуле только в ночное время и на огороженной территории. В дневное время собаки находятся в вольере или на привязи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. На территории населенного пункта не допускается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) самовыгул собак;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выгуливать домашних животных и находиться с ними в общественных местах и транспорте лицам, не способными контролировать их поведение, в том числе находящимися в состоянии алкогольного, наркотического, токсикоманического опьянения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выгуливать домашних животных на территориях детских дошкольных, образовательных, физкультурно-спортивных и медицинских, лечебных организаций, организаций культуры, детских и спортивных игровых площадок и на территориях, где установлены запрещающие знаки выгула домашних животных, кроме случаев организации спортивных и иных мероприятий по согласованию с администрацией;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) купать и мыть домашних животных на территории, где разрешено купание людей, в прудах, фонтанах и водозаборах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Нахождение и содержание домашних животных на территории коммерческих, некоммерческих, религиозных организаций, детских, лечебных или образовательных учреждений определяется собственником (администрацией) этих организаций и учреждений с соблюдением действующего законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Местные исполнительные органы в области ответственного обращения с животными определяют места, в которых запрещены выгул домашних животных либо нахождение с животными с иной целью, а также при необходимости оборудуют места для выгула домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) ответственное лицо – лицо, которое несет права и обязанности владельца животного, установленные </w:t>
-[...998 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+       </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2082,31 +2091,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>