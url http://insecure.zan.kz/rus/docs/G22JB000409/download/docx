--- v0 (2025-11-11)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ce11554" w14:textId="ce11554">
+    <w:p w14:paraId="5da1335" w14:textId="5da1335">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -335,61 +335,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Министр </w:t>
+              <w:t xml:space="preserve">      Министр </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -420,172 +410,166 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Д. Қыдырәлі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство сельского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Генеральная Прокуратура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -599,64 +583,62 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство науки и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -670,118 +652,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство труда и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -795,64 +773,62 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство индустрии и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -866,172 +842,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z20" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z21" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1045,496 +1015,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">финансового рынка </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z22" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z23" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство культуры и спорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z24" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство просвещение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z25" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство торговли и интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z26" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z27" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство по чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z28" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z29" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Министерство национальной экономики </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z30" w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1548,118 +1500,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z31" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z32" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерсво экологии,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1673,64 +1621,62 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z33" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1856,626 +1802,676 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 сентября 2022 года № 409</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматривется в редакции приказа и.о. Министра культуры и информации РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+        <w:t xml:space="preserve"> Правила взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа и.о. Министра культуры и информации РК от 07.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 159-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z45" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи" и определяют порядок взаимодействия государственных органов по вопросам соблюдения требований законодательства Республики Казахстан в сетях телекоммуникаций.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+        <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи" и определяют порядок взаимодействия государственных органов по вопросам соблюдения требований законодательства Республики Казахстан в масс-медиа, сетях телекоммуникаций или онлайн-платформах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z46" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z47" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информационная система – организационно-упорядоченная совокупность информационно-коммуникационных технологий, обслуживающего персонала и технической документации, реализующих определенные технологические действия посредством информационного взаимодействия и предназначенных для решения конкретных функциональных задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z48" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) масс-медиа – средство массовой информации и интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z49" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) уполномоченный орган в области масс-медиа (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий государственное регулирование в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z50" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) онлайн-платформа – интернет-ресурс и (или) программное обеспечение, функционирующее в сети Интернет, и (или) сервис обмена мгновенными сообщениями, предназначенные для получения, производства и (или) размещения, и (или) распространения, и (или) хранения контента на онлайн-платформе пользователем онлайн-платформы посредством созданного им аккаунта, публичного сообщества, за исключением интернет-ресурса и (или) программного обеспечения, функционирующего в сети Интернет, и (или) сервиса обмена мгновенными сообщениями, предназначенных для предоставления финансовых услуг и электронной коммерции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z51" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сеть телекоммуникаций – совокупность средств телекоммуникаций и линий связи, обеспечивающих передачу сообщений телекоммуникаций, состоящая из коммутационного оборудования (станций, подстанций, концентраторов), линейно-кабельных сооружений (абонентских, соединительных линий и каналов связи), систем передачи и абонентских устройств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z52" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) система электронного документооборота – система обмена электронными документами, отношения между участниками которой регулируются </w:t>
+      6) система электронного документооборота – система обмена электронными документами, отношения между участниками которой регулируются </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об электронном документе и электронной цифровой подписи" и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z53" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+        <w:t xml:space="preserve"> Глава 2. Порядок взаимодействия государственных органов по вопросам соблюдения требований законодательства Республики Казахстан в масс-медиа, сетях телекоммуникаций или онлайн-платформах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z54" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Взаимодействие государственных органов по вопросам соблюдения требований законодательства в масс-медиа, сетях телекоммуникаций или онлайн-платформах осуществляется в пределах их компетенции с использованием информационных систем или системы электронного документооборота в соответствии с требованиями настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z55" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Информационные системы предназначены для систематизации, проводимой государственными органами работы по выявлению, учету и приостановлению доступа к запрещенной или иным образом ограниченной к распространению вступившими в законную силу судебными актами или законами Республики Казахстан информации в масс-медиа, сетях телекоммуникаций или онлайн-платформах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z56" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Государственные органы формируют и направляют в уполномоченный орган список сотрудников, в том числе подведомственных организаций, которые в пределах своей компетенции выявляют и ведут учет материалов, распространяемых в масс-медиа, сетях телекоммуникаций или онлайн-платформах и вносят интернет-ресурсы и ссылки, содержащие информацию, нарушающую требования законодательства Республики Казахстан, в информационную систему по форме согласно приложению 1 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z57" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственные органы, указанные в настоящем пункте, обновляют список своих сотрудников не реже одного раза в полугодие и направляют в уполномоченный орган обновленный список.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z58" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения, вносимые в информационные системы, соответствуют требованиям их законности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z59" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченным органом один раз в полугодие формируется список учетных записей, не имеющих признаки активности и не используемых пользователями информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z60" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Государственные органы в пределах своей компетенции проводят мониторинг материалов в масс-медиа, сетях телекоммуникаций или онлайн-платформах, запрещенных или иным образом ограниченных к распространению вступившими в законную силу судебными актами или законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z61" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Государственные органы при выявлении в масс-медиа, сетях телекоммуникаций или онлайн-платформах материалов, запрещенных или иным образом ограниченных к распространению вступившими в законную силу судебными актами или законами Республики Казахстан, направляют в уполномоченный орган уведомление через информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z62" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При направлении уведомления государственный орган обеспечивает заполнение требуемых в информационной системе данных в полном объеме: законность и обоснованность, сведений, вносимых информационную систему, скриншоты выявленных материалов, подтверждающих их противоправность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z63" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Государственные органы вносят в информационную систему выявленные факты распространения в масс-медиа, сетях телекоммуникаций или онлайн-платформах запрещенной или иным образом ограниченной к распространению вступившими в законную силу судебными актами или законами Республики Казахстан информации, либо направляют в уполномоченный орган уведомление по форме согласно приложению 2 к настоящим Правилам за подписью первого руководителя или его заместителя посредством системы электронного документооборота.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z64" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Государственные органы формируют и направляют в уполномоченный орган список сотрудников, в том числе подведомственных организаций, которые в пределах своей компетенции выявляют и ведут учет материалов, распространяемых в сетях телекоммуникаций, и вносят интернет-ресурсы и ссылки, содержащие информацию, нарушающую требования законодательства Республики Казахстан, в информационную систему по форме согласно </w:t>
-[...199 lines deleted...]
-      10. Уполномоченный орган по подтверждҰнным фактам распространения по сети телекоммуникаций, запрещенной или иным образом ограниченной к распространению вступившими в законную силу судебными актами или законами Республики Казахстан информации, принимает меры по ограничению доступа к ней на территории Республики Казахстан в соответствии со </w:t>
+      10. Уполномоченный орган по подтвержденным фактам распространения с использованием масс-медиа, сетей телекоммуникаций или онлайн-платформ, запрещенной или иным образом ограниченной к распространению вступившими в законную силу судебными актами или законами Республики Казахстан информации, принимает меры по ограничению доступа к ней на территории Республики Казахстан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 41-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О связи".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z65" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. По неподтвержденным фактам распространения в масс-медиа, сетях телекоммуникаций или онлайн-платформах, запрещенной или иным образом ограниченная к распространению вступившими в законную силу судебными актами или законами Республики Казахстан информации, поступившая от государственного органа посредством информационной системы информация отклоняется с указанием обоснования об отсутствии нарушения законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2592,290 +2588,221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="51"/>
+    <w:bookmarkStart w:name="z67" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z68" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z69" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z70" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с Правилами взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан, утвержденными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи", направляем сведения о сотрудниках, в компетенцию которых входит проведение выявления и учет нарушений, распространяемых в сетях телекоммуникаций и внесении интернет-ресурсов и ссылок с противоправным контентом в информационную систему.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="52"/>
+        <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи", направляем сведения о сотрудниках, в компетенцию которых входит проведение выявления и учет нарушений, распространяемых в масс-медиа, сетях телекоммуникаций или онлайн-платформах и внесении интернет-ресурсов и ссылок с противоправным контентом в информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="53"/>
+          <w:bookmarkStart w:name="z71" w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="33"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3360,119 +3287,125 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z62" w:id="54"/>
+    <w:bookmarkStart w:name="z72" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченное должностное лицо</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">       должность (подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z73" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z74" w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________ ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должность (подпись)       (фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3591,617 +3524,446 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>требований законодательства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p>
-[...53 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z77" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________________________ </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z78" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z79" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с Правилами взаимодействия государственных органов по вопросам </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">утвержденными в соответствии с </w:t>
+      В соответствии с Правилами взаимодействия государственных органов по вопросам соблюдения в сетях телекоммуникаций требований законодательства Республики Казахстан, утвержденными в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О </w:t>
-[...356 lines deleted...]
-        <w:t>законодательства Республики Казахстан, включаемых в уведомление.</w:t>
+        <w:t xml:space="preserve"> статьи 41-1 Закона Республики Казахстан "О связи", направляем сведения об информации, запрещенной к распространению законами Республики Казахстан и (или) вступившими в законную силу решениями суда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z80" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Вид нарушения _______________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z81" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Норма законодательного акта Республики Казахстан ________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z82" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Перечень выявленных фактов нарушений законодательства Республики Казахстан (указываются адреса в сети передачи данных, (IP-адрес) и (или) доменное имя и (или) идентификатор интернет-ресурса и (или) его интернет-страницы), тип используемого интернет-ресурсом протокола сети передачи данных, идентификационные, коды абонентского устройства (MAC-адрес устройства, IMEI-код средства связи):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z83" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z84" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z85" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ______________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z86" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ______________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z87" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Законность и обоснованность сведений, указанных в настоящем уведомлении, подтверждаю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z88" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченное должностное лицо</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z89" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      _____________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должность       (подпись)       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: количество строк зависит от количества выявленных фактов нарушения законодательства Республики Казахстан, включаемых в уведомление.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -4209,55 +3971,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4583,31 +4345,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>