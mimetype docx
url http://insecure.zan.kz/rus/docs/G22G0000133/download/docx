--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b3ac795" w14:textId="b3ac795">
+    <w:p w14:paraId="ae2d32f" w14:textId="ae2d32f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2078,922 +2078,1016 @@
         <w:t>
       31) осуществление методического руководства и координации местных исполнительных органов в области миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) разработка типовых правил регулирования миграционных процессов в областях, городах республиканского значения и столице;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 33) предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) формирование централизованных баз данных по иностранным работникам, трудовым иммигрантам, кандасам, беженцам и обеспечение их взаимодействие с информационными системами соответствующих уполномоченных государственных органов, организаций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) осуществление мониторинга миграционных процессов в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      34) осуществление мониторинга миграционных процессов в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) рассмотрение обращений физических и юридических лиц по вопросам миграции населения в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      35) рассмотрение обращений физических и юридических лиц по вопросам миграции населения в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) формирование и определение приоритетов научных разработок, организация проведения научных исследований и координация научного сопровождения в области миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      36) формирование и определение приоритетов научных разработок, организация проведения научных исследований и координация научного сопровождения в области миграции населения;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) организация и осуществление в пределах компетенции сотрудничества с уполномоченными органами иностранных государств и международными организациями в сфере регулирования миграционных процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      37) организация и осуществление в пределах компетенции сотрудничества с уполномоченными органами иностранных государств и международными организациями в сфере регулирования миграционных процессов;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) организация разъяснительной работы среди населения по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      38) организация разъяснительной работы среди населения по вопросам миграции населения;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) проведение ведомственного статистического наблюдения в области миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      39) проведение ведомственного статистического наблюдения в области миграции населения;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) взаимодействие с общественными объединениями по реализации государственной политики в области миграции населения в пределах компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      40) взаимодействие с общественными объединениями по реализации государственной политики в области миграции населения в пределах компетенции;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      41) осуществление иных функций, предусмотренных законами, актами Президента и Правительства Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Руководство Комитета осуществляется первым руководителем (далее – Председатель), который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Председатель имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Полномочия Председателя Комитета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организует работу Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вносит предложения Руководителю аппарата Министерства о назначении и освобождении от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством отнесены к компетенции вышестоящих должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определяет обязанности и полномочия заместителей Председателя и работников Комитета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносит предложения Руководителю аппарата Министерства по вопросам командирования, предоставления отпусков, премирования, установления надбавок к должностным окладам, оказания материальной помощи, подготовки (переподготовки), повышения квалификации работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством отнесены к компетенции вышестоящих должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) вносит предложения Руководителю аппарата Министерства по вопросам наложения дисциплинарных взысканий на работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательством отнесены к компетенции вышестоящих должностных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представляет Комитет в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) принимает решения о предъявлении от имени Комитета претензий и исков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Комитета, в том числе принимает нормативные правовые приказы по вопросам входящим в компетенцию Комитета при наличии прямой компетенции по их утверждению в актах Министерства, за исключением актов, затрагивающих права и свободы гражданина;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) принимает меры, направленные на противодействие коррупции в Комитете;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет прием граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.01.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 3</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 22.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Председатель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус, полномочия первого руководителя Комитета</w:t>
-[...322 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
+        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Комитет может иметь на праве оперативного управления обособленное имущество, в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему государством, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
-[...79 lines deleted...]
-      21. Комитет не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Комитета</w:t>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Реорганизация и ликвидация Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      22. Реорганизация и ликвидация Комитета осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3319,31 +3413,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>