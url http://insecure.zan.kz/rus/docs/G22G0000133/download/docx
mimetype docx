--- v2 (2026-06-10)
+++ v3 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae2d32f" w14:textId="ae2d32f">
+    <w:p w14:paraId="327480e" w14:textId="327480e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -636,54 +636,92 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 апреля 2022 года № 133</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Положение государственного учреждения "Комитет по миграции Министерства труда и социальной защиты населения Республики Казахстан"</w:t>
+        <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Комитет по миграции Министерства труда и социальной защиты населения Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра труда и социальной защиты населения РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вступает в силу со дня его подписания).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -940,70 +978,132 @@
         <w:t>
       9. Финансирование деятельности Комитета осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      Если Комитету законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход республиканского бюджета, если иное не установлено законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z11" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Комитету законами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход республиканского бюджета, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра труда и социальной защиты населения РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи и полномочия Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1214,51 +1314,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отказывать в реализации прав участника административной процедуры в случаях и по основаниям, которые установлены Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные права, предусмотренные законодательными актами;</w:t>
+      осуществлять иные права, предусмотренные законами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
@@ -1414,171 +1514,233 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       доводить административный акт до сведения участника административной процедуры либо их представителей в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные обязанности, предусмотренные законодательными актами Республики Казахстан.</w:t>
+      осуществлять иные обязанности, предусмотренные законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его подписания).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Функции Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработка и реализация программ в области миграции населения в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      2) разработка системы мер в области регулирования и мониторинга миграционных процессов;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) разработка системы мер в области регулирования и мониторинга миграционных процессов в пределах компетенции, определенной законодательством Республики Казахстан в области миграции населения;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      3) осуществление мониторинга за соблюдением законодательства Республики Казахстан о миграции населения;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление мониторинга за соблюдением законодательства Республики Казахстан, в пределах компетенции, определенной законодательством Республики Казахстан в области миграции населения;".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      4) разработка правил установления квоты на привлечение иностранной рабочей силы в Республику Казахстан и ее распределения между областями, городами республиканского значения, столицей;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработка правил установления квоты на привлечение иностранной рабочей силы в Республику Казахстан и ее распределения между столицей, областями, городами республиканского значения;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      5) выработка и внесение в Министерство предложений по формированию квоты на привлечение иностранной рабочей силы и распределению ее между областями, городами республиканского значения, столицей;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выработка и внесение в Министерство предложений по формированию квоты на привлечение иностранной рабочей силы и распределению ее между столицей, областями, городами республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) разработка порядка и условий выдачи или продления разрешений работодателям на привлечение иностранной рабочей силы, а также осуществления внутрикорпоративного перевода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
@@ -1594,51 +1756,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) разработка перечня профессий для осуществления трудовой деятельности сезонных иностранных работников по согласованию с уполномоченными государственными органами, осуществляющими руководство соответствующей сферой государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) разработка правил определения комиссией перечня категорий и численности иностранцев и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон и до истечения одного года после ввода объекта (объектов) в эксплуатацию совместно с центральным исполнительным органом, осуществляющим государственное регулирование в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон;</w:t>
+      8) разработка правил определения комиссией перечня категорий и численности иностранных граждан и лиц без гражданства, работающих в юридических лицах, являющихся участниками специальных экономических зон, с проектами стоимостью свыше одного миллиона месячных расчетных показателей, а также в организациях, привлекаемых указанными участниками специальных экономических зон (либо их подрядчиками) в качестве генерального подрядчика, подрядчика, субподрядчика или исполнителя услуг, в период выполнения строительно-монтажных работ на территории специальных экономических зон и до истечения одного года после ввода объекта (объектов) в эксплуатацию совместно с центральным исполнительным органом, осуществляющим государственное регулирование в сфере создания, функционирования и упразднения специальных экономических и индустриальных зон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) принятие участия в осуществлении мониторинга исполнения недропользователями контрактных обязательств по внутристрановой ценности в кадрах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
@@ -1654,51 +1816,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) разработка правил выдачи, продления и отзыва разрешений трудовому иммигранту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) разработка правил выдачи или продления справок иностранцу или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства, перечня приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранцев и лиц без гражданства;</w:t>
+      11) разработка правил выдачи или продления справок иностранному гражданину или лицу без гражданства о соответствии его квалификации для самостоятельного трудоустройства, перечня приоритетных отраслей (видов экономической деятельности) и востребованных в них профессий для самостоятельного трудоустройства иностранных граждан и лиц без гражданства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) выработка для дальнейшего внесения в Правительство Республики Казахстан предложений по определению регионов для расселения кандасов и переселенцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
@@ -1734,51 +1896,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) разработка порядка включения в региональную квоту приема кандасов и переселенцев;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выработка и внесение в Министерство предложений по установлению региональной квоты приема кандасов и переселенцев на предстоящий год и распределения ее между областями, городами республиканского значения, столицей;</w:t>
+      15) выработка и внесение в Министерство предложений по установлению региональной квоты приема кандасов и переселенцев на предстоящий год и распределения ее между столицей, областями, городами республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) разработка порядка добровольного переселения лиц для повышения мобильности рабочей силы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
@@ -1874,51 +2036,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) рассмотрение жалоб на отказ в присвоении или продлении статуса кандаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) реализация государственной политики по вопросам беженцев;</w:t>
+      22) реализация государственной политики по вопросам беженцев, за исключением разработки нормативных правовых актов по вопросам утверждения образца проездного документа беженца и его выдачи, отнесенной к компетенции органов внутренних дел Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) разработка нормативных правовых актов по вопросам беженцев в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
@@ -2074,51 +2236,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) осуществление методического руководства и координации местных исполнительных органов в области миграции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) разработка типовых правил регулирования миграционных процессов в областях, городах республиканского значения и столице;</w:t>
+      32) разработка типовых правил регулирования миграционных процессов в столице, областях, городах республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2397,51 +2559,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 12.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его подписания).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z92" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2708,51 +2890,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) принимает меры, направленные на противодействие коррупции в Комитете;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществляет прием граждан;</w:t>
+      10) осуществляет прием физических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z107" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
@@ -2797,51 +2979,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 22.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 04.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу со дня его подписания).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3039,55 +3241,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>