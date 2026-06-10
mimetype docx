--- v0 (2025-12-25)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df87f72" w14:textId="df87f72">
+    <w:p w14:paraId="c1b794b" w14:textId="c1b794b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил предоставления коммунальных услуг в Уилском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Уилского района Актюбинской области от 19 апреля 2022 года № 62</w:t>
+        <w:t>Постановление акимата Уилского района Актюбинской области от 19 апреля 2022 года № 62.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z2" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -541,66 +541,69 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение – в редакции постановления акимата Уилского района Актюбинской области от 28.11.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила предоставления коммунальных услуг в Уилском районе (далее – Правила) разработаны в соответствии с подпунктом 16) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -615,68 +618,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", а также Типовыми правилами предоставления коммунальных услуг, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года № 249, и устанавливают порядок предоставления и оплаты коммунальных услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теплоснабжение – деятельность по производству, передаче, распределению и продаже потребителям тепловой энергии и (или) теплоносителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1029,138 +1035,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) единый платежный документ – это форма платежного документа для оплаты коммунальных и других дополнительных услуг обеспечивающих жизнедеятельность потребителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) бытовое потребление – потребление коммунальных услуг для бытовых нужд потребителей без целей использования в предпринимательской деятельности и дальнейшей их реализации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и условия предоставления коммунальных услуг</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предоставление коммунальных услуг производится на основании договора, заключенного между поставщиком и потребителем и/или иным лицом, доверенным в установленном законодательством порядке заключать договора на каждый вид услуг.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок оплаты за коммунальные услуги, потребленные на содержание общего имущества объекта кондоминиума решается собранием собственников имущества.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Заказчик многоквартирного жилого дома (комплекса) после сдачи объекта в эксплуатацию подготавливает проекты договоров с поставщиками коммунальных услуг (на каждый вид услуг) для последующего подписания и заключения их с собственниками квартир и нежилых помещений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По коммунальным услугам через присоединительную сеть между потребителем и поставщиком коммунальных услуг заключаются индивидуальные и (или) публичные договора в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С организациями, предоставляющими коммунальные услуги заключаются договора сотрудничества между объединением собственников имущества или простым товариществом, или управляющим многоквартирным жилым домом, или управляющей компанией либо временной управляющей компанией на содержание общего имущества объекта кондоминиума.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1189,86 +1203,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непосредственном совместном управлении договора сотрудничества заключаются между организациями, предоставляющими коммунальные услуги на содержание общего имущества объекта кондоминиума и всеми собственниками квартир, нежилых помещений или с большинством собственников квартир, нежилых помещений. При этом, собственники квартир, нежилых помещений выступают в качестве одной стороны договора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор между поставщиком и потребителем на предоставление коммунальных услуг не может противоречить действующему законодательству и считается заключенным на неопределенный срок, если иное не предусмотрено соглашением сторон.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальные услуги предоставляются в соответствии с требованиями, предусмотренными национальными, государственными стандартами, санитарно-эпидемиологическими требованиями, техническими регламентами и регулируются нормативными правовыми актами в соответствующих сферах.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Потребительские свойства и режим предоставления услуг:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теплоснабжения – в соответствии с санитарными нормами, определяющими температуру воздуха в квартирах, нежилых помещениях, а также температурными графиками – круглосуточно в течение отопительного сезона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1351,282 +1369,324 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обслуживания лифтов – в соответствии с требованиями промышленной безопасности лифтов и Национального стандарта СТ РК 3305-2018 "Лифты, эскалаторы, траволаторы и подъемники для лиц с ограниченными возможностями "Требования к поставке, монтажу и эксплуатации" – круглосуточно в течение года или на основании договора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сбор и вывоз твердых бытовых отходов (мусороудаление) – в соответствии с санитарно-эпидемиологическими требованиями по графикам, установленным местным исполнительным органом или по заключенным договорам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок регулирования процесса пользования и предоставления коммунальных услуг</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Председатель объединения собственников имущества или доверенное лицо простого товарищества либо управляющий многоквартирным жилым домом или управляющая компания для содержания в надлежащем техническом состоянии и обеспечении безопасности общедомовых инженерных систем и оборудований, а также приборов учета, являющихся общим имуществом объекта кондоминиума, заключает договора с субъектом сервисной деятельности.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выбор субъектов сервисной деятельности осуществляется собственниками квартир, нежилых помещений на собрании либо советом дома при условии делегирования таких полномочий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если договора с субъектом сервисной деятельности отсутствуют, председатель объединения собственников имущества или доверенное лицо простого товарищества либо управляющий многоквартирным жилым домом или управляющая компания или все собственники квартир, нежилых помещений, при непосредственном совместном управлении обеспечивают содержание в надлежащем техническом состоянии и безопасность общедомовых инженерных систем, систем теплопотребления, а также общедомовых приборов учета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случаях, когда абонентом (потребителем) по договору энергоснабжения выступает гражданин, использующий энергию для бытового потребления, обязанность обеспечивать надлежащее техническое состояние и безопасность энергетических сетей, а также приборов учета потребления энергии возлагается на энергоснабжающую организацию, если иное не установлено законодательными актами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Председатель объединения собственников имущества или доверенное лицо простого товарищества, либо управляющий многоквартирным жилым домом или управляющая компания, либо все собственники квартир, нежилых помещений, при непосредственном совместном управлении, а также субъект сервисной деятельности, обеспечивающий содержание общего имущества объекта кондоминиума на основании заключенного договора обеспечивают беспрепятственный доступ поставщика, его представителей к общедомовым инженерным системам, к приборам учета, местам размещения и складирования коммунальных отходов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Надлежащее техническое состояние, соблюдение сроков межповерочного интервала приборов учета, эксплуатация и техника безопасности при пользовании трубопроводами водоснабжения и водоотведения, электропроводками, электрическим оборудованием, бытовыми баллонами, газопроводами и газотехническим оборудованием, приборами учета находящихся непосредственно в жилище, квартире и нежилых помещениях обеспечивается потребителем.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственный контроль за соблюдением требований безопасной эксплуатации газопотребляющих систем и газового оборудования, бытовых баллонов и объектов систем газоснабжения бытовых и коммунально-бытовых потребителей в пределах границ населенного пункта осуществляется местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Потребителю необходимо иметь приборы учета, установленные в соответствии с требованиями действующего законодательства Республики Казахстан и обеспечивать доступ поставщика или его представителей к приборам учета для проверки приборов учета.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Поставщик приобретает и устанавливает потребителю прибор учета в соответствии с договором, заключенным с потребителем, за исключением случаев приемки и ввода объектов строительства в эксплуатацию, либо самостоятельной установки потребителем.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14. Председатель объединения собственников имущества или доверенное лицо простого товарищества, либо управляющий многоквартирным жилым домом или управляющая компания либо все собственники квартир, нежилых помещений, при непосредственном совместном управлении организовывает работы по подготовке объекта кондоминиума к отопительному сезону в соответствии с правилами подготовки и проведения отопительного сезона, утвержденными местными представительными органами в соответствии с подпунктом 4-1) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Председатель объединения собственников имущества или доверенное лицо простого товарищества, либо управляющий многоквартирным жилым домом или управляющая компания принимает сообщения потребителей собственников квартир, нежилых помещений о факте предоставления коммунальных услуг ненадлежащего качества и (или) с перерывами, организовывает и проводит совместно с поставщиком сверку такого факта с составлением соответствующего акта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Граница раздела эксплуатационной ответственности сторон определяется в соответствии с договором между поставщиком и потребителем на каждый вид коммунальных услуг:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по водоснабжению и (или) водоотведению – место раздела элементов систем водоснабжения и (или) водоотведения по признаку обязанностей (ответственности за их эксплуатацию), устанавливаемое соглашением сторон. При отсутствии такого соглашения граница раздела эксплуатационной ответственности устанавливается по границе раздела балансовой принадлежности. Границей раздела балансовой принадлежности между сетями водоснабжения и водоотведения услугодателя и потребителя, являющегося владельцем индивидуального жилого дома или юридическим лицом, является врезка в трубопровод в месте подключения к системе водоснабжения и водоотведения населенного пункта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1727,122 +1787,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при воздушном ответвлении – на контактах подключения питающей линии на проходных или конечных изоляторах, установленных на опоре;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при кабельном вводе – на болтовых соединениях наконечников питающего кабеля на вводе в здание.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случаях неисполнения или ненадлежащего исполнения обязательств по договору поставщик или потребитель несут ответственность в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае наступления обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий, забастовок, неисполнение или ненадлежащее исполнение условий договора между поставщиком и потребителем регулируются в соответствии с договором и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Ответственность за конфиденциальность персональных данных о потребителях возлагается в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Потребитель:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получает коммунальные услуги установленного качества, безопасных для его жизни и здоровья, не причиняющих вреда его имуществу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1904,51 +1992,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) использует энергию и воду в необходимом ему количестве при условии своевременной оплаты и не превышения мощности, разрешенной для присоединения по техническим условиям;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) сменяет энергоснабжающую организацию в порядке, установленном в Правилах организации и функционирования розничного рынка электрической энергии, а также предоставления услуг на данном рынке, утвержденных </w:t>
+      6) сменяет энергоснабжающую организацию в порядке, установленном в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах организации и функционирования розничного рынка электрической энергии, а также предоставления услуг на данном рынке</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра энергетики Республики Казахстан от 20 февраля 2015 года № 111, в том числе путем подачи заявления через объекты информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -1999,68 +2107,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) физические лица, проживающие в жилых домах, обязаны пользоваться централизованной системой сбора твердых бытовых отходов на основании публичных договоров и оплачивать услуги за транспортировку отходов согласно утвержденным местным представительным органом тарифам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) юридические лица и индивидуальные предприниматели, осуществляющие деятельность в жилых домах или отдельно стоящих зданиях (сооружениях), при пользовании централизованной системой сбора твердых бытовых отходов обязаны заключить договор на транспортировку твердых бытовых отходов с субъектами предпринимательства в сфере управления отходами, осуществляющими сбор и транспортировку твердых бытовых отходов, определенным местным исполнительным органам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Поставщик:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет контроль потребления и оплаты за предоставленные коммунальные услуги;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2197,392 +2307,442 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не взимает с потребителя дополнительную плату за энергию и воду, отпущенную с повышенными параметрами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) частично или полностью прекращает предоставления услуг в случае неоплаты за коммунальные услуги потребителем в установленные сроки в полном обьеме по договору.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок расчета и оплаты коммунальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Потребитель производит оплату за коммунальные услуги по платежным документам, выписанным поставщиком или по единому платежному документу по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Прием платежей за коммунальные услуги осуществляются через собственные кассы поставщиков и (или) банки второго уровня и организации, осуществляющие отдельные виды банковских операций, интернет-ресурсы или терминалы, а при необходимости – через платежных агентов и (или) платежные организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сроки оплаты за коммунальные услуги определяются законодательством или договором между потребителем и поставщиком.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Снятие показаний приборов учета производится ежемесячно поставщиком или его представителем при предъявлении служебного удостоверения, либо через устройства дистанционной передачи данных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Передача показаний приборов учета потребителем осуществляется самостоятельно в соответствии с условиями заключенного договора, а также через личный кабинет потребителя объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, мобильное приложение или интернет страницы объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства в соответствии с правилами формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в том числе функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, утверждаемого уполномоченным органом в соответствии с подпунктом 10-24) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. Объем потребленных услуг по электроснабжению, теплоснабжению, водоснабжению и водоотведению потребленных, на содержание общего имущества объекта кондоминиума, определяется на основании показаний общедомовых приборов учета, а при их временном отсутствии – по установленной мощности либо в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Актюбинской области от 1 февраля 2017 года № 16 "Об утверждении норм потребления коммунальных услуг по газоснабжению, электроснабжению, водоснабжению, водоотведению и теплоснабжению для потребителей, не имеющих приборов учета в Актюбинской области (зарегистрированное в реестре государственной регистрации нормативных правовых актов № 5285).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. При установке общедомовых приборов учета не на границе раздела эксплуатационной ответственности сторон, потери на участке сети от границы раздела до места установки приборов учета относятся на договорной основе владельцу, на балансе которого находится указанный участок сети.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Решения по вопросам соразмерности, освобождения и способа оплаты за обслуживание лифтов принимаются на собрании собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Вопрос оплаты коммунальных услуг за содержание общего имущества многоквартирного жилого дома через председателя объединения собственников имущества или доверенного лица простого товарищества либо управляющего многоквартирным жилым домом или управляющей компанией или напрямую поставщику коммунальных услуг принимается на собрании собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Все спорные вопросы между поставщиком и потребителем, решаются в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок разрешения разногласий</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Время прекращения предоставления коммунальных услуг, а также несоответствия их качества требованиям, предусмотренными национальными стандартами, санитарно-эпидемиологическим требованиям и техническим регламентам с отметкой о времени (дате, часе) указывается в журнале диспетчерской службы поставщика с последующей отметкой о времени (дате, часе) возобновления коммунальных услуги надлежащего качества.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При неполучении коммунальных услуг, получении коммунальных услуг ненадлежащего качества или не в полном объеме потребитель извещает об этом поставщика лично (заявкой) или электронно посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства либо устно через структурные подразделения поставщика по взаимодействию с потребителем с обязательным указанием времени, даты ее передачи и фамилии лица, передавшего/принявшего заявку. В извещении указывается: время начала ухудшения качества (отсутствия) коммунальных услуг, характер ухудшения и необходимость присутствия представителя поставщика (если ухудшение качества коммунальных услуг или ее прекращение поставщиком в журнале не зафиксировано).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При личном обращении потребителя на копии заявления в момент регистрации ее поступления проставляются регистрационный номер, дата и время подачи заявки, роспись принявшего ее представителя поставщика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщик сверяет отметки в журнале об отклонении качества (перерыв) коммунальных услуг от нормы, указанной в заявке (телефонограмме), и при отсутствии разногласий выполняет перерасчет стоимости коммунальных услуг в соответствии с ее фактическим потреблением.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При отказе поставщика удостоверить факт не предоставления коммунальных услуг или предоставления коммунальных услуг низкого качества потребитель вправе составить акт и письменное заявление, где указывается:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) время начала отказа в коммунальных услугах (отключения) или некачественной ее поставки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2647,156 +2807,164 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) период отсутствия (ухудшения качества) коммунальных услуг.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт подписывается потребителем и не менее двух человек, в том числе: членом совета дома, председателем объединения собственников имущества или доверенным лицом простого товарищества либо управляющим многоквартирным жилым домом или управляющей компанией либо всеми собственниками квартир, нежилых помещений, при непосредственном совместном управлении и направляется поставщику. В случае не урегулирования спора по согласованию сторон, потребитель имеет право обратиться в суд.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Нарушения, допущенные потребителем при пользовании коммунальными услугами, оформляются двусторонним актом представителей поставщика и потребителя в двух экземплярах, один из которых вручается потребителю.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт считается действительным и при отказе потребителя от подписи, но при условии оформления его комиссией из не менее трех человек: представителями поставщика, совета дома и председателем объединения собственников имущества или доверенным лицом простого товарищества либо управляющим многоквартирным жилым домом или представителем управляющей компанией либо всеми собственниками квартир, нежилых помещений, при непосредственном совместном управлении.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. На основании акта поставщик определяет количество недоучтенной энергии, воды и газа направляет потребителю досудебную претензию с обоснованием суммы доплаты.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не урегулирования спора по согласованию сторон по истечении тридцати календарных дней поставщик передает иск в суд о взыскании с потребителя предъявленной суммы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Вопросы в сфере предоставления коммунальных услуг не урегулированные настоящими Правилами, регулируются иными законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме настоящих Правил поставщики и потребители руководствуются нормативными документами, нормативными правовыми актами в области энергетики, тепло-, водоснабжения, водоотведения, газоснабжения, сбора, вывоза, утилизации, переработки и захоронения твердых бытовых отходов, обслуживания лифтов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2820,55 +2988,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>