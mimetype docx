--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c1b794b" w14:textId="c1b794b">
+    <w:p w14:paraId="0b8244b" w14:textId="0b8244b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,146 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил предоставления коммунальных услуг в Уилском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z2" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Уилского района Актюбинской области от 19 апреля 2022 года № 62. Утратило силу постановлением акимата Уилского района Актюбинской области от 31 июля 2026 года № 133</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата Уилского района Актюбинской области от 31.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 133</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2980,63 +3058,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3358,35 +3458,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>