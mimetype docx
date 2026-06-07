--- v0 (2025-10-11)
+++ v1 (2026-06-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7f29fef" w14:textId="7f29fef">
+    <w:p w14:paraId="bebfd1d" w14:textId="bebfd1d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,69 +85,138 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил предоставления коммунальных услуг в Байганинском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата Байганинского района Актюбинской области от 27 января 2022 года № 11. Утратило силу постановлением акимата Байганинского района Актюбинской области от 11 марта 2026 года № 49</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акимата Байганинского района Актюбинской области от 11.03.2026 № 49 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -371,68 +442,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Утаров</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -498,141 +551,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">акимата Байганинского района </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от __ ________ 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила предоставления коммунальных услуг в Байганинском районе</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение – в редакции постановления акимата Байганинского района Актюбинской области от 13.03.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="4"/>
+    <w:bookmarkStart w:name="z55" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила предоставления коммунальных услуг в Байганинском районе (далее – Правила) разработаны в соответствии с подпунктом 16) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -647,71 +684,71 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10-3 Закона Республики Казахстан "О жилищных отношениях", а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовыми правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предоставления коммунальных услуг, утвержденными приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года № 249, и устанавливают порядок предоставления и оплаты коммунальных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) единый платежный документ – это форма платежного документа для оплаты коммунальных и других дополнительных услуг обеспечивающих жизнедеятельность потребителя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1102,146 +1139,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) общедомовые инженерные системы – системы холодного и горячего водоснабжения, водоотведения, теплоснабжения, газоснабжения, электроснабжения, дымоудаления, пожарной сигнализации, внутреннего противопожарного водопровода, грузовых и пассажирских лифтов (подъемников), мусороудаления, кондиционирования, вентиляции, терморегуляции и вакуумирования, слаботочные инженерные системы, находящиеся в многоквартирном жилом доме за пределами или внутри квартиры, нежилого помещения, парковочного места, кладовки и обслуживающие две (два) и более квартиры, нежилого помещения, парковочного места, кладовки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) электроснабжение – деятельность по производству, передаче и продаже потребителям электрической энергии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок и условия предоставления коммунальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Предоставление коммунальных услуг производится на основании договора, заключенного между поставщиком и потребителем и/или иным лицом, доверенным в установленном законодательством порядке заключать договора на каждый вид услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Порядок оплаты за коммунальные услуги, потребленные на содержание общего имущества объекта кондоминиума решается собранием собственников имущества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Заказчик многоквартирного жилого дома (комплекса) после сдачи объекта в эксплуатацию, по предварительному согласию собственников жилых и нежилых помещений, подготавливает проекты договоров между собственниками жилых и нежилых помещений и поставщиками коммунальных услуг (на каждый вид услуг) для последующего их заключения (подписания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. По коммунальным услугам через присоединительную сеть между потребителем и поставщиком коммунальных услуг заключаются индивидуальные и (или) публичные договора в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объединения собственников имущества или простые товарищества, или управляющие многоквартирным жилым домом, или управляющие компании заключают договора сотрудничества с поставщиками коммунальных услуг (на каждый вид услуги).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1270,90 +1307,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При непосредственном совместном управлении договора сотрудничества заключаются между организациями, предоставляющими коммунальные услуги на содержание общего имущества объекта кондоминиума и всеми собственниками квартир, нежилых помещений или с большинством собственников квартир, нежилых помещений. При этом, собственники квартир, нежилых помещений выступают в качестве одной стороны договора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор между поставщиком и потребителем на предоставление коммунальных услуг не может противоречить действующему законодательству и считается заключенным на неопределенный срок, если иное не предусмотрено соглашением сторон.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Коммунальные услуги предоставляются в соответствии с требованиями, предусмотренными национальными, государственными стандартами, санитарно-эпидемиологическими требованиями, техническими регламентами и регулируются нормативными правовыми актами в соответствующих сферах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Потребительские свойства и режим предоставления услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) теплоснабжения – в соответствии с санитарными нормами, определяющими температуру воздуха в квартирах, нежилых помещениях, а также температурными графиками – круглосуточно в течение отопительного сезона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1436,324 +1473,324 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обслуживания лифтов – в соответствии с требованиями промышленной безопасности лифтов и Национального стандарта СТ РК 3305-2018 "Лифты, эскалаторы, траволаторы и подъемники для лиц с ограниченными возможностями "Требования к поставке, монтажу и эксплуатации" – круглосуточно в течение года или на основании договора;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) сбор и вывоз твердых бытовых отходов (мусороудаление) – в соответствии с санитарно-эпидемиологическими требованиями по графикам, установленным местным исполнительным органом или по заключенным договорам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок регулирования процесса пользования и предоставления коммунальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Председатель объединения собственников имущества или доверенное лицо простого товарищества либо управляющий многоквартирным жилым домом или управляющая компания для содержания в надлежащем техническом состоянии и обеспечении безопасности общедомовых инженерных систем и оборудований, а также приборов учета, являющихся общим имуществом объекта кондоминиума, заключает договора с субъектом сервисной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выбор субъектов сервисной деятельности осуществляется собственниками квартир, нежилых помещений на собрании либо советом дома при условии делегирования таких полномочий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если договора с субъектом сервисной деятельности отсутствуют, председатель объединения собственников имущества или доверенное лицо простого товарищества либо управляющий многоквартирным жилым домом или управляющая компания или все собственники квартир, нежилых помещений, при непосредственном совместном управлении обеспечивают содержание в надлежащем техническом состоянии и безопасность общедомовых инженерных систем, а также общедомовых приборов учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случаях, когда абонентом (потребителем) по договору энергоснабжения выступает гражданин, использующий энергию для бытового потребления, обязанность обеспечивать надлежащее техническое состояние и безопасность энергетических сетей, а также приборов учета потребления энергии возлагается на энергоснабжающую организацию, если иное не установлено законодательными актами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Председатель объединения собственников имущества или доверенное лицо простого товарищества, либо управляющий многоквартирным жилым домом или управляющая компания, либо все собственники квартир, нежилых помещений, при непосредственном совместном управлении, а также субъект сервисной деятельности, обеспечивающий содержание общего имущества объекта кондоминиума на основании заключенного договора обеспечивают беспрепятственный доступ поставщика, его представителей к общедомовым инженерным системам, к приборам учета, местам размещения и складирования коммунальных отходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Надлежащее техническое состояние, соблюдение сроков межповерочного интервала приборов учета, эксплуатация и техника безопасности при пользовании трубопроводами водоснабжения и водоотведения, электропроводками, электрическим оборудованием, бытовыми баллонами, газопроводами и газотехническим оборудованием, приборами учета находящихся непосредственно в жилище, квартире и нежилых помещениях обеспечивается потребителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Государственный контроль за соблюдением требований безопасной эксплуатации газопотребляющих систем и газового оборудования, бытовых баллонов и объектов систем газоснабжения бытовых и коммунально-бытовых потребителей в пределах границ населенного пункта осуществляется местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Потребителю необходимо иметь приборы учета, установленные в соответствии с требованиями действующего законодательства Республики Казахстан и обеспечивать доступ поставщика или его представителей к приборам учета для проверки приборов учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Поставщик приобретает и устанавливает потребителю прибор учета в соответствии с договором, заключенным с потребителем, за исключением случаев приемки и ввода объектов строительства в эксплуатацию, либо самостоятельной установки потребителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Председатель объединения собственников имущества или доверенное лицо простого товарищества, либо управляющий многоквартирным жилым домом или управляющая компания либо все собственники квартир, нежилых помещений, при непосредственном совместном управлении организовывает работы по подготовке объекта кондоминиума к отопительному сезону в соответствии с правилами подготовки и проведения отопительного сезона, утвержденными местными представительными органами в соответствии с подпунктом 4-1) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Председатель объединения собственников имущества или доверенное лицо простого товарищества, либо управляющий многоквартирным жилым домом или управляющая компания принимает сообщения потребителей собственников квартир, нежилых помещений о факте предоставления коммунальных услуг ненадлежащего качества и (или) с перерывами, организовывает и проводит совместно с поставщиком сверку такого факта с составлением соответствующего акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Граница раздела эксплуатационной ответственности сторон определяется в соответствии с договором между поставщиком и потребителем на каждый вид коммунальных услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по водоснабжению и (или) водоотведению – место раздела элементов систем водоснабжения и (или) водоотведения по признаку обязанностей (ответственности за их эксплуатацию), устанавливаемое соглашением сторон.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1872,150 +1909,150 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при воздушном ответвлении – на контактах подключения питающей линии на проходных или конечных изоляторах, установленных на опоре;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при кабельном вводе – на болтовых соединениях наконечников питающего кабеля на вводе в здание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случаях неисполнения или ненадлежащего исполнения обязательств по договору поставщик или потребитель несут ответственность в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В случае наступления обстоятельств непреодолимой силы (стихийное бедствие или иные обстоятельства, которые невозможно предусмотреть или предотвратить), а также военных действий, забастовок, неисполнение или ненадлежащее исполнение условий договора между поставщиком и потребителем регулируются в соответствии с договором и гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Ответственность за конфиденциальность персональных данных о потребителях возлагается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Потребитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) получает коммунальные услуги установленного качества, безопасных для его жизни и здоровья, не причиняющих вреда его имуществу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2136,70 +2173,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечивает доступ представителей поставщика для устранения аварий, проверки приборов учета, и снятия показаний приборов учета и контроля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) при раздельном сборе коммунальных отходов, в зависимости от типа и состава, осуществлять складирование в контейнерах и другие емкости, предусмотренные для определенных видов отходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Поставщик:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет контроль потребления и оплаты за предоставленные коммунальные услуги;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2318,422 +2355,422 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) не отказывает в предоставлении коммунальных услуг или ограничивает потребителя в получении коммунальных услуг по причинам невыполнения требований другими потребителями, а также по причинам, не предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) не взимает с потребителя дополнительную плату за энергию и воду, отпущенную с повышенными параметрами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок расчета и оплаты коммунальных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Потребитель производит оплату за коммунальные услуги по единому платежному документу по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Прием платежей за коммунальные услуги осуществляются через собственные кассы поставщиков и (или) банки второго уровня и организации, осуществляющие отдельные виды банковских операций, интернет-ресурсы или терминалы, а при необходимости – через платежных агентов и (или) платежные организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Сроки оплаты за коммунальные услуги определяются законодательством или договором между потребителем и поставщиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Снятие показаний приборов учета производится с 20 по 30 число ежемесячно поставщиком или его представителем при предъявлении служебного удостоверения, либо через устройства дистанционной передачи данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Передача показаний приборов учета потребителем осуществляется самостоятельно в соответствии с условиями заключенного договора, а также через личный кабинет потребителя объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, мобильное приложение или интернет страницы объекта информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства в соответствии с правилами формирования, обработки, а также централизованного сбора и хранения информации в электронной форме, в томчисле функционирования объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства, утверждаемого уполномоченным органом в соответствии с подпунктом 10-24) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Объем потребленных услуг по электроснабжению, теплоснабжению, водоснабжению и водоотведению потребленных, на содержание общего имущества объекта кондоминиума, определяется на основании показаний общедомовых приборов учета, а при их временном отсутствии – по установленной мощности либо в соответствии с постановлением акимата Актюбинской области от 1 февраля 2017 года № 16 "Об утверждении норм потребления коммунальных услуг по газоснабжению, электроснабжению, водоснабжению, водоотведению и теплоснабжению для потребителей, не имеющих приборов учета в Актюбинской области (зарегистрированное в Реестре государственной регистрации нормативных правовых актов № 110270).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. При установке общедомовых приборов учета не на границе раздела эксплуатационной ответственности сторон, потери на участке сети от границы раздела до места установки приборов учета относятся на договорной основе владельцу, на балансе которого находится указанный участок сети.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Решения по вопросам соразмерности, освобождения и способа оплаты за обслуживание лифтов принимаются на собрании собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Вопрос оплаты коммунальных услуг за содержание общего имущества многоквартирного жилого дома через председателя объединения собственников имущества или доверенного лица простого товарищества либо управляющего многоквартирным жилым домом или управляющей компанией или напрямую поставщику коммунальных услуг принимается на собрании собственников квартир, нежилых помещений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Все спорные вопросы между поставщиком и потребителем, решаются в установленном законодательством порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок разрешения разногласий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Время прекращения предоставления коммунальных услуг, а также несоответствия их качества требованиям, предусмотренными национальными стандартами, санитарно-эпидемиологическим требованиям и техническим регламентам с отметкой о времени (дате, часе) указывается в журнале диспетчерской службы поставщика с последующей отметкой о времени (дате, часе) возобновления коммунальных услуги надлежащего качества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При неполучении коммунальных услуг, получении коммунальных услуг ненадлежащего качества или не в полном объеме потребитель извещает об этом поставщика лично (заявкой) или электронно посредством объектов информатизации в сфере жилищных отношений и жилищно-коммунального хозяйства либо устно через структурные подразделения поставщика по взаимодействию с потребителем с обязательным указанием времени, даты ее передачи и фамилии лица, передавшего/принявшего заявку. В извещении указывается: время начала ухудшения качества (отсутствия) коммунальных услуг, характер ухудшения и необходимость присутствия представителя поставщика (если ухудшение качества коммунальных услуг или ее прекращение поставщиком в журнале не зафиксировано).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При личном обращении потребителя на копии заявления в момент регистрации ее поступления проставляются регистрационный номер, дата и время подачи заявки, роспись принявшего ее представителя поставщика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поставщик сверяет отметки в журнале об отклонении качества (перерыв) коммунальных услуг от нормы, указанной в заявке (телефонограмме), и при отсутствии разногласий выполняет перерасчет стоимости коммунальных услуг в соответствии с ее фактическим потреблением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. При отказе поставщика удостоверить факт не предоставления коммунальных услуг или предоставления коммунальных услуг низкого качества потребитель вправе составить акт и письменное заявление, где указывается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) время начала отказа в коммунальных услугах (отключения) или некачественной ее поставки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2834,70 +2871,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При проживании потребителя в индивидуальном жилом доме заявление и акт подписывается потребителем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не урегулирования спора по согласованию сторон, потребитель обращается в суд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Нарушения, допущенные потребителем при пользовании коммунальными услугами, оформляются двусторонним актом представителей поставщика и потребителя в двух экземплярах, один из которых вручается потребителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт считается действительным и при отказе потребителя от подписи, но при условии оформления его комиссией из не менее трех человек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2908,146 +2945,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представителями поставщика, совета дома и председателем объединения собственников имущества или доверенным лицом простого товарищества либо управляющим многоквартирным жилым домом или представителем управляющей компанией при проживании потребителя в многоквартирном жилом доме;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при участии двух жильцов, проживающих в близлежащих индивидуальных жилых домах с приложением к акту фотофиксации и (или) видеофиксации нарушения, при проживании потребителя в индивидуальном жилом доме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. На основании акта поставщик определяет количество недоучтенной энергии, воды и газа направляет потребителю досудебную претензию с обоснованием суммы доплаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае не урегулирования спора по согласованию сторон по истечении тридцати календарных дней поставщик передает иск в суд о взыскании с потребителя предъявленной суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Правила предоставления коммунальных услуг, разрабатываются местными исполнительными органами на основе настоящих Правил с учетом природных, климатических, геологических, гидрогеологических и сейсмических факторов населенного пункта и при необходимости дополняются иными положениями, не противоречащими действующему законодательству Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Вопросы в сфере предоставления коммунальных услуг не урегулированные настоящими Правилами, регулируются иными законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кроме настоящих Правил поставщики и потребители руководствуются нормативными документами, нормативными правовыми актами в области энергетики, тепло-, водоснабжения, водоотведения, газоснабжения, сбора, вывоза, утилизации, переработки и захоронения твердых бытовых отходов, обслуживания лифтов.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -3981,51 +4018,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Алдыңғы көрсеткіш/  Предыдущие показания</w:t>
+Алдыңғы көрсеткіш/ Предыдущие показания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6657,63 +6694,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7035,35 +7094,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>