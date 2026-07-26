--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="83e47f8" w14:textId="83e47f8">
+    <w:p w14:paraId="2d7ee14" w14:textId="2d7ee14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -84,70 +86,140 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Плана по управлению пастбищами и их использованию по Калгутинскому сельскому округу на 2021-2022 годы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Курчумского районного маслихата Восточно-Казахстанской области от 27 декабря 2021 года № 14/11-VII</w:t>
+        <w:t>Решение Курчумского районного маслихата Восточно-Казахстанской области от 27 декабря 2021 года № 14/11-VII. Утратило силу решением Курчумского районного маслихата Восточно-Казахстанской области от 18 июня 2026 года № 54/8-VIII (вступает в силу по истечении десяти календарных дней после дня первого официального опубликования)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу решением Курчумского районного маслихата Восточно-Казахстанской области от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 54/8-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вступает в силу по истечении десяти календарных дней после дня первого официального опубликования).</w:t>
+      </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z18" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -182,106 +254,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 20 февраля 2017 года "О пастбищах", подпунктом 15) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан от 23 января 2001 года "О местном государственном управлении и самоуправлении в Республике Казахстан, Курчумский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z19" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить План по управлению пастбищами и их использованию по Калгутинскому сельскому округу на 2021-2022 годы, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящее решение вводится в действие по истечении десяти календарных дней, после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -384,68 +441,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Калелов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -537,75 +576,69 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2021 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 14/11-VII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:bookmarkStart w:name="z2" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План по управлению пастбищами и их использованию Калгутинского сельского округа на 2021-2022 годы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z20" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящий План по управлению пастбищами и их использованию по Калгутинскому сельскому округу на 2021-2022 годы (далее - План) разработан в соответствии с Законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -682,88 +715,89 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан - Министра сельского хозяйства Республики Казахстан от 24 апреля 2017 года № 173 "Об утверждении Правил рационального использования пастбищ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15090), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 14 апреля 2015 года № 3-3/332 "Об утверждении предельно допустимой нормы нагрузки на общую площадь пастбищ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 11064).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        План принимается в целях рационального использования пастбищ, устойчивого обеспечения потребности в кормах и предотвращения процессов деградации пастбищ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="1"/>
+    <w:bookmarkStart w:name="z21" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        План содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1) схему (карту) расположения пастбищ на территории Калгутинского сельского округа в разрезе категорий земель, собственников земельных участков и землепользователей на основании правоустанавливающих документов (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3067,144 +3101,128 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z22" w:id="2"/>
+    <w:bookmarkStart w:name="z22" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для ветеринарного обслуживания сельскохозяйственных животных в округе организован 1 ветеринарный пункт, 4 скотомогильника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для обеспечения сельскохозяйственных животных по Калгутинскому сельскому округу имеется 6720 гектаров пастбищных угодий.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основании вышеизложенного, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О пастбищах", для нужд местного населения Калгутинского сельского округа по содержанию маточного (дойного) поголовья сельскохозяйственных животных при имеющихся пастбищных угодьях населенного пункта 6720 излишки составляют 3206 га (Таблица№2).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       таблица №2</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -3718,70 +3736,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z24" w:id="3"/>
+    <w:bookmarkStart w:name="z24" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выпаса скота местных жителей Калгутинского сельского округа передано 6720 гектара. По выпасу сельскохозяйственных животных местным населением имеется потребность в пастбищных угодьях на площади 8153,6 га, норма нагрузки на голову КРС–7,0 га/голову, мелкий рогатый скот–1,4 га/голову, лошади - 8,4 га/голову (Таблица № 3).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Таблица № 3</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5130,68 +5148,68 @@
               <w:t>
 8153,6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сложившуюся потребность пастбищных угодий в размере 8153,6 гектаров необходимо восполнить за счет выпаса сельскохозяйственных животных населением на отгонных пастбищах учетного квартала 05-079-036.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z3" w:id="4"/>
+    <w:bookmarkStart w:name="z3" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список землепользователей земельных участков, прилагаемый к схеме (карте) расположения пастбищ Калгутинского сельского округа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -19647,68 +19665,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МРС – мелкий рогатый скот;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КХ – крестьянское хозяйство.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19800,68 +19800,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z5" w:id="5"/>
+    <w:bookmarkStart w:name="z5" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (карта) расположения пастбищ на территории Калгутинского сельского округа в разрезе категорий земель, собственников земельных участков и землепользователей на основании правоустанавливающих документов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -20028,68 +20028,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkStart w:name="z7" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Приемлемые схемы пастбищеоборотов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -20565,57 +20565,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Выпас скота</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20707,68 +20700,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карту с обозначением внешних и внутренних границ и площадей пастбищ, в том числе сезонных, объектов пастбищной инфраструктуры</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -20949,68 +20942,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z11" w:id="8"/>
+    <w:bookmarkStart w:name="z11" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема доступа пастбищных пользователей к источникам воды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -21191,68 +21184,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="9"/>
+    <w:bookmarkStart w:name="z13" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схему перераспределения пастбищ для размещения поголовья сельскохозяйственных животных физических и юридических лиц, у которых отсутствуют пастбища, и перемещения его на предоставляемые пастбища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -21433,68 +21426,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема размещения поголовья сельскохозяйственных животных на отгонных пастбищах физических и (или) юридических лиц, не обеспеченных пастбищами </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7048500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
@@ -21675,68 +21668,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по Калгутинскому сельскому </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>округу на 2021-2022 годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Календарный график по использованию пастбищ, устанавливающий сезонные направления выпаса и передвижения сельскохозяйственных животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -22075,55 +22068,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22453,35 +22468,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId9"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>