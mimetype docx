--- v0 (2025-12-27)
+++ v1 (2026-10-01)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="643231a" w14:textId="643231a">
+    <w:p w14:paraId="4b5dcdc" w14:textId="4b5dcdc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,106 +78,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении методики оценки деятельности административных государственных служащих корпуса "Б" органов гражданской защиты</w:t>
+        <w:t>Об утверждении методики оценки деятельности административных государственных служащих корпуса "Б" Министерства по чрезвычайным ситуациям Республики Казахстан, его ведомств и их территориальных подразделений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 3 июня 2021 года № 264.</w:t>
+        <w:t>Приказ Министра по чрезвычайным ситуациям Республики Казахстан от 3 июня 2021 года № 264. Отменен приказом Министра по чрезвычайным ситуациям Республики Казахстан от 13 июля 2026 года № 273</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Заголовок – в редакции приказа Министра по чрезвычайным ситуациям РК от 31.05.2023 </w:t>
+      Сноска. Отменен приказом Министра по чрезвычайным ситуациям РК от 13.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 285</w:t>
+        <w:t>№ 273</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -189,117 +229,75 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра по чрезвычайным ситуациям РК от 31.05.2023 </w:t>
+        <w:t xml:space="preserve">
+      1. Утвердить прилагаемую </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 285</w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t>методику оценки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-</w:t>
+        <w:t xml:space="preserve"> деятельности административных государственных служащих корпуса "Б" Министерства по чрезвычайным ситуациям Республики Казахстан, его ведомств и их территориальных подразделений.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту кадровой политики Министерства по чрезвычайным ситуациям Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -694,4162 +692,21625 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 июня 2020 года № 264</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Методика оценки деятельности административных государственных служащих корпуса "Б" органов гражданской защиты</w:t>
+        <w:t xml:space="preserve"> Методика оценки деятельности административных государственных служащих корпуса "Б" Министерства по чрезвычайным ситуациям Республики Казахстан, его ведомств и их территориальных подразделений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...36 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящая Методика оценки деятельности административных государственных служащих корпуса "Б" органов гражданской защиты (далее - Методика) разработана в соответствии с </w:t>
+      1. Настоящая Методика оценки деятельности административных государственных служащих корпуса "Б" Министерства по чрезвычайным ситуациям Республики Казахстан (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан" (далее - Закон), </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> оценки деятельности административных государственных служащих корпуса "Б", утвержденной приказом Председателя Агентства Республики Казахстан по делам государственной службы и противодействию коррупции от 16 января 2018 года № 13 (далее - Типовая методика), и определяет порядок оценки деятельности административных государственных служащих корпуса "Б" органов гражданской защиты (далее - служащие корпуса "Б").</w:t>
+        <w:t xml:space="preserve"> статьи 33 Закона Республики Казахстан "О государственной службе Республики Казахстан" и определяет порядок оценки деятельности административных государственных служащих корпуса "Б" Министерства по чрезвычайным ситуациям Республики Казахстан, его ведомств и их территориальных подразделений (далее – служащие корпуса "Б").</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Основные используемые понятия в настоящей Методике:</w:t>
+      2. Основные понятия, используемые в настоящей Методике:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) вышестоящий руководитель – лицо, по отношению к которому непосредственный руководитель оцениваемого служащего находится в прямом подчинении;</w:t>
+      1) непосредственный руководитель – лицо, по отношению которому оцениваемый служащий находится в прямом подчинении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) непосредственный руководитель – вышестоящее по государственной должности лицо, по отношению к которому государственный служащий находится в прямом подчинении в соответствии с его должностной инструкцией;</w:t>
+      2) вышестоящий руководитель – лицо, по отношению которому непосредственный руководитель оцениваемого служащего находится в прямом подчинении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) оценивающее лицо – непосредственный руководитель и/или вышестоящий руководитель в зависимости от специфики деятельности государственного органа, а также круг лиц из рабочего окружения оцениваемого лица при оценке методом 360;</w:t>
+      3) ключевые целевые индикаторы (далее – КЦИ) – устанавливаемые в соответствии со стратегическим планом государственного органа, меморандумом политического служащего либо исходя из специфики деятельности служащего корпуса "Б" показатели (за исключением процессной работы), достижение которых свидетельствует об эффективности их деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) руководитель структурного подразделения/государственного органа – административный государственный служащий корпуса "Б" категорий C-1, С-3 (руководители самостоятельных структурных подразделений), C-O-1;</w:t>
+      4) индивидуальный план работы – документ, предусматривающий КЦИ служащего корпуса "Б" на оцениваемый период, и составляемый совместно с непосредственным руководителем и утверждаемый вышестоящим руководителем;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) служащий корпуса "Б" – лицо, занимающее административную государственную должность корпуса "Б", за исключением руководителя структурного подразделения/государственного органа;</w:t>
+      5) компетенции – совокупность знаний, умений и навыков, необходимых для эффективного выполнения профессиональной деятельности на конкретной государственной должности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) оцениваемое лицо – руководитель структурного подразделения/государственного органа или служащий корпуса "Б";</w:t>
+      6) поведенческие индикаторы – поведенческие характеристики и уровень проявления компетенции у служащего корпуса "Б".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) ключевые целевые индикаторы (далее – КЦИ) – показатели, устанавливаемые для руководителя структурного подразделения/ государственного органа и направленные на достижение документов системы государственного планирования, в том числе национальных проектов, соглашения служащего корпуса "А" либо направленные на повышение эффективности деятельности государственного органа;</w:t>
+      3. Оценка деятельности служащих корпуса "Б" (далее – оценка) проводится для определения эффективности и качества их работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) метод ранжирования – метод оценки, при котором оценка деятельности служащих корпуса "Б" определяется с учетом степени их соответствия параметрам оценки – качество выполнения функциональных обязанностей, соблюдение сроков выполнения задач, инициативность и самостоятельность, соблюдение трудовой дисциплины, объем и сложность выполняемой работы;</w:t>
+      4. Оценка не проводится в случаях, если срок его пребывания на конкретной должности, в том числе после выхода из социального отпуска или после завершения обучения составляет менее трех месяцев, а также в период испытательного срока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) метод 360 – метод оценки, направленный на выявление наличия у оцениваемого лица требуемых компетенций путем опроса круга лиц из рабочего окружения оцениваемого лица;</w:t>
+      Служащие корпуса "Б", находящиеся в период проведения оценки в трудовых отпусках, отпуске без сохранения заработной платы, периоде временной нетрудоспособности, командировке или на стажировке либо направленные на переподготовку, повышение квалификации, проходят оценку в течение пяти рабочих дней после выхода на работу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) калибровочные сессии – периодические встречи оценивающих лиц для обсуждения, возможной корректировки и утверждения результатов оценки деятельности оцениваемых лиц;</w:t>
+      5. Для проведения оценки должностным лицом, имеющим право назначения на государственную должность и освобождения от государственной должности служащего корпуса "Б" (далее – уполномоченное лицо), создается Комиссия по оценке (далее – Комиссия), рабочим органом которой является кадровая служба.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) оцениваемый период – период оценки результатов работы государственного служащего;</w:t>
+      Состав Комиссии определяется уполномоченным лицом. Количество членов Комиссии составляет не менее пяти человек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) индивидуальный план работы – документ, предусматривающий КЦИ служащего корпуса "Б" на оцениваемый период, и составляемый совместно с непосредственным руководителем и утверждаемый вышестоящим руководителем.</w:t>
+      6. Оценка проводится по двум отдельным направлениям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Оценка деятельности административных государственных служащих корпуса "Б" (далее – оценка) проводится для определения эффективности и качества их работы посредством единой информационной системы по управлению персоналом (далее – информационная система). При этом в случае отсутствия технической возможности оценка проводится на бумажных носителях, либо в информационных системах, функционирующих в государственных органах.</w:t>
+      1) оценки достижения КЦИ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оценка осуществляется на основании результатов достижения КЦИ, методами ранжирования и 360 в зависимости от категории должности оцениваемого лица.</w:t>
+      2) оценки компетенций служащих корпуса "Б".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оценка служащих корпуса "Б" государственных органов, в которых введена система автоматизированной оценки проводится с учетом особенностей, определенными внутренними документами данных государственных органов.</w:t>
+      7. Результаты оценки выполнения КЦИ являются основанием для принятия решений по выплате бонусов, поощрению, ротации, понижению в государственной должности либо увольнению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Оценка по достижению КЦИ и методу ранжирования проводится по итогам квартала – не позднее десятого числа месяца, следующего за отчетным кварталом, по методу 360 проводится по итогам года – не позднее десятого числа месяца, следующего за отчетным годом.</w:t>
+      Результаты оценки компетенций являются основанием для принятия решений по развитию у служащего корпуса "Б" необходимых компетенций. При этом результаты оценки компетенций не влияют на выплату бонусов, поощрение, ротацию, понижение в государственной должности либо увольнение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Итоговая оценка по КЦИ и ранжированию складывается из средней оценки служащего корпуса "Б" за отчетные кварталы.</w:t>
+      8. Документы, связанные с оценкой, хранятся в кадровой службе в течение трех лет со дня завершения оценки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5. Оценка не проводится в случаях, если срок пребывания оцениваемого служащего на конкретной должности в оцениваемом периоде составляет менее одного месяца. Если в период проведения оценки оцениваемый служащий находится в трудовом или социальном отпуске, периоде временной нетрудоспособности, командировке, стажировке, переподготовке или повышении квалификации, оценка служащего по достижению КЦИ, оценка по методу ранжирования и/или 360 проводится без его участия в установленные пунктом 4 сроки.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения ключевых целевых индикаторов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При этом оценка служащих, находящихся в социальных отпусках, периоде временной нетрудоспособности за период работы с 1 июля 2021 года по 31 декабря 2022 года осуществляется в порядке установленным главой 6 настоящей Методики.</w:t>
+        <w:t xml:space="preserve">
+      9. КЦИ определяются непосредственным руководителем в индивидуальном плане работы административного государственного служащего корпуса "Б", составляемого в течение десяти рабочих дней после начала оцениваемого периода по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Оценка служащих, уволенных из государственного органа до окончания оцениваемого периода, проводится без их участия в установленные пунктом 4 сроки.</w:t>
+      10. После формирования индивидуального плана работы, с соответствующими КЦИ, он вносится на рассмотрение вышестоящему руководителю для утверждения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Результаты оценки выставляются по следующей градации:</w:t>
+      11. В случае если непосредственным руководителем служащего корпуса "Б" является первый руководитель государственного органа, индивидуальный план работы утверждается данным должностным лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      "Выполняет функциональные обязанности эффективно",</w:t>
+        <w:t xml:space="preserve">
+      12. Вышестоящий руководитель возвращает индивидуальный план работы на доработку в случае несоответствия КЦИ требованиям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Выполняет функциональные обязанности надлежащим образом",</w:t>
+      Повторное внесение индивидуального плана работы на рассмотрение вышестоящего руководителя осуществляется не позднее двух рабочих дней после направления на доработку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Выполняет функциональные обязанности удовлетворительно",</w:t>
+      13. КЦИ являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Выполняет функциональные обязанности не удовлетворительно" (неудовлетворительная оценка).</w:t>
+      1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Результату "Выполняет функциональные обязанности эффективно" соответствует диапазон оценок от 4 до 5 баллов, "Выполняет функциональные обязанности надлежащим образом" от 3 до 3,99 баллов, "Выполняет функциональные обязанности удовлетворительно" от 2 до 2,99 баллов, "Выполняет функциональные обязанности не удовлетворительно" от 0 до 1,99 баллов.</w:t>
+      2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Результаты достижения КЦИ и результаты оценки по методу ранжирования являются основанием для принятия решений по выплате бонусов, поощрению, обучению, ротации, повышению, понижению в государственной должности либо увольнению.</w:t>
+      3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Результаты оценки по методу 360 являются основанием для принятия решений по обучению служащего.</w:t>
+      4) ограниченными во времени (определяется срок достижения КЦИ в течение оцениваемого периода);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Организационное сопровождение оценки обеспечивается службой управления персоналом либо в случае ее отсутствия - структурное подразделение (лицо), на которое возложено исполнение обязанностей службы управления персоналом (кадровой службой) (далее - служба управления персоналом), в том числе посредством информационной системы.</w:t>
+      5) ориентированы на реализацию стратегических целей государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом службой управления персоналом в информационной системе создается график оценки служащих, который утверждается должностным лицом, имеющим право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б".</w:t>
+      14. Количество КЦИ составляет 5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Служба управления персоналом обеспечивает ознакомление оцениваемого служащего с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
+      15. Индивидуальный план работы хранится в кадровой службе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Ознакомление служащих, указанных в части второй пункта 5 настоящей Методики, осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок оценки достижения ключевых целевых индикаторов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. В случае несогласия с результатами оценки служащий обращается с соответствующим заявлением в произвольной форме о проведении калибровочной сессии к должностному лицу, имеющему право назначения на государственную должность и освобождения от государственной должности административного государственного служащего корпуса "Б" в течение пяти рабочих дней со дня ознакомления с результатами оценки.</w:t>
+      16. В целях осуществления контроля достижения КЦИ, предусмотренных индивидуальным планом работы, непосредственным руководителем осуществляется ежеквартальный мониторинг достижения установленных КЦИ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Решение калибровочной сессии может быть обжаловано государственным служащим в соответствии с установленным порядком Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      По итогам ежеквартального мониторинга непосредственным руководителем представляются письменные рекомендации оцениваемому служащему корпуса "Б" по достижению КЦИ и необходимым для этого дальнейшим мерам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      14. Документы, связанные с оценкой, хранятся в службе управления персоналом в течение трех лет со дня завершения оценки, а также при наличии технической возможности в информационной системе.</w:t>
+        <w:t xml:space="preserve">
+      17. Для проведения оценки непосредственный руководитель служащего корпуса "Б" заполняет лист оценки по КЦИ по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике, и подписывает его.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "О доступе к информации".</w:t>
+        <w:t>
+      18. Оценка реализации индивидуального плана работы осуществляется по итогам года, на который составлялся индивидуальный план работы, на основе оценки достижения КЦИ в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Разногласия, связанные с процедурой оценки, рассматриваются службой управления персоналом при содействии всех заинтересованных лиц и сторон.</w:t>
+      при достижении всех КЦИ ставится оценка "превосходно";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Оценивающее лицо обеспечивает:</w:t>
+      при достижении 4 из 5 КЦИ ставится оценка "эффективно";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) доведение до сведения оцениваемых лиц стратегических целей государственного органа/структурного подразделения, общих результатов работы государственного органа/структурного подразделения за оцениваемый период;</w:t>
+      при достижении 3 из 5 КЦИ ставится оценка "удовлетворительно";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) своевременную постановку, согласование и утверждение КЦИ;</w:t>
+      при достижении менее 3 из 5 КЦИ ставится оценка "неудовлетворительно".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) проведение в течение оцениваемого периода регулярного мониторинга степени выполнения КЦИ и предоставление им итоговой оценки деятельности и конструктивной обратной связи; проведение в течение оцениваемого периода регулярного мониторинга степени выполнения функциональных обязанностей оцениваемыми лицами и предоставление им итоговой оценки деятельности работника и конструктивной обратной связи;</w:t>
+      Достижение КЦИ предусматривает полное исполнение предусмотренных индивидуальным планом работы показателей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) участие в калибровочных сессиях и в решении спорных вопросов по оценке оцениваемых лиц, в случае их возникновения в процессе оценки.</w:t>
+      19. После заполнения оценочного листа непосредственным руководителем, он вносится на рассмотрение вышестоящему руководителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Оцениваемое лицо обеспечивает:</w:t>
+      20. В случае если непосредственным руководителем служащего корпуса "Б" является первый руководитель государственного органа, оценочный лист вносится на его рассмотрение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) проведение регулярного мониторинга степени выполнения им КЦИ/поставленных задач;</w:t>
+      21. По итогам рассмотрения оценочного листа служащего корпуса "Б" вышестоящим руководителем принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение своевременной самооценки в рамках оценки его деятельности по методу 360;</w:t>
+      1) согласиться с оценкой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) участие во встречах с руководителем по обсуждению результатов оценки деятельности.</w:t>
+      2) направить на доработку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Руководители службы управления персоналом обеспечивают:</w:t>
+      22. Оценочный лист направляется на доработку в случае недостаточности либо недостоверности подтверждающих достижения КЦИ фактов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) организацию и сопровождение процесса оценки деятельности, включая подготовку коммуникационных сообщений, консультирование участников процесса оценки;</w:t>
+      23. Повторное внесение оценочного листа на рассмотрение вышестоящего руководителя осуществляется не позднее двух рабочих дней со дня направления на доработку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проведение своевременного анализа и согласование КЦИ;</w:t>
+      24. После подписания вышестоящим руководителем оценочного листа кадровая служба не позднее двух рабочих дней выносит его на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) при необходимости, участие во встречах руководителя и работника, помощь в разрешении спорных вопросов путем консультирования по вопросам процесса оценки деятельности;</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок оценки компетенций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) проведение калибровочной сессии, включая подготовку информации по каждому работнику в рамках подготовки к калибровочным сессиям;</w:t>
+        <w:t xml:space="preserve">
+      25. Оценка компетенций осуществляется непосредственным руководителем, по итогам которой заполняется лист оценки по компетенциям по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      5) полноту и своевременность заполнения необходимых документов в рамках оценки деятельности за отчетный период, введение необходимых учетных записей, отправку соответствующих уведомлений работникам в рамках проведения оценки деятельности работников.</w:t>
+        <w:t xml:space="preserve">
+      26. При заполнении оценочного листа необходимо руководствоваться набором поведенческих индикаторов по каждой компетенции, предусмотренных для категорий государственных должностей корпуса "Б" согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике. Количество поведенческих индикаторов по одной компетенции составляет не более десяти.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Результаты оценки могут быть известны только оцениваемому лицу, оценивающему лицу, руководителю службы управления персоналом (кадровой службы) и участникам калибровочных сессий.</w:t>
+      27. Уровень развития компетенции служащего определяется количеством поведенческих индикаторов, которые проявляются в деятельности служащего в течение оцениваемого периода в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок оценки руководителя структурного подразделения/государственного органа по достижению КЦИ</w:t>
+        <w:t>
+      1) при проявлении в деятельности служащего 3/4 и более поведенческих индикаторов, предусмотренных определенной компетенцией ставится оценка "соответствует ожиданиям";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Оценка деятельности руководителя структурного подразделения/государственного органа осуществляется на основе оценки достижения КЦИ.</w:t>
+      2) при несоответствии деятельности служащего менее 3/4 поведенческим индикаторам, предусмотренным для конкретной компетенции, ставится оценка "не соответствует ожиданиям" по данной конкретной компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Типовой методике.</w:t>
+        <w:t>
+      28. После подписания непосредственным руководителем оценочного листа кадровая служба не позднее двух рабочих дней выносит его на рассмотрение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      При назначении служащего на должность после начала оцениваемого периода КЦИ устанавливаются в течение десяти рабочих дней со дня его назначения на должность.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Рассмотрение результатов оценки Комиссией и обжалование результатов оценки</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом в течение пяти рабочих дней со дня установления (утверждения) КЦИ служба управления персоналом обеспечивает (при наличии технической возможности) размещение индивидуального плана работы в информационной системе.</w:t>
+      29. Кадровая служба формирует график проведения оценки по согласованию с председателем Комиссии и обеспечивает уведомление лиц, осуществляющих оценку, о ее проведении за семь рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В случае, если срок с даты назначения служащего до окончания оцениваемого периода составляет менее трех месяцев, КЦИ указанному служащему не устанавливаются.</w:t>
+      30. Заседание Комиссии считается правомочным, если на нем присутствовали не менее двух третей ее состава.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Оценка достижения КЦИ руководителя структурного подразделения/государственного органа осуществляется оценивающим лицом в сроки, установленные в пункте 4.</w:t>
+      31. Замена отсутствующего члена или председателя Комиссии осуществляется по решению уполномоченного лица путем внесения изменения в приказ о создании Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При этом служба управления персоналом по согласованию со структурным подразделением, координирующим вопрос стратегического планирования (при наличии) в целях обеспечения достоверности сведений проводят предварительный расчет фактических значений КЦИ и посредством информационной системы (при наличии технической возможности) направляет его оценивающему лицу в срок не позднее пяти рабочих дней до наступления последнего дня оценки согласно пункту 4 настоящей Методики.</w:t>
+      32. Решение Комиссии принимается открытым голосованием.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. КЦИ устанавливаются в количестве от трех до пяти и должны отражать ожидаемые конкретные результаты деятельности оцениваемого лица до конца оцениваемого периода.</w:t>
+      33. Результаты голосования определяются большинством голосов членов Комиссии. При равенстве голосов голос председателя Комиссии является решающим.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. КЦИ должны иметь количественные и качественные индикаторы измеримости достижения целей и быть:</w:t>
+      34. Секретарем Комиссии является сотрудник кадровой службы. Секретарь Комиссии не принимает участие в голосовании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) конкретными (точно определяется результат с указанием ожидаемого положительного изменения, который необходимо достичь);</w:t>
+      35. Кадровая служба обеспечивает проведение заседания Комиссии в соответствии со сроками, согласованными с председателем Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) измеримыми (определяются конкретные критерии для измерения достижения КЦИ);</w:t>
+      36. Кадровая служба предоставляет на заседание Комиссии следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) достижимыми (КЦИ определяются с учетом имеющихся ресурсов, полномочий и ограничений);</w:t>
+      1) заполненные оценочные листы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
-    <w:p>
-[...2266 lines deleted...]
-    <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проект протокола заседания Комиссии по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 11</w:t>
+        <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к Типовой методике (далее – протокол).</w:t>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64. Комиссия рассматривает результаты оценки и принимает одно из следующих решений:</w:t>
+      37. Комиссия рассматривает результаты оценки и принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) утвердить результаты оценки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пересмотреть результаты оценки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      65. В случае принятия решения о пересмотре результатов оценки Комиссия корректирует оценку и указывает ее в графе "Корректировка Комиссией результатов оценки (в случае наличия)" протокола.</w:t>
+      38. В случае принятия решения о пересмотре результатов оценки Комиссия корректирует оценку и указывает ее в графе "Корректировка Комиссией результатов оценки (в случае наличия)" протокола.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Результаты оценки утверждаются уполномоченным лицом и фиксируются в соответствующем протоколе по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящей Методике.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Результаты оценки утверждаются уполномоченным лицом и фиксируются в протоколе.</w:t>
+      40. Кадровая служба ознакомливает служащего корпуса "Б" с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67. Служба управления персоналом ознакамливает служащего корпуса "Б" с результатами оценки в течение двух рабочих дней со дня ее завершения.</w:t>
+      41. Ознакомление служащего корпуса "Б" с результатами оценки осуществляется в письменной форме. В случае отказа служащего от ознакомления, составляется акт в произвольной форме, который подписывается кадровой службой и двумя другими служащими государственного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      68. Ознакомление служащего корпуса "Б" с результатами оценки осуществляется посредством направления заказного письма с уведомлением о его вручении и/или телефонограммы и/или телеграммы и/или текстового сообщения по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
+      42. Отказ служащего корпуса "Б" от ознакомления не является препятствием для внесения результатов оценки в его послужной список. В данном случае кадровой службой результаты оценки служащему корпуса "Б" направляются посредством интернет-портала государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z196" w:id="190"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      69. Обжалование решения Комиссии служащим корпуса "Б" в уполномоченном органе по делам государственной службы или его территориальном департаменте осуществляется в течение десяти рабочих дней со дня вынесения решения. По итогам рассмотрения жалобы уполномоченным органом по делам государственной службы принимается одно из следующих решений:</w:t>
+      43. Обжалование решения Комиссии служащим корпуса "Б" в уполномоченном органе по делам государственной службы или его территориальном департаменте осуществляется в течение десяти рабочих дней со дня вынесения решения. По итогам рассмотрения жалобы уполномоченным органом по делам государственной службы принимается одно из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рекомендует государственному органу отменить решение Комиссии и пересмотреть результаты оценки служащего корпуса "Б";</w:t>
+      1) рекомендует государственному органу отменить решение Комиссиии пересмотреть результаты оценки служащего корпуса "Б";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z198" w:id="192"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оставить без пересмотра результаты оценки служащего корпуса "Б".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z199" w:id="193"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70. Служащим корпуса "Б" допускается обжалование результатов оценки в судебном порядке.</w:t>
+      44. Служащий корпуса "Б" вправе обжаловать результаты оценки в судебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных служащих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>корпуса "Б" Министерства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z99" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                             "УТВЕРЖДАЮ"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       Вышестоящий руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (должность, звание (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       "__" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                   (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Индивидуальный план работы административного государственного служащего корпуса "Б"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>год (период, на который составляется индивидуальный план работы)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z101" w:id="93"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии) служащего:_______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должность служащего: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наименование структурного подразделения служащего: _________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ключевого целевого индикатора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Из какого показателя меморандума политического служащего, соглашения служащего корпуса "А" либо документа системы государственного планирования вытекает</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плановое значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки достижения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Конечный результат*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      * ожидаемое положительное изменение от достижения ключевого целевого индикатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Служащий __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непосредственный руководитель ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                 (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных служащих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>корпуса "Б" Министерства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z105" w:id="95"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                             "УТВЕРЖДАЮ"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       Вышестоящий руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                 (должность, звание (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       "__" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лист оценки по ключевым целевым индикаторам ____________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии), должность оцениваемого лица)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>____________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(оцениваемый период)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование ключевого целевого индикатора</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Плановое значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактическое значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат достигнут/ Результат не достигнут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z107" w:id="97"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результат оценки _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (неудовлетворительно, удовлетворительно, эффективно, превосходно)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Служащий __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непосредственный руководитель ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                  (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных служащих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>корпуса "Б" Министерства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лист оценки по компетенциям _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         год (оцениваемый год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="99"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       оцениваемого служащего:____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Должность оцениваемого служащего: __________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Наименование структурного подразделения оцениваемого служащего:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование компетенции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результаты оценки (соответствует ожиданиям/не соответствует ожиданиям)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование поведенческих индикаторов, которые не проявлялись у служащего (в случае оценки "не соответствует ожиданиям")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Управление деятельностью</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сотрудничество</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принятие решений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперативность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саморазвитие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ориентация на потребителя услуг*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информирование потребителей услуг*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Добропорядочность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ответственность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Инициативность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Стрессоустойчивость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z112" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      *Государственные служащие корпуса "Б", в круг должностных обязанностей которых</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не входят вопросы оказания государственных услуг не оцениваются по компетенциям</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Ориентация на потребителя услуг" и "Информирование потребителей услуг".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Служащий __________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                        (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Непосредственный руководитель ______________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                 (фамилия, инициалы)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дата ________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпись _____________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных служащих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>корпуса "Б" Министерства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z115" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Поведенческие индикаторы компетенций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование компетенций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Категория административных государственных должностей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поведенческие индикаторы эффективного поведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поведенческие индикаторы неэффективного поведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+УПРАВЛЕНИЕ ДЕЯТЕЛЬНОСТЬЮ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z116" w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="102"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z117" w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ставит конкретные задачи и дает поручения в соответствии со стратегическими целями;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="103"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Создает условия и ориентирует коллектив на качественное и своевременное выполнение подразделением поставленных задач;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эффективно организует работу подразделения, расставляя приоритеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z119" w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не способен сформулировать конкретные задачи и поручения, исходя из стратегических целей;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="104"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не создает необходимые условия и не ориентирует коллектив на качественное и своевременное выполнение поставленных задач;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Неэффективно организует работу подразделения, не учитывает приоритеты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z121" w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2 (заместитель директора департамента);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="105"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3 (руководитель управления, Заместитель руководителя управления);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4 (руководитель отдела).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z126" w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Собирает, анализирует и вносит руководству информацию, необходимую для планирования и обеспечения деятельности подразделения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="106"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Планирует и организует работу вверенного коллектива, содействует в достижении ими запланированных результатов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контролирует деятельность работников в выполнении поставленных задач;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивает результативность и качество работы подразделения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z129" w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не осуществляет сбор, анализ и внесение руководству информации, необходимой для планирования и обеспечения деятельности подразделения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="107"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не планирует и не организует работу вверенного коллектива, не содействует в достижении ими запланированных результатов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не контролирует деятельность работников в выполнении поставленных задач;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не обеспечивает результативность и качество работы подразделения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z132" w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="108"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z140" w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расставляет задания по приоритетности в порядке важности</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="109"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Готовит и вносит руководству качественные документы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Умеет работать в условиях ограниченного времени;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдает установленные сроки.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z143" w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполняет задания бессистемно;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="110"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Готовит некачественные документы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Работает не оперативно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускает нарушения сроков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СОТРУДНИЧЕСТВО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z146" w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="111"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z147" w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ориентирует работников на выстраивание эффективного взаимодействия с государственными органами и организациями в пределах компетенции;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="112"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Использует потенциал каждого работника для достижения поставленных задач;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Совместно с другими подразделениями реализует планы и достигает общих результатов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z149" w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В пределах компетенции не ориентирует работников на выстраивание эффективного взаимодействия с госорганами и организациями;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Использует потенциал отдельных работников для достижения поставленных задач;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не способен организовать совместно с другими подразделениями реализацию планов и достижение общих результатов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z151" w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2 (заместитель директора департамента);</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3 (руководитель управления, Заместитель руководителя управления);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4 (руководитель отдела).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Устанавливает доверительные отношения в коллективе;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вносит предложения по организации эффективной работы подразделения и с обществом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Делится опытом и знаниями с коллегами для совместного выполнения работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выявляет вклад каждого в достижение результатов.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z159" w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создает отношения взаимного недоверия среди работников;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не вносит предложения по организации эффективной работы подразделения и с обществом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не передает опыт и знания коллегам для совместного выполнения работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не выявляет вклад подчиненных в достижение результатов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z162" w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z170" w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вносит вклад в работу коллектива и при необходимости обращается за разъяснениями к более опытным коллегам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Развивает взаимодействие с коллегами и представителями государственных органов и организаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обменивается мнениями и с учетом обсуждения выполняет задачи.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z172" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демонстрирует замкнутую позицию в работе, не обращаясь за помощью к более опытным коллегам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не взаимодействует с коллегами и представителями разных госорганов и организаций;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не прибегает к обсуждению задач с коллегами.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ПРИНЯТИЕ РЕШЕНИЙ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z174" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z175" w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Умеет правильно распределять обязанности;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Информирует о возможных рисках при принятии решений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предлагает альтернативные варианты при принятии решений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принимает последовательные и эффективные решения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принимает решения, основанные на собственном опыте, других сведениях, имеющих для этого значение.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z179" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не способен четко распределить обязанности в подразделении;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не информирует о возможных рисках;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При принятии решений не предлагает альтернативных вариантов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принимает непоследовательные и неэффективные решения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полагается только на собственный опыт и мнение при принятии решений.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z183" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4 (руководитель отдела).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z188" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Правильно распределяет поручения при организации деятельности подразделения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Организует сбор информации необходимой для принятия решения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обсуждает с коллективом подходы при принятии решений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анализирует и прогнозирует возможные риски с учетом данных из различных источников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принимает в пределах компетенции решения, с учетом возможных рисков и последствий.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z192" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не умеет распределять поручения при организации деятельности подразделения;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Редко занимается поиском необходимой для принятия решений информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отказывается от обсуждения с коллективом подходов и не учитывает мнения других при принятии решений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не анализирует и не прогнозирует возможные риски, или не учитывает данные из различных источников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При принятии решения не учитывает возможные риски и последствия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z196" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z204" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Умеет находить необходимую информацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предлагает несколько вариантов решения задач, с учетом возможных рисков;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обоснованно выражает свое мнение.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z206" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не умеет находить необходимую информацию;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не предлагает альтернативные варианты решения задач либо не учитывает возможные риски;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выражает необоснованное мнение.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОРИЕНТАЦИЯ НА ПОТРЕБИТЕЛЯ УСЛУГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z208" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z209" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ставит конкретные задачи, исходя из стратегических целей и приоритетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Знает эффективные инструменты оказания услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обеспечивает доступность оказываемых услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проводит мониторинг удовлетворенности потребителей и вырабатывает меры по совершенствованию оказания услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z212" w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ставит неясные задачи без учета стратегических целей и приоритетов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Имеет поверхностное представление об инструментах оказания услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не обеспечивает доступность оказываемых государственных услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не проводит мониторинг удовлетворенности потребителей и не вырабатывает меры по совершенствованию оказания услуг</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z220" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организует работу по оказанию качественных услуг и решает, возникающие вопросы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Создает условия для определения уровня удовлетворенности с целью обеспечения обратной связи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контролирует качество оказания услуг, а также демонстрирует его на личном примере.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z222" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проявляет неспособность к организации работы по оказанию качественных услуг и решению возникающих вопросов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не создает условия для определения уровня удовлетворенности с целью обеспечения обратной связи;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускает низкое качество оказания услуг; проявляет безразличие.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z224" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z232" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оказывает услуги вежливо и доброжелательно;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Анализирует уровень удовлетворенности качеством услуг и вносит предложения по их совершенствованию;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вносит предложения по улучшению качества оказания услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z234" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускает грубое и пренебрежительное отношение к получателю услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не проявляет интереса к проблемам и вопросам потребителя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проявляет отсутствие инициативы по улучшению качества оказания услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИНФОРМИРОВАНИЕ ПОТРЕБИТЕЛЯ УСЛУГ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z236" w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z237" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Постоянно разъясняет коллективу необходимость информирования потребителей об оказываемых услугах;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выстраивает эффективную систему информирования потребителей об оказываемых услугах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z238" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не разъясняет коллективу необходимость информирования потребителей об оказываемых услугах;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выстраивает неэффективную систему информирования потребителей об оказываемых услугах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z239" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z244" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ориентирует подчиненных доступно информировать получателей услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доводит информацию до потребителя уважительно и доброжелательно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Уважает мнение потребителей услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z246" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не работает с подчиненными по информированию получателей услугах;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не доводит информацию до потребителя или делает это пренебрежительно и неприязненно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Игнорирует мнение потребителей услуг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z248" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z256" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использует эффективные способы информирования получателей услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доводит информацию до потребителя доступно в устной и письменной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Умеет своевременно принимать и передавать информацию об оказываемых услугах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z258" w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Применяет неэффективные способы информирования получателей услуг;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не доводит информацию до потребителя, как в устной, так и в письменной форме, либо делает это неясно;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не умеет своевременно принимать и передавать информацию об оказываемых услугах.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОПЕРАТИВНОСТЬ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z260" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z261" w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Своевременно доводит до коллектива новые приоритеты;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Разрабатывает эффективные меры для своевременного реагирования на изменения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Эффективно управляет подразделением и достигает результата при внутренних и внешних изменениях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анализирует и вносит руководству предложения по использованию новых подходов в работе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z264" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не доводит до коллектива новые приоритеты или доводит их несвоевременно;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не разрабатывает или разрабатывает неэффективные меры для своевременного реагирования на изменения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Неэффективно управляет подразделением при внутренних и внешних изменениях и не достигает результатов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не анализирует и не вносит руководству предложения по использованию новых подходов в работе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z267" w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z272" w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рассматривает и вносит руководству предложения по использованию новых подходов в работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проводит анализ происходящих изменений и принимает своевременные меры по улучшению работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показывает своим примером, как правильно реагировать на изменения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z274" w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не рассматривает и не вносит предложения по использованию новых подходов в работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не анализирует происходящие изменения и не принимает меры по улучшению работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теряет самообладание в период проводимых изменений и неожиданных перемен.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z276" w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z284" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вносит предложения по улучшению работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Изучает новые подходы и способы их внедрения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сохраняет самоконтроль в изменившихся условиях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Быстро адаптируется в меняющихся условиях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Придерживается существующих процедур и методов работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не изучает новые подходы и способы их внедрения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теряет самоконтроль в изменившихся условиях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не адаптируется или долго адаптируется в меняющихся условиях.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+САМОРАЗВИТИЕ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z290" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z291" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выявляет и вносит предложения по продвижению перспективных работников;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Принимает системные меры по развитию работников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Делится накопленным опытом и знаниями с коллегами, а также определяет уровень их развития;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демонстрирует на личном примере стремление к саморазвитию.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z294" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не выявляет перспективных работников и не инициирует их продвижение;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не принимает или принимает несистемные меры по развитию работников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не передает коллегам накопленный опыт и знания, а также безразличен к уровню их развития;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не уделяет внимания саморазвитию и не показывает его важность на личном примере.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z297" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z302" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагает мероприятия по повышению уровня компетенций подчиненных;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В целях достижения результата развивает свои компетенции и принимает меры по их развитию у подчиненных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обсуждает с подчиненными их компетенции, в том числе требующие развития.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z304" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демонстрирует незаинтересованность в развитии подчиненных;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не развивается сам и не ориентирует подчиненных на их развитие, даже если это необходимо для достижения результата;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не обсуждает с подчиненными их компетенции.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z306" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z314" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проявляет интерес к новым знаниям и технологиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Стремится к саморазвитию, ищет новую информацию и способы ее применения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Применяет на практике новые навыки, позволяющие повысить его эффективность.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z316" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проявляет отсутствие интереса к новым знаниям и технологиям;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не развивается и безразличен к новой информации и способам ее применения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ограничивается теми навыками, которыми владеет.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДОБРОПОРЯДОЧНОСТЬ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z318" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z319" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обеспечивает соблюдение работниками этических норм и стандартов;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Развивает в коллективе чувство приверженности к этическим нормам и стандартам государственной службы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Признает достижения других, воздерживается от обсуждения личных и профессиональных качеств коллег, порочащих их честь и достоинство;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выявляет и реагирует на нарушения этических норм;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Является образцом этического поведения для подчиненных, проявляя беспристрастность, справедливость, бескорыстие, а также уважительное отношение к чести и достоинству личности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Интегрирует этические нормы и ценности в практику работы своего подразделения, нацеленные на прозрачность, объективность и справедливость в работе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z324" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не обеспечивает соблюдение этических норм и стандартов работниками;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Считает приверженность ценностям госслужбы личным делом каждого;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не признает достижения других, допускает обсуждение личных и профессиональных качеств коллег, порочащих их честь и достоинство;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не принимает мер к нарушениям этических норм;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ведет себя неэтично, проявляя субъективизм, корысть, а также неуважение к чести и достоинству личности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не внедряет этические нормы и ценности в практику работы своего подразделения, и не обеспечивает прозрачность, объективность и справедливость в работе.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z329" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z334" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Контролирует соблюдение принятых стандартов и норм, запретов и ограничений;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставит интересы коллектива выше собственных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проявляет принципиальность в работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Формирует атмосферу доверия и уважения в коллективе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Обеспечивает соблюдение принципов прозрачности и справедливости в действиях подчиненных;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Является образцом этического поведения для подчиненных, проявляя беспристрастность, справедливость, бескорыстие, а также уважительное отношение к чести и достоинству личности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z339" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Допускает в коллективе не соблюдение принятых стандартов и норм, запретов и ограничений;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставит личные интересы выше интересов коллектива;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проявляет непринципиальность в работе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Не создает атмосферу доверия и уважения в коллективе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не обеспечивает соблюдение принципов прозрачности и справедливости в действиях подчиненных.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z343" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z351" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Следует установленным этическим нормам и стандартам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Добросовестно выполняет свою работу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведет себя честно, скромно, справедливо и проявляет вежливость и корректность к другим.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z353" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Демонстрирует поведение, противоречащее этическим нормам и стандартам;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Проявляет халатность при выполнении своей работы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведет себя не честно, вызывающе, предвзято и проявляет грубость и высокомерие к другим.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+СТРЕССОУСТОЙЧИВОСТЬ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z355" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сдержанно реагирует на критику и в случае ее обоснованности принимает меры по устранению недостатков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несдержанно реагирует на критику и не принимает меры по устранению недостатков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z356" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сдержанно реагирует на критику и в случае ее обоснованности принимает меры по устранению недостатков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несдержанно реагирует на критику и не принимает меры по устранению недостатков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z361" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сдержанно реагирует на критику и в случае ее обоснованности принимает меры по устранению недостатков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Несдержанно реагирует на критику и не принимает меры по устранению недостатков.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ОТВЕТСТВЕННОСТЬ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z369" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принимает личную ответственность за организацию деятельности структурного подразделения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перекладывает на других должностных лиц ответственность за организацию деятельности структурного подразделения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z370" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принимает личную ответственность за организацию деятельности структурного подразделения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перекладывает на других должностных лиц ответственность за организацию деятельности структурного подразделения.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z375" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Принимает ответственность за свои действия и результаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перекладывает ответственность на других за свои действия и результаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИНИЦИАТИВНОСТЬ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z383" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-1;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+С-0-1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рассматривает и разрабатывает предложения по внедрению инновационных подходов и решений, направленных на повышение эффективности деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не рассматривает и не разрабатывает предложения по внедрению инновационных подходов и решений, направленных на повышение эффективности деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z384" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Анализирует и вносит предложения по внедрению инновационных подходов и решений, направленных на повышение эффективности деятельности.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не анализирует и не вносит предложения по внедрению инновационных подходов и решений.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z389" w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C-2;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-3;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*C-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-4;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>*С-0-5;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С-0-6;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C-R-4.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+* За исключением лиц, указанных в вышестоящей строке данной графы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вырабатывает и предлагает идеи и предложения и выполняет дополнительную работу помимо своих основных обязанностей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не вырабатывает и не предлагает идеи и предложения и не выполняет дополнительную работу помимо своих основных обязанностей.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Методике оценки</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деятельности административных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных служащих</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>корпуса "Б" Министерства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по чрезвычайным ситуациям</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z399" w:id="183"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                                                             "УТВЕРЖДАЮ"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       Вышестоящий руководитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       (должность, звание (при его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       наличии) фамилия, инициалы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                       "__" _______ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z400" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Протокол заседания Комиссии по оценке</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z401" w:id="185"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование государственного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (оцениваемый период год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z402" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результаты оценки</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="2460"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фамилия, имя, отчество (при его наличии), должность служащих</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о результатах оценки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корректировка Комиссией результатов оценки (в случае наличия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рекомендации Комиссии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z403" w:id="187"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение Комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Проверено:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Секретарь Комиссии: _______________________________       Дата: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Председатель Комиссии: ____________________________       Дата: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Член Комиссии: ___________________________________       Дата: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, инициалы, подпись)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5171,35 +22632,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>