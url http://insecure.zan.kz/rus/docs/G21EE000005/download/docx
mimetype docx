--- v0 (2025-11-08)
+++ v1 (2026-06-13)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c7bf8d3" w14:textId="c7bf8d3">
+    <w:p w14:paraId="3cdc298" w14:textId="3cdc298">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -562,61 +562,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования к категориям должностей службы экономических расследований Агентства Республики Казахстан по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Квалификационные требования – в редакции приказа Председателя Агентства РК по финансовому мониторингу от 07.10.2025 </w:t>
+      Сноска. Квалификационные требования – в редакции приказа Председателя Агентства РК по финансовому мониторингу от 05.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 11</w:t>
+        <w:t>№ 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
@@ -866,51 +866,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1. Квалификационные требования к категориям должностей службы экономических расследований центрального аппарата Агентства Республики Казахстан по финансовому мониторингу</w:t>
+1. Квалификационные требования к категориям должностей службы экономических расследований центрального аппарата Агентства Республики Казахстан по финансовому мониторингу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1000,152 +1000,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z16" w:id="7"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее десяти лет стажа работы на правоохранительной службе, из которых не менее пяти лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее пять лет на руководящих должностях, из них не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-2, C-OGP-3, C-AGP-3, C-KSGP-2, C-KAGP-2, C-VP-2, C-TP-3, C-SV-2, C-SVО-1, C-SVU-1, B-FM-2, B-FMО-1;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="7"/>
-[...81 lines deleted...]
-              <w:t>4) не менее одиннадцати лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее десяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее четырех лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных сил Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее одиннадцати лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее одиннадцати лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) не менее двенадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее шести лет на руководящих должностях, из них не менее двух лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1268,51 +1236,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель Департамента Советник</w:t>
+Руководитель Департамента</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Советник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1325,152 +1311,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z20" w:id="8"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее девяти лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее трех лет на руководящих должностях, из них не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-4, C-OGP-3, C-АGP-4, C-KSGP-3, C-ОKSGP-1, C-KАGP-3, C-VP-2, C-TP-3, B-FM-3, B-FMO-2, C-SV-3, C-SVO-2, C-SVU-2, C-SN-1;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
-[...81 lines deleted...]
-              <w:t>4) не менее десяти лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее девяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее десяти лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее десяти лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) не менее одиннадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее пяти лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1481,50 +1435,68 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников подразделений превенции и аналитических разработок требуется наличие развитых навыков ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1650,152 +1622,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z24" w:id="9"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее восьми лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы на руководящих должностях по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на руководящих должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-4, C-AGP-5, C-VP-3, C-TP-4, C-OGP-4, C-KSGP-4, C-KAGP-4, C-OKSGP-2, C-RVP-1, C-GVP-1, C-RTP-1, C-RGP-1, B-FM-4, B-FMО-3, C-SV-4, C-SVО-3, C-SVR-1, C-SVR-2 (для занятия должности по категории C-SVО-2), C-SVU-3, C-SN-2, C-SGU-1, C-SGU-3, C-SGU-5;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
-[...81 lines deleted...]
-              <w:t>4) не менее девяти лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, В-1, С-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее восьми лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее девяти лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее девяти лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, В-1, С-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) не менее десяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее четырех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -1806,50 +1746,68 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников подразделений превенции и аналитических разработок требуется наличие развитых навыков ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1918,51 +1876,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель управления Помощник</w:t>
+Руководитель управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Помощник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1975,180 +1951,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z28" w:id="10"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее семи лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-6, C-AGP-7, C-KSGP-4, C-KAGP-4, C-OKSGP-3, B-FM-5, B-FM-6 (для занятия должности категории B-FMО-3), B-FMО-4, C-SV-5, C-SV-8 (для занятия должности категории C-SVО-3), C-SVО-4, C-SVR-3, C-SVU-4, C-SN-3, С-SSP-2, C-SGU-6;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
-[...109 lines deleted...]
-              <w:t>5) не менее девяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее семи лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее восьми лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее восьми лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, B-1, C-1, C-O-1, D-O-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее девяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв (за исключением категорий C-SVR-1 указанных в первом абзаце настоящего пункта).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -2159,50 +2093,68 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников подразделений превенции и аналитических разработок требуется наличие развитых навыков ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2328,180 +2280,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z33" w:id="11"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее шести лет стажа работы на правоохранительной службе, из которых не менее двух лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-7, C-AGP-8, C-KSGP-5, C-KAGP-5, C-VP-5, C-TP-7, C-OGP-7, C-OKSGP-5, B-FM-6, B-FMО-5, C-SV-8, C-SVО-5, C-SVО-7 (для занятия должности по категории C-SVR-3), C-SVR-4, C-SVU-5, C-SN-4, С-SSP-3, C-SGU-8;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
-[...109 lines deleted...]
-              <w:t>5) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на должностях руководителя в организациях среднего или крупного предпринимательства, а также в квазигосударственном секторе;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее шести лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее семи лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее семи лет стажа работы на политических или на административных государственных должностях, в том числе не менее двух лет на руководящих должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на должностях руководителя в организациях среднего или крупного предпринимательства, а также в квазигосударственном секторе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) не менее семи лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -2512,50 +2422,68 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников подразделений превенции и аналитических разработок требуется наличие развитых навыков ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2609,96 +2537,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В-FM-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z38" w:id="12"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Следователь по особо важным делам Оперуполномоченный (дознаватель) по особо важным делам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="12"/>
-[...25 lines deleted...]
-              <w:t>Главный криминалист</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Главный криминалист</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старший следователь Старший оперуполномоченный (дознаватель) Старший криминалист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -2729,124 +2645,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z40" w:id="13"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее трех лет стажа службы в правоохранительных или специальных государственных органах или на воинской службе, или в должности судьи;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="13"/>
-[...53 lines deleted...]
-              <w:t>3) не менее пяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее четырех лет стажа работы на административных государственных должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее пяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -2856,51 +2750,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности (для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе).</w:t>
+Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе, а для сотрудников подразделений превенции и аналитических разработок – развитые навыки ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3026,124 +2938,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="14"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее двух лет стажа работы на правоохранительной службе или специальных государственных органах или на воинской службе, или в должности судьи;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="14"/>
-[...53 lines deleted...]
-              <w:t>3) не менее четырех лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее трех лет стажа работы на административных государственных должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее четырех лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -3153,51 +3043,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности (для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе).</w:t>
+Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе, а для сотрудников подразделений превенции и аналитических разработок – развитые навыки ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3231,51 +3139,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2. Квалификационные требования к категориям должностей службы экономических расследований территориальных органов Агентства Республики Казахстан по финансовому мониторингу</w:t>
+2. Квалификационные требования к категориям должностей службы экономических расследований территориальных органов Агентства Республики Казахстан по финансовому мониторингу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3365,152 +3273,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="15"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее девяти лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее трех лет на руководящих должностях, из них не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-4, C-OGP-3, C-АGP-4, C-KSGP-3, C-ОKSGP-1, C-KАGP-3, C-VP-2, C-TP-3, B-FM-3, B-FMO-2, C-SV-3, C-SVO-2, C-SVU-2, C-SN-1;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="15"/>
-[...81 lines deleted...]
-              <w:t>4) не менее десяти лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее девяти лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее десяти лет стажа работы в должности судьи не ниже Верховного суда или Конституционного суда Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее десяти лет стажа работы на государственной службе, в том числе не менее двух лет на политических должностях или на должностях корпуса "А", соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) не менее одиннадцати лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее пяти лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -3690,152 +3566,120 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="16"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее восьми лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы на руководящих должностях по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на руководящих должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-4, C-AGP-5, C-VP-3, C-TP-4, C-OGP-4, C-KSGP-4, C-KAGP-4, C-OKSGP-2, C-RVP-1, C-GVP-1, C-RTP-1, C-RGP-1, B-FM-4, B-FMО-3, C-SV-4, C-SVО-3, C-SVR-1, C-SVR-2 (для занятия должности по категории C-SVО-2), C-SVU-3, C-SN-2, C-SGU-1, C-SGU-3, C-SGU-5;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="16"/>
-[...81 lines deleted...]
-              <w:t>4) не менее девяти лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, В-1, С-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее восьми лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже начальника департамента специальных государственных органов центрального уровня или начальника управления не ниже оперативно-тактического уровня органа военного управления Вооруженных Сил Республики Казахстан или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее девяти лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее девяти лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, В-1, С-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) не менее десяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее четырех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее ста человек.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -3958,51 +3802,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Руководитель управления</w:t>
+Руководитель Управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4015,180 +3859,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="17"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее семи лет стажа работы на правоохранительной службе, из которых не менее трех лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-6, C-AGP-7, C-KSGP-4, C-KAGP-4, C-OKSGP-3, B-FM-5, B-FM-6 (для занятия должности категории B-FMО-3), B-FMО-4, C-SV-5, C-SV-8 (для занятия должности категории C-SVО-3), C-SVО-4, C-SVR-3, C-SVU-4, C-SN-3, С-SSP-2, C-SGU-6;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="17"/>
-[...109 lines deleted...]
-              <w:t>5) не менее девяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее семи лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее восьми лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее восьми лет стажа работы на государственной службе, в том числе не менее двух лет: на политических должностях либо на должностях корпуса "А" и (или) на должностях не ниже категорий А-1, B-1, C-1, C-O-1, D-O-1, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее девяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на должностях не ниже руководителей субъектов среднего предпринимательства, субъектов квазигосударственного сектора либо некоммерческих организаций со среднегодовой штатной численностью не менее пятидесяти человек;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее трех лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв (за исключением категорий C-SVR-1 указанных в первом абзаце настоящего пункта).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4199,50 +4001,68 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников подразделений превенции и аналитических разработок требуется наличие развитых навыков ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4311,51 +4131,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Заместитель руководителя управления Руководитель отдела</w:t>
+Заместитель руководителя Управления</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководитель отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4368,180 +4206,138 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="18"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее шести лет стажа работы на правоохранительной службе, из которых не менее двух лет стажа работы по соответствующему профильному направлению конкретных должностей данных категорий, в том числе не менее двух лет на должностях следующей нижестоящей категории, предусмотренной штатным расписанием конкретного структурного подразделения, или не ниже категорий C-GP-7, C-AGP-8, C-KSGP-5, C-KAGP-5, C-VP-5, C-TP-7, C-OGP-7, C-OKSGP-5, B-FM-6, B-FMО-5, C-SV-8, C-SVО-5, C-SVО-7 (для занятия должности по категории C-SVR-3), C-SVR-4, C-SVU-5, C-SN-4, С-SSP-3, C-SGU-8;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="18"/>
-[...109 lines deleted...]
-              <w:t>5) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на должностях руководителя в организациях среднего или крупного предпринимательства, а также в квазигосударственном секторе;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее шести лет стажа службы в специальных государственных органах или на воинской службе, в том числе не менее двух лет на должностях не ниже руководителей структурных подразделении специальных государственных органов или военного управления областного (города республиканского значения и столицы) уровня или военных учебных заведений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее семи лет стажа работы в должности судьи не ниже областных и приравненных к ним судов (городского суда столицы республики, городских судов городов республиканского значения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) не менее семи лет стажа работы на политических или на административных государственных должностях, в том числе не менее двух лет на руководящих должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) не менее восьми лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на должностях руководителя в организациях среднего или крупного предпринимательства, а также в квазигосударственном секторе;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) не менее семи лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий, в том числе не менее двух лет на руководящих должностях для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4552,50 +4348,68 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников подразделений превенции и аналитических разработок требуется наличие развитых навыков ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4649,96 +4463,84 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В-FMО-5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="19"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Следователь по особо важным делам</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="19"/>
-[...25 lines deleted...]
-              <w:t>Оперуполномоченный (дознаватель) по особо важным делам Главный криминалист</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оперуполномоченный (дознаватель) по особо важным делам Главный криминалист</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Старший следователь Старший оперуполномоченный (дознаватель) Старший криминалист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4769,124 +4571,102 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Высшее профессиональное, соответствующее функциональным направлениям конкретной должности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="20"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) не менее трех лет стажа службы в правоохранительных или специальных государственных органах или на воинской службе, или в должности судьи;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="20"/>
-[...53 lines deleted...]
-              <w:t>3) не менее пяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) не менее четырех лет стажа работы на административных государственных должностях, соответствующих профильному направлению конкретных должностей данных категорий;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) не менее пяти лет стажа работы в областях, соответствующих функциональному направлению конкретной должности данных категорий;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) не менее пяти лет стажа работы для лиц, зачисленных в Президентский молодежный кадровый резерв.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
@@ -4896,51 +4676,69 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности (для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе).</w:t>
+Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе, а для сотрудников подразделений превенции и аналитических разработок – развитые навыки ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4994,70 +4792,68 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В-FMО-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Следователь</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="21"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оперуполномоченный (дознаватель), Дознаватель Криминалист</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -5137,186 +4933,250 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности (для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе).</w:t>
+Наличие обязательных знаний, умений и навыков, необходимых для исполнения функциональных обязанностей по данной должности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для сотрудников дежурных подразделений требуется наличие спортивных разрядов, квалификаций по видам единоборств или практической стрельбе, а для сотрудников подразделений превенции и аналитических разработок – развитые навыки ведения переговоров, высокий уровень владения устной и письменной речью, а также знание базовых методик проведения профилактических бесед.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Пригодность по состоянию здоровья для осуществления правоохранительной деятельности.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z72" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: в настоящих квалификационных требованиях в стаж правоохранительной службы не включается период срочной воинской службы солдат (матросов).</w:t>
+      Примечание:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z73" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Лица, обладающие высокой профессиональной подготовкой имеющие специфические знания либо значительный опыт работы по определенным специальностям без учета необходимого стажа работы, наличия обязательных, умений и навыков, установленного настоящими квалификационными требованиями могут быть назначены на должности по согласованию с Председателем Агентства Республики Казахстан по финансовому мониторингу.</w:t>
+      Лица, обладающие высокой профессиональной подготовкой, имеющие специфические знания либо значительный опыт работы по определенным специальностям, без учета необходимого стажа работы, установленного Типовыми квалификационными требованиями, могут быть назначены на должности в правоохранительных органах по решению и (или) согласованию с первым руководителем правоохранительного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для исполнения функциональных обязанностей по руководящим должностям в кадровых службах требуется наличие сертификата в сфере управления персоналом (HR).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5642,31 +5502,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>