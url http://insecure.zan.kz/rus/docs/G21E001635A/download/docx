--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2306c70" w14:textId="2306c70">
+    <w:p w14:paraId="0b1a379" w14:textId="0b1a379">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,70 +85,152 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении положения государственного учреждения "Управление государственной инспекции труда города Шымкент"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...18 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановление акимата города Шымкент от 21 декабря 2021 года № 1635. Утратило силу постановлением акимата города Шымкент от 02 апреля 2026 года № 1244</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратило силу постановлением акимата города Шымкент от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -195,151 +279,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> о государственном органе утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 1 сентября 2021 года № 590, акимат города Шымкент ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить положение о государственном учреждении "Управление государственной инспекции труда города Шымкент" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему постановлению.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Государственному учреждению "Управление государственной инспекции труда города Шымкент" в порядке установленным законодательством Республики Казахстан, обеспечить принятие всех мер, вытекающих из настоящего постановления.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Контроль за исполнением настоящего постановления возложить на заместителя акима города Шымкент М. Исахов. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Настоящее постановление вводится в действие со дня его первого официального опубликования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -355,51 +438,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Шымкент қаласының әкімі</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Шымкент қаласының әкімі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -533,87 +626,87 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№___акимата города Шымкент</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от "___" _________2021 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z7" w:id="5"/>
+    <w:bookmarkStart w:name="z7" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение о государственном учреждении "Управление государственной инспекции труда города Шымкент"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z8" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z8" w:id="6"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z9" w:id="7"/>
+    <w:bookmarkStart w:name="z9" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Государственное учреждение "Управление государственной инспекции труда города Шымкент" (далее – Управление) является государственным органом Республики Казахстан, осуществляющим контроль за соблюдением Трудового </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -648,72 +741,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об обязательном страховании работника от несчастных случаев при исполнении им трудовых (служебных) обязанностей</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" на территории города Шымкент.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Управление не имеет ведомств.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z10" w:id="8"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z11" w:id="9"/>
+    <w:bookmarkStart w:name="z11" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -728,269 +821,271 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента и Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Положением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
-[...15 lines deleted...]
-      4. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет символы и знаки отличия (при их наличии), печати с изображением Государственного Герба Республики Казахстан и штампы со своим наименованием на казахском и русском языках, бланки установленного образца, счета в органах казначейства в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z13" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z13" w:id="11"/>
-[...15 lines deleted...]
-      5. Управление вступает в гражданско-правовые отношения от собственного имени.</w:t>
+    <w:bookmarkStart w:name="z14" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z14" w:id="12"/>
-[...15 lines deleted...]
-      6. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z15" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Управление государственной инспекции труда города Шымкент".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z15" w:id="13"/>
-[...15 lines deleted...]
-      7. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя государственного учреждения "Управление государственной инспекции труда города Шымкент".</w:t>
+    <w:bookmarkStart w:name="z16" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Структура и лимит штатной численности государственного учреждения "Управление государственной инспекции труда города Шымкент" утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z16" w:id="14"/>
-[...15 lines deleted...]
-      8. Структура и лимит штатной численности государственного учреждения "Управление государственной инспекции труда города Шымкент" утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z17" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Местонахождение юридического лица: Республика Казахстан, город Шымкент, Каратауский район, улица С.Байтерекова № 89, индекс: 160023.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z17" w:id="15"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="16"/>
+    <w:bookmarkStart w:name="z18" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Настоящее </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>положение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> является учредительным документом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z19" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Управления осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z19" w:id="17"/>
-[...15 lines deleted...]
-      11. Финансирование деятельности Управления осуществляется из республиканского и местных бюджетов, бюджета (сметы расходов) Национального Банка Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z20" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z20" w:id="18"/>
-[...15 lines deleted...]
-      12. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Управления.</w:t>
+    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то полученные доходы направляются в государственный бюджет, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z21" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Задачи и полномочия государственного органа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z22" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1065,1438 +1160,1580 @@
         </w:rPr>
         <w:t>" от 6 апреля 2016 года, целью Управления является осуществление государственного контроля за соблюдением, реализацией законодательства в области труда, безопасности и охраны труда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z23" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Полномочия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z39" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Права государственных инспекторов труда при осуществлении государственного контроля за соблюдением трудового законодательства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z40" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       беспрепятственно посещать работодателей в целях проведения проверок соблюдения трудового законодательства Республики Казахстан в соответствии с нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z41" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать от работодателей, работников (их представителей) документы, объяснения, информацию, необходимые для выполнения возложенных на них функций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z42" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдавать обязательные для исполнения работодателями предписания, заключения, а также составлять протоколы и постановления об административных правонарушениях, налагать административные взыскания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z43" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать разъяснения по вопросам, входящим в их компетенцию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       приостанавливать (запрещать) деятельность отдельных производств, цехов, участков, рабочих мест и эксплуатацию оборудования, механизмов при выявлении их несоответствия требованиям нормативных правовых актов Республики Казахстан о безопасности и охране труда на срок не более пяти рабочих дней с обязательным предъявлением в указанный срок искового заявления в суд.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z45" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае выявления несоответствия организации требованиям нормативных правовых актов Республики Казахстан о безопасности и охране труда, создающего угрозу жизни и здоровью работников, которое не может быть устранено путем приостановления (запрещения) деятельности отдельных производств, цехов, участков, рабочих мест и эксплуатации оборудования, механизмов, главный государственный инспектор труда Республики Казахстан, главный государственный инспектор труда области, города республиканского значения, столицы вправе приостанавливать (запрещать) деятельность организации на срок не более пяти рабочих дней с обязательным предъявлением в указанный срок искового заявления в суд;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрещать выдачу и использование на рабочих местах специальной одежды и других средств индивидуальной и коллективной защиты, не отвечающих установленным для них требованиям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z47" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расследовать в установленном порядке несчастные случаи, связанные с трудовой деятельностью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдавать обязательные для исполнения работодателями предписания на отстранение от работы работников, руководителей и лиц, ответственных за обеспечение безопасности и охраны труда, не прошедших обучение, инструктирование, проверку знаний по вопросам безопасности и охраны труда, а также на привлечение виновных лиц к ответственности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z49" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направлять в соответствующие правоохранительные органы и суды информацию, исковые заявления и иные материалы по фактам нарушений трудового законодательства Республики Казахстан, неисполнения работодателями актов государственных инспекторов труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z50" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвовать в проверке знаний по безопасности и охране труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z51" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводить проверку на предмет соблюдения работодателями порядка и условий привлечения иностранной рабочей силы, установленных законодательством Республики Казахстан о занятости населения и законодательством Республики Казахстан в области миграции населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z52" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействовать с гражданами и представителями работников при осуществлении государственного контроля за соблюдением трудового законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z53" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не разглашать сведения, составляющие государственные секреты, служебную, коммерческую или иную охраняемую законом тайну, ставшие им известными в связи с выполнением трудовых обязанностей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z54" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        осуществление формирования ежегодной бюджетной заявки на содержание и работы Управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z55" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разработка и своевременное внесение изменений и дополнений в годовой план государственных закупок товаров, услуг, размещение его на веб-портале государственных закупок;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z56" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z57" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Основные задачи государственной инспекции труда</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечение государственного контроля за соблюдением трудового законодательства Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z59" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение соблюдения и защиты прав и свобод работников, включая право на безопасные условия труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z60" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассмотрение обращений, заявлений и жалоб работников и работодателей по вопросам трудового законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z61" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечение соблюдения норм действующего законодательства о занятости населения и страхования работников от несчастных случаев в сфере трудовых отношений со стороны работодателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="22"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z24" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Функции Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет государственный контроль за соблюдением трудового законодательства Республики Казахстан, в том числе требований по безопасности и охране труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет мониторинг коллективных договоров, представленных работодателями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проводит анализ причин производственного травматизма и разрабатывает предложения по его профилактике;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расследует несчастные случаи, связанные с трудовой деятельностью, в порядке, установленном настоящим Кодексом и иными нормативными правовыми актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействует с представителями работников и работодателей по вопросам совершенствования нормативов безопасности и охраны труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассматривает обращения работников, работодателей и их представителей по вопросам соблюдения трудового законодательства Республики Казахстан, в том числе безопасности и охраны труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет мониторинг аттестации производственных объектов по условиям труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляет в уполномоченный государственный орган по труду периодические отчеты, а также результаты мониторинга состояния безопасности и охраны труда на базе информационной системы по охране труда и безопасности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ведет мониторинг коллективных трудовых споров по форме, установленной уполномоченным государственным органом по труду;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляет необходимую информацию по трудовым отношениям в уполномоченный государственный орган по труду;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет декларирование деятельности работодателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       запрашивать и получать от работодателей, работников (их представителей) документы, объяснения, информацию, необходимые для выполнения возложенных на них функций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдавать обязательные для исполнения работодателями предписания, заключения, а также составлять протоколы и постановления об административных правонарушениях, налагать административные взыскания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       получает от работодателей информацию об исполнении предписаний с приложением подтверждающих документов в установленные сроки, указонное в предписании;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять координацию и контроль по вопросам своей компетенции с другими государственными органами и организациями, и получать от них необходимые сведения и материалы;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляет в установленном порядке и в пределах своей компетенции проверки и иные виды государственного контроля по соблюдению требований трудового законодательства;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       давать разъяснения по вопросам, входящим в их компетенцию;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расследовать в установленном порядке несчастные случаи, связанные с трудовой деятельностью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направлять в соответствующие правоохранительные органы и суды информацию, исковые заявления и иные материалы по фактам нарушений трудового законодательства Республики Казахстан, неисполнения работодателями актов государственных инспекторов труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействовать с гражданами и представителями работников при осуществлении государственного контроля за соблюдением трудового законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществлять иные права, предусмотренные законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="23"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z25" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Статус, полномочия первого руководителя государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z26" w:id="24"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z26" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Управлением осуществляется первым руководителем, который несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z27" w:id="25"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z27" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Первый руководитель Управления назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z28" w:id="26"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z28" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Первый руководитель Управления имеет возможность заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z29" w:id="27"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z29" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия первого руководителя Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z83" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Действует от имени Управления без доверенности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z84" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Принимает меры, направленные на противодействие коррупционным правонарушениям в Управлении и несет персональную ответственность за принятие антикоррупционных мер;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       заключает договоры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z86" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдает доверенности;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z87" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       открывает счета;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z88" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждает положения о структуре Управления и его отделах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждает служебные инструкции работников Управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z90" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представляет интересы Управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z91" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в соответствии с действующим законодательством издает приказы и дает указания, обязательные для исполнения для всех работников Управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z92" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       принимает на работу и увольняет сотрудников Управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z93" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       определяет обязанности и полномочия заместителя руководителя Управления, руководителей отделов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z94" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в установленном законодательством Республики Казахстан порядке принимает меры поощрения и налагает дисциплинарные взыскания на сотрудников Управления;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z95" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вправе приостановить исполнение, отменить либо отозвать акты государственного инспектора труда до вынесения решения по обращениям (жалобам) физических и (или) юридических лиц на действия (бездействие) или акты государственных инспекторов труда;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z96" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z97" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полномочия первого руководителя Управления в период его отсутствия осуществляются лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="28"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z30" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Первый руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z31" w:id="29"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z31" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z32" w:id="30"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z32" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Управление может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан. Национальный Банк Республики Казахстан от имени Республики Казахстан самостоятельно осуществляет права владения, пользования и распоряжения закрепленным за ним имуществом, находящимся на его балансе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z33" w:id="31"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z33" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Управлением относится к коммунальной собственности города Шымкент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z34" w:id="32"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z34" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Государственное учреждение "Управление государственной инспекции труда города Шымкент" не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z35" w:id="33"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z35" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z36" w:id="34"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z36" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Управления осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2818,35 +3055,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>