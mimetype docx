--- v0 (2025-11-07)
+++ v1 (2026-07-28)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="99678f7" w14:textId="99678f7">
+    <w:p w14:paraId="d9dd1db" w14:textId="d9dd1db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении схем пастбищеоборотов на основании геоботанического обследования пастбищ в Жаксынском районе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление акимата Жаксынского района Акмолинской области от 5 августа 2021 года № а-7/144</w:t>
+        <w:t>Постановление акимата Жаксынского района Акмолинской области от 5 августа 2021 года № а-7/144.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z1" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -513,98 +513,161 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акимата Жаксынского района "Об утверждении схем пастбищеоборотов на основании геоботанического обследования пастбищ села Белагаш, села Подгорное, села Чапаевское, села Терсакан, села Киевское, села Калининское Калининского сельского округа, Запорожского сельского округа, Ишимского сельского округа, Жанакийминского сельского округа, Беловодского сельского округа, Тарасовского сельского округа, села Новокиенка, Кызылсайского сельского округа Жаксынского района" от 24 апреля 2019 года № А-1/74 (зарегистрировано в Реестре государственной регистрации нормативных правовых актов № 7159, опубликовано 2 мая 2019 года в Эталонном контрольном банке нормативных правовых актов Республики Казахстан в электронном виде).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Контроль за исполнением настоящего постановления возложить на заместителя акима района Рамазанова Р.Е.</w:t>
+      3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя акима Жаксынсокого района.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменением, внесенным постановлением акимата Жаксынского района Акмолинской области от 02.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ а-10/273</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вступает в силу со дня государственной регистрации в Департаменте юстиции Акмолинской области Республики Казахстан и вводится в действие со дня официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -612,51 +675,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      Аким Жаксынского района</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -4891,31 +4954,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>