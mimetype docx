--- v0 (2025-12-21)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a6afff2" w14:textId="a6afff2">
+    <w:p w14:paraId="0b7db97" w14:textId="0b7db97">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1288,50 +1288,68 @@
         <w:t>
       3) удовлетворение потребности общества, государства и международного сообщества в официальной статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z291" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) определение качества административных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) изучение демографических изменений в целях информирования общества в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z289" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1363,50 +1381,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Председателя Агентства по стратегическому планированию и реформам РК от 14.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1450,50 +1488,68 @@
         </w:rPr>
         <w:t>1) вносить Агентству предложения по вопросам формирования и совершенствования государственной политики в области государственной статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z288" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) создавать консультативно-совещательные органы, в том числе отраслевые советы по профессиональным квалификациям в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций, а также межведомственные рабочие группы, экспертные комиссии в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) использовать в работе технологии искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) получать на безвозмездной основе от респондентов первичные статистические данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1610,50 +1666,68 @@
         <w:t>
       8) обращаться в суд;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) получать контактные данные по респондентам от операторов связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) получать от операторов связи и (или) владельцев сетей связи, осуществляющих деятельность на территории Республики Казахстан, обезличенные данные об абонентах для осуществления статистической деятельности без передачи третьим лицам;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) делегировать часть своих полномочий и функций в области государственной статистики территориальным подразделениям статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1908,51 +1982,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) во исполнение плана статистических работ утверждать график представления респондентами первичных статистических данных, график представления административных данных и график распространения официальной статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) в соответствии с графиком распространения официальной статистической информации в объемах, предусмотренных планом статистических работ, обеспечивать формирование статистических публикаций и распространение официальной статистической информации, а также информации об итогах национальной переписи;</w:t>
+      20) в соответствии с графиком распространения официальной статистической информации в объемах, предусмотренных планом статистических работ, обеспечивать формирование статистических публикаций и распространение официальной статистической информации, информации об итогах национальной переписи, а также визуализации на цифровых картах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) получать на возмездной и безвозмездной основе необходимые первичные статистические данные от домашних хозяйств об их доходах и расходах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
@@ -1988,51 +2062,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) при выявлении искажений респондентами первичных статистических данных требовать от респондентов внесения исправлений в статистические формы, содержащие первичные статистические данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) обеспечивать пользователям равные права на одновременный доступ к официальной статистической информации и статистической методологии путем их размещения на интернет-ресурсе Бюро национальной статистики;</w:t>
+      24) обеспечивать пользователям равные права на одновременный доступ к качественной официальной статистической информации, в том числе в формате машиночитаемых данных и статистической методологии, путем их размещения на интернет-ресурсе Бюро национальной статистики и интернет-портале открытых данных веб-портала "электронного правительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) владеть, пользоваться и распоряжаться базой, содержащей персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z292" w:id="57"/>
     <w:p>
@@ -2902,2606 +2976,2994 @@
         <w:t>
       46-4) представлять на основании запроса государственным органам и Национальному Банку Республики Казахстан, относящимся к органам государственной статистики, обезличенные первичные статистические данные для использования исключительно в статистических целях без передачи третьим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z225" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46-5) размещать на официальном интернет-ресурсе уведомления о возникновении технических неполадок в информационной системе, а также продлении и переносе срока представления респондентам первичных статистических данных на следующий рабочий день после устранения технических неполадок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z297" w:id="100"/>
-[...15 lines deleted...]
-      46-6) обеспечивать пользователям равные права на одновременный доступ к качественной официальной статистической информации, в том числе в формате машиночитаемых данных и статистической методологии, путем их размещения на интернет-ресурсе и интернет-портале открытых данных веб-портала "электронного правительства";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46-6) исключен приказом Советника Президента-Председателя Агентства по стратегическому планированию и реформам РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z298" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46-7) заключать соглашения с собственниками или владельцами альтернативных данных, не относящимся к административным источникам, о предоставлении альтернативных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z298" w:id="101"/>
-[...15 lines deleted...]
-      46-7) заключать соглашения с собственниками или владельцами альтернативных данных, не относящимся к административным источникам, о предоставлении альтернативных данных;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) осуществлять иные полномочия, предусмотренные законодательными актами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z82" w:id="102"/>
-[...15 lines deleted...]
-      47) осуществлять иные полномочия, предусмотренные законодательными актами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Председателя Агентства по стратегическому планированию и реформам РК от 16.08.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 02.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 05.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 12.08.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 14.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z84" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка и утверждение в установленном законодательством Республики Казахстан порядке, в пределах компетенции, правовых актов Бюро национальной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z85" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методологическое сопровождение работ в сфере ведомственных статистических наблюдений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z299" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирование и реализация государственной политики в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z300" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) согласование статистических форм для проведения ведомственных статистических наблюдений и инструкции по их заполнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Председателя Агентства по стратегическому планированию и реформам РК от 16.08.2022 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 53</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 02.03.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 19</w:t>
+        <w:t xml:space="preserve">4) исключен приказом Председателя Агентства по стратегическому планированию и реформам РК от 14.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 05.07.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 42</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) координация деятельности центральных и местных исполнительных органов и Национального Банка Республики Казахстан при формировании государственной политики в области государственной статистики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z89" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление международного сотрудничества в области государственной статистики в пределах компетенции и заключение договоров в рамках сотрудничества, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z90" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение формирования плана статистических работ, графика представления респондентами первичных статистических данных, графика представления административных данных и графика распространения официальной статистической информации, на три календарных года с учетом предложений государственных органов и Национального Банка Республики Казахстан, а также на основании итогов анализа статистической деятельности в срок до 1 июля года утверждения плана статистических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z91" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) утверждение плана статистических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z92" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) организация и проведение общегосударственных статистических наблюдений, в том числе регистрации цен в соответствии с планом статистических работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z93" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обобщение и анализ первичных статистических данных и (или) полученных административных данных и (или) альтернативных данных, разработка технических заданий и формирование аналитической информации, а также распространение официальной статистической информации и (или) статистической информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 12.08.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 68</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; от 14.11.2024 </w:t>
+        <w:t xml:space="preserve">11) исключен приказом Председателя Агентства по стратегическому планированию и реформам РК от 14.11.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...105 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) исключен приказом Председателя Агентства по стратегическому планированию и реформам РК от 14.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...170 lines deleted...]
-      10) обобщение и анализ первичных статистических данных и (или) полученных административных данных и (или) альтернативных данных, разработка технических заданий и формирование аналитической информации, а также распространение официальной статистической информации и (или) статистической информации;</w:t>
+    </w:p>
+    <w:bookmarkStart w:name="z96" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ведение следующих статистических регистров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:p>
-[...141 lines deleted...]
-      13) ведение следующих статистических регистров:</w:t>
+    <w:bookmarkStart w:name="z249" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) статистический бизнес-регистр, включающий в себя информацию о зарегистрированных на территории Республики Казахстан индивидуальных предпринимателях и юридических лицах, их обособленных подразделениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z249" w:id="115"/>
-[...15 lines deleted...]
-      1) статистический бизнес-регистр, включающий в себя информацию о зарегистрированных на территории Республики Казахстан индивидуальных предпринимателях и юридических лицах, их обособленных подразделениях;</w:t>
+    <w:bookmarkStart w:name="z250" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) статистический регистр населения, содержащий информацию о физических лицах, проживающих на территории Республики Казахстан, а также о гражданах Республики Казахстан, временно находящихся за ее пределами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z250" w:id="116"/>
-[...15 lines deleted...]
-      2) статистический регистр населения, содержащий информацию о физических лицах, проживающих на территории Республики Казахстан, а также о гражданах Республики Казахстан, временно находящихся за ее пределами;</w:t>
+    <w:bookmarkStart w:name="z251" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сельскохозяйственный статистический регистр, включающий в себя информацию по субъектам, производящим сельскохозяйственную продукцию в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z251" w:id="117"/>
-[...15 lines deleted...]
-      3) сельскохозяйственный статистический регистр, включающий в себя информацию по субъектам, производящим сельскохозяйственную продукцию в Республике Казахстан;</w:t>
+    <w:bookmarkStart w:name="z301" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) статистический регистр жилищного фонда, включающий в себя информацию о жилищах всех форм собственности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z301" w:id="118"/>
-[...15 lines deleted...]
-      4) статистический регистр жилищного фонда, включающий в себя информацию о жилищах всех форм собственности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) согласование перечня национальных регистров, определяемого уполномоченным органом в сфере информатизации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z302" w:id="119"/>
-[...15 lines deleted...]
-      13-1) согласование перечня национальных регистров, определяемого уполномоченным органом в сфере информатизации;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечение накопления, ведения и актуализации информационных статистических баз данных о социально-экономическом положении республики и ее регионов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z101" w:id="120"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z274" w:id="121"/>
+    <w:bookmarkStart w:name="z274" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) осуществление государственного контроля в области государственной статистики;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z275" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) разработка и утверждение полугодовых планов проведения периодических проверок в отношении административных источников;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z275" w:id="122"/>
-[...15 lines deleted...]
-      15-1) разработка и утверждение полугодовых планов проведения периодических проверок в отношении административных источников;</w:t>
+    <w:bookmarkStart w:name="z276" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-2) разработка и утверждение форм заключений о результатах государственного контроля, форм актов о назначении, приостановлении, возобновлении, прекращении, продлении проверок в области государственной статистики в отношении административных источников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z276" w:id="123"/>
-[...15 lines deleted...]
-      15-2) разработка и утверждение форм заключений о результатах государственного контроля, форм актов о назначении, приостановлении, возобновлении, прекращении, продлении проверок в области государственной статистики в отношении административных источников;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) проведение анализа соответствия статистической деятельности государственных органов и Национального Банка Республики Казахстан, относящихся к органам государственной статистики, требованиям, утвержденным типовой методикой описания процесса производства статистической информации государственными органами, а также запрашивание необходимых для проведения анализа документов (информации);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z103" w:id="124"/>
-[...15 lines deleted...]
-      16) проведение анализа соответствия статистической деятельности государственных органов и Национального Банка Республики Казахстан, относящихся к органам государственной статистики, требованиям, утвержденным типовой методикой описания процесса производства статистической информации государственными органами, а также запрашивание необходимых для проведения анализа документов (информации);</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) разработка и утверждение правил проведения анализа статистической деятельности государственных органов и Национального Банка Республики Казахстан, относящихся к органам государственной статистики, на соответствие требованиям, утвержденным типовой методикой описания процесса производства статистической информации государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) организация научно-исследовательских разработок в области государственной статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z104" w:id="125"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="126"/>
+    <w:bookmarkStart w:name="z277" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18) разработка единого реестра отчетности, формируемой в государственных органах;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z278" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) разработка единого справочника административных показателей, формируемых на основе административных данных;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z278" w:id="127"/>
-[...15 lines deleted...]
-      18-1) разработка единого справочника административных показателей, формируемых на основе административных данных;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разработка и утверждение типовой методики описания процесса производства статистической информации государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z106" w:id="128"/>
-[...15 lines deleted...]
-      19) разработка и утверждение типовой методики описания процесса производства статистической информации государственными органами;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) разработка и утверждение типовой методики формирования метаданных для применения государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) разработка и утверждение методики по общегосударственным статистическим наблюдениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z107" w:id="129"/>
-[...15 lines deleted...]
-      20) разработка и утверждение методики по общегосударственным статистическим наблюдениям;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) разработка и утверждение порядка разработки и утверждения элементов национальной справочной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z108" w:id="130"/>
-[...15 lines deleted...]
-      21) разработка и утверждение порядка разработки и утверждения элементов национальной справочной информации;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) утверждение статистических форм для проведения общегосударственных статистических наблюдений и инструкций по их заполнению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z109" w:id="131"/>
-[...15 lines deleted...]
-      22) утверждение статистических форм для проведения общегосударственных статистических наблюдений, инструкции по их заполнению, а также порядка их утверждения;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) разработка и утверждение порядка представления достоверных первичных статистических данных по утвержденным статистическим формам при проведении статистических наблюдений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z110" w:id="132"/>
-[...15 lines deleted...]
-      23) разработка и утверждение порядка представления достоверных первичных статистических данных по утвержденным статистическим формам при проведении статистических наблюдений;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) разработка и утверждение правил утверждения статистических форм для проведения общегосударственных и ведомственных статистических наблюдений и инструкций по их заполнению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) разработка и утверждение статистической методологии на основе научных методов и подходов, в том числе методики по общегосударственным статистическим наблюдениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z111" w:id="133"/>
-[...15 lines deleted...]
-      24) разработка и утверждение статистической методологии на основе научных методов и подходов, в том числе методики по общегосударственным статистическим наблюдениям;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) разработка и утверждение правил регистрации цен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z112" w:id="134"/>
-[...15 lines deleted...]
-      25) разработка и утверждение правил регистрации цен;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) согласование форм, предназначенных для сбора административных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z303" w:id="135"/>
-[...15 lines deleted...]
-      26) согласование форм, предназначенных для сбора административных данных;</w:t>
+    <w:bookmarkStart w:name="z304" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) согласование методик расчета показателей на основе научных методов и подходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z304" w:id="136"/>
-[...15 lines deleted...]
-      26-1) согласование методик расчета показателей на основе научных методов и подходов;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) обеспечение достоверности данных похозяйственного учета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z114" w:id="137"/>
-[...15 lines deleted...]
-      27) обеспечение достоверности данных похозяйственного учета;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28) исключен приказом Советника Президента-Председателя Агентства по стратегическому планированию и реформам РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) мониторинг, анализ и сопоставление данных, полученных уполномоченным органом в области государственной статистики из официальных источников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z115" w:id="138"/>
-[...15 lines deleted...]
-      28) утверждение правил проведения уточнения достоверности данных похозяйственного учета;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) утверждение перечня должностных лиц, имеющих доступ к сведениям, составляющим налоговую тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z116" w:id="139"/>
-[...15 lines deleted...]
-      29) мониторинг, анализ и сопоставление данных, полученных уполномоченным органом в области государственной статистики из официальных источников;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) утверждение перечня представляемых сведений, определенных законодательством Республики Казахстан в качестве налоговой тайны, и порядка их представления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z117" w:id="140"/>
-[...15 lines deleted...]
-      30) утверждение перечня должностных лиц, имеющих доступ к сведениям, составляющим налоговую тайну;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) внесение предложений об отмене, изменении принятых государственными органами актов, нарушающих законодательство Республики Казахстан в области государственной статистики в рамках своей компетенции, а также приведении их в соответствие с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z118" w:id="141"/>
-[...15 lines deleted...]
-      31) утверждение перечня представляемых сведений, определенных законодательством Республики Казахстан в качестве налоговой тайны, и порядка их представления;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) разработка и утверждение порядка представления баз данных в деидентифицированном виде для использования в научной и научно-технической деятельности по согласованию с Комитетом национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z119" w:id="142"/>
-[...15 lines deleted...]
-      32) внесение предложений об отмене, изменении принятых государственными органами актов, нарушающих законодательство Республики Казахстан в области государственной статистики в рамках своей компетенции, а также приведении их в соответствие с законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) утверждение статистической методологии по ведению похозяйственного учета и форм организации ведения регистрационных записей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z120" w:id="143"/>
-[...15 lines deleted...]
-      33) разработка и утверждение порядка представления баз данных в деидентифицированном виде для использования в научной и научно-технической деятельности по согласованию с Комитетом национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) утверждение порядка представления административных данных на безвозмездной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z121" w:id="144"/>
-[...15 lines deleted...]
-      34) утверждение статистической методологии по ведению похозяйственного учета и форм организации ведения регистрационных записей;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществление производства по делам об административных правонарушениях в области государственной статистики в установленном законодательством Республики Казахстан порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z122" w:id="145"/>
-[...15 lines deleted...]
-      35) утверждение порядка представления административных данных на безвозмездной основе;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) подача ходатайства о внесении представления и принесении кассационного протеста по делам об административных правонарушениях в порядке, предусмотренном законодательством Республики Казахстан об административных правонарушениях, в рамках своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z123" w:id="146"/>
-[...15 lines deleted...]
-      36) осуществление производства по делам об административных правонарушениях в области государственной статистики в установленном законодательством Республики Казахстан порядке;</w:t>
+    <w:bookmarkStart w:name="z125" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) рассмотрение в рамках своей компетенции жалобы на постановление по делу об административном правонарушении, на действия (бездействие) и решения органа (должностного лица), осуществляющего производство по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z124" w:id="147"/>
-[...15 lines deleted...]
-      37) подача ходатайства о внесении представления и принесении кассационного протеста по делам об административных правонарушениях в порядке, предусмотренном законодательством Республики Казахстан об административных правонарушениях, в рамках своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z305" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) представление статистической информации, не предусмотренной графиком распространения официальной статистической информации, по запросу комитетов Парламента Республики Казахстан, отделов Администрации Президента Республики Казахстан, Аппарат Правительства Республики Казахстан и иных государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z125" w:id="148"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z306" w:id="150"/>
+    <w:bookmarkStart w:name="z306" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39-1) разработка и утверждение порядка предоставления на возмездной основе статистической информации, не предусмотренной графиком распространения официальной статистической информации и требующей дополнительных затрат на ее разработку; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z307" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39-2) разработка и утверждение порядка предоставления на возмездной основе аналитической информации, не предусмотренной графиком распространения официальной статистической информации и требующей дополнительных затрат на ее разработку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z127" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектом государственной монополии, подведомственной организацией, по согласованию с антимонопольным органом;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z307" w:id="151"/>
-[...15 lines deleted...]
-      39-2) разработка и утверждение порядка предоставления на возмездной основе аналитической информации, не предусмотренной графиком распространения официальной статистической информации и требующей дополнительных затрат на ее разработку;</w:t>
+    <w:bookmarkStart w:name="z257" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40-1) согласование цен на товары (работы, услуги), производимые в рамках объемов работ (услуг), финансируемых из республиканского бюджета, устанавливаемых подведомственной организацией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z127" w:id="152"/>
-[...15 lines deleted...]
-      40) установление цен на товары (работы, услуги), производимые и (или) реализуемые субъектом государственной монополии, подведомственной организацией, по согласованию с антимонопольным органом;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) разработка и утверждение порядка и сроков проведения национальных переписей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z257" w:id="153"/>
-[...15 lines deleted...]
-      40-1) согласование цен на товары (работы, услуги), производимые в рамках объемов работ (услуг), финансируемых из республиканского бюджета, устанавливаемых подведомственной организацией;</w:t>
+    <w:bookmarkStart w:name="z129" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) разработка и утверждение плана мероприятий по проведению национальной переписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z128" w:id="154"/>
-[...15 lines deleted...]
-      41) разработка и утверждение порядка и сроков проведения национальных переписей;</w:t>
+    <w:bookmarkStart w:name="z130" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) разработка и утверждение порядка проведения пилотной переписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z129" w:id="155"/>
-[...15 lines deleted...]
-      42) разработка и утверждение плана мероприятий по проведению национальной переписи;</w:t>
+    <w:bookmarkStart w:name="z131" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) разработка и утверждение переписных листов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z130" w:id="156"/>
-[...15 lines deleted...]
-      43) разработка и утверждение порядка проведения пилотной переписи;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) проведение национальных переписей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z131" w:id="157"/>
-[...15 lines deleted...]
-      44) разработка и утверждение переписных листов;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) координация деятельности центральных и местных исполнительных органов при проведении национальных переписей в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z132" w:id="158"/>
-[...15 lines deleted...]
-      45) проведение национальных переписей;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) разработка и утверждение совместных актов о взаимодействии без интеграции информационных систем с государственными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z133" w:id="159"/>
-[...15 lines deleted...]
-      46) координация деятельности центральных и местных исполнительных органов при проведении национальных переписей в порядке, установленном законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) обеспечение формирования и публикации итогов национальной переписи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z134" w:id="160"/>
-[...15 lines deleted...]
-      47) разработка и утверждение совместных актов о взаимодействии без интеграции информационных систем с государственными органами;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) утверждение правил участия органов государственной статистики в разработке и формировании статистической методологии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z135" w:id="161"/>
-[...15 lines deleted...]
-      48) обеспечение формирования и публикации итогов национальной переписи;</w:t>
+    <w:bookmarkStart w:name="z137" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50) согласование статистической методологии по ведомственным статистическим наблюдениям, разработанной государственными органами и Национальным Банком Республики Казахстан, относящимися к органам государственной статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z136" w:id="162"/>
-[...15 lines deleted...]
-      49) утверждение правил участия органов государственной статистики в разработке и формировании статистической методологии;</w:t>
+    <w:bookmarkStart w:name="z308" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51) утверждение правил предоставления на безвозмездной основе статистической информации, не предусмотренной графиком распространения официальной статистической информации и разработанной на основании первичных статистических данных, представляемых респондентами в соответствии с графиком представления респондентами первичных статистических данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z137" w:id="163"/>
-[...15 lines deleted...]
-      50) согласование статистических форм и статистической методологии по ведомственным статистическим наблюдениям, разработанных государственными органами и Национальным Банком Республики Казахстан, относящимися к органам государственной статистики;</w:t>
+    <w:bookmarkStart w:name="z309" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51-1) разработка и утверждение порядка включения собственника или владельца продукта данных, представляемого в уполномоченный орган в области государственной статистики, в реестр поставщиков продуктов данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z308" w:id="164"/>
-[...15 lines deleted...]
-      51) утверждение правил предоставления на безвозмездной основе статистической информации, не предусмотренной графиком распространения официальной статистической информации и разработанной на основании первичных статистических данных, представляемых респондентами в соответствии с графиком представления респондентами первичных статистических данных;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52) утверждение правил получения на возмездной и безвозмездной основе необходимых первичных статистических данных от домашних хозяйств об их доходах и расходах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z309" w:id="165"/>
-[...15 lines deleted...]
-      51-1) разработка и утверждение порядка включения собственника или владельца продукта данных, представляемого в уполномоченный орган в области государственной статистики, в реестр поставщиков продуктов данных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">53) исключен приказом Председателя Агентства по стратегическому планированию и реформам РК от 05.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">54) исключен приказом Председателя Агентства по стратегическому планированию и реформам РК от 05.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z142" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55) утверждение расчета численности интервьюеров и стоимости их услуг при проведении общегосударственных статистических наблюдений и национальных переписей по договору возмездного оказания услуг в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z139" w:id="166"/>
-[...165 lines deleted...]
-    <w:bookmarkStart w:name="z279" w:id="168"/>
+    <w:bookmarkStart w:name="z279" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>56) разработка и утверждение правил привлечения лиц в качестве интервьюеров и организация их работы при проведении общегосударственных статистических наблюдений и национальных переписей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z280" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-1) разработка и (или) актуализация профессиональных стандартов на основе Национального классификатора занятий Республики Казахстан, отраслевых рамок квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z281" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-2) утверждение профессиональных стандартов по согласованию с отраслевым советом по профессиональным квалификациям и уполномоченным органом в области признания профессиональных квалификаций с учетом заключения Национальной палаты предпринимателей Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z280" w:id="169"/>
-[...15 lines deleted...]
-      56-1) разработка и (или) актуализация профессиональных стандартов на основе Национального классификатора занятий Республики Казахстан, отраслевых рамок квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z282" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-3) разработка и (или) актуализация отраслевых рамок квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z281" w:id="170"/>
-[...15 lines deleted...]
-      56-2) утверждение профессиональных стандартов по согласованию с отраслевым советом по профессиональным квалификациям и уполномоченным органом в области признания профессиональных квалификаций с учетом заключения Национальной палаты предпринимателей Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z283" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-4) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций для рассмотрения на заседании Национального совета по профессиональным квалификациям и внесению изменений и дополнений в реестр профессий на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z282" w:id="171"/>
-[...15 lines deleted...]
-      56-3) разработка и (или) актуализация отраслевых рамок квалификаций в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций;</w:t>
+    <w:bookmarkStart w:name="z284" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-5) разработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z283" w:id="172"/>
-[...15 lines deleted...]
-      56-4) внесение предложений в уполномоченный орган в области признания профессиональных квалификаций по условиям признания профессиональных квалификаций для рассмотрения на заседании Национального совета по профессиональным квалификациям и внесению изменений и дополнений в реестр профессий на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям;</w:t>
+    <w:bookmarkStart w:name="z285" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-6) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций на ежегодной основе по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z284" w:id="173"/>
-[...15 lines deleted...]
-      56-5) разработка предложений по разработке и (или) актуализации профессиональных стандартов и направление их в уполномоченный орган в области признания профессиональных квалификаций на ежегодной основе по согласованию с отраслевыми советами по профессиональным квалификациям;</w:t>
+    <w:bookmarkStart w:name="z286" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56-7) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям на основе типового положения об отраслевых советах по профессиональным квалификациям, утвержденного уполномоченным органом в области признания профессиональных квалификаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z285" w:id="174"/>
-[...15 lines deleted...]
-      56-6) формирование потребности рынка труда в признании профессиональных квалификаций с учетом актуальности профессий в текущем и будущем периодах в порядке, определенном уполномоченным органом в области признания профессиональных квалификаций на ежегодной основе по согласованию с местными исполнительными органами областей, городов республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57) разработка и утверждение правил получения контактных данных по респондентам от операторов связи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z286" w:id="175"/>
-[...15 lines deleted...]
-      56-7) разработка и утверждение положения об отраслевых советах по профессиональным квалификациям на основе типового положения об отраслевых советах по профессиональным квалификациям, утвержденного уполномоченным органом в области признания профессиональных квалификаций;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57-1) разработка и утверждение порядка представления операторами связи и (или) владельцами сетей связи, осуществляющие деятельность на территории Республики Казахстан в уполномоченный орган в области государственной статистики для осуществления статистической деятельности без передачи третьим лицам обезличенных данных об абонентах по согласованию с Комитетом национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58) разработка и утверждение правил пересмотра опубликованной официальной статистической информации для статистических целей в случае изменения статистической методологии и на основании обновленной, подтвержденной документально информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z144" w:id="176"/>
-[...15 lines deleted...]
-      57) разработка и утверждение правил получения контактных данных по респондентам от операторов связи;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59) представление по запросу уполномоченного органа в области внешнеторговой деятельности, а также по запросу органа, проводящего расследования, через уполномоченный орган в области внешнеторговой деятельности сведений в целях проведения расследования в соответствии с законодательством Республики Казахстан о специальных защитных, антидемпинговых и компенсационных мерах по отношению к третьим странам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z145" w:id="177"/>
-[...15 lines deleted...]
-      58) разработка и утверждение правил пересмотра опубликованной официальной статистической информации для статистических целей в случае изменения статистической методологии и на основании обновленной, подтвержденной документально информации;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60) представление по запросу уполномоченного органа в области регулирования торговой деятельности сведений в целях применения таможенно-тарифного и нетарифного регулирования внешнеторговой деятельности в соответствии с законодательством Республики Казахстан о регулировании торговой деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z146" w:id="178"/>
-[...15 lines deleted...]
-      59) представление по запросу уполномоченного органа в области внешнеторговой деятельности, а также по запросу органа, проводящего расследования, через уполномоченный орган в области внешнеторговой деятельности сведений в целях проведения расследования в соответствии с законодательством Республики Казахстан о специальных защитных, антидемпинговых и компенсационных мерах по отношению к третьим странам;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61) обеспечение формирования, сопровождения и актуализации информационно-статистических систем, баз данных и их платформ, статистических регистров, интернет-ресурсов уполномоченного органа в области государственной статистики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z147" w:id="179"/>
-[...15 lines deleted...]
-      60) представление по запросу уполномоченного органа в области регулирования торговой деятельности сведений в целях применения таможенно-тарифного и нетарифного регулирования внешнеторговой деятельности в соответствии с законодательством Республики Казахстан о регулировании торговой деятельности;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62) обеспечение формирования статистической и аналитической информации, не предусмотренной графиком распространения официальной статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z148" w:id="180"/>
-[...15 lines deleted...]
-      61) обеспечение формирования, сопровождения и актуализации информационно-статистических систем, баз данных и их платформ, статистических регистров, интернет-ресурсов уполномоченного органа в области государственной статистики;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63) рассмотрение, согласование и утверждение плана развития подведомственной организации и отчета по его исполнению в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z149" w:id="181"/>
-[...15 lines deleted...]
-      62) обеспечение формирования статистической и аналитической информации, не предусмотренной графиком распространения официальной статистической информации;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64) представление административных данных, учтенных в книге похозяйственного учета, органам государственных доходов для осуществления налогового администрирования и (или) контроля в соответствии с Кодексом Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z150" w:id="182"/>
-[...15 lines deleted...]
-      63) рассмотрение, согласование и утверждение плана развития подведомственной организации и отчета по его исполнению в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65) осуществление внутреннего государственного контроля за качеством оказания государственных услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z151" w:id="183"/>
-[...15 lines deleted...]
-      64) представление административных данных, учтенных в книге похозяйственного учета, органам государственных доходов для осуществления налогового администрирования и (или) контроля в соответствии с Кодексом Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс);</w:t>
+    <w:bookmarkStart w:name="z153" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66) проведение правового мониторинга нормативных правовых актов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z152" w:id="184"/>
-[...15 lines deleted...]
-      65) осуществление внутреннего государственного контроля за качеством оказания государственных услуг;</w:t>
+    <w:bookmarkStart w:name="z154" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67) разработка и утверждение штатного расписания, структуры отделов по подготовке и проведению национальных переписей территориальных подразделений, а также типового положения и типовой должностной инструкции работников данных отделов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z153" w:id="185"/>
-[...15 lines deleted...]
-      66) проведение правового мониторинга нормативных правовых актов;</w:t>
+    <w:bookmarkStart w:name="z155" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68) разработка и утверждение методологического инструментария по проведению национальных переписей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z154" w:id="186"/>
-[...15 lines deleted...]
-      67) разработка и утверждение штатного расписания, структуры отделов по подготовке и проведению национальных переписей территориальных подразделений, а также типового положения и типовой должностной инструкции работников данных отделов;</w:t>
+    <w:bookmarkStart w:name="z156" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69) обеспечение формирования статистических публикаций и распространение официальной статистической информации, подлежащей распространению ведомством уполномоченного органа в соответствии с графиком распространения статистической информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z155" w:id="187"/>
-[...15 lines deleted...]
-      68) разработка и утверждение методологического инструментария по проведению национальных переписей;</w:t>
+    <w:bookmarkStart w:name="z157" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70) списание по согласованию с Агентством имущества Бюро национальной статистики и его территориальных подразделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z156" w:id="188"/>
-[...15 lines deleted...]
-      69) обеспечение формирования статистических публикаций и распространение официальной статистической информации, подлежащей распространению ведомством уполномоченного органа в соответствии с графиком распространения статистической информации;</w:t>
+    <w:bookmarkStart w:name="z158" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71) утверждение технико-экономического обоснования или проектно-сметной документации на строительство объектов (зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций), финансируемых за счет целевых бюджетных средств по курируемым бюджетным программам (подпрограммам);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z157" w:id="189"/>
-[...15 lines deleted...]
-      70) списание по согласованию с Агентством имущества Бюро национальной статистики и его территориальных подразделений;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72) утверждение годового финансового отчета подведомственной организации на соответствующий финансовый год;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z158" w:id="190"/>
-[...15 lines deleted...]
-      71) утверждение технико-экономического обоснования или проектно-сметной документации на строительство объектов (зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций), финансируемых за счет целевых бюджетных средств по курируемым бюджетным программам (подпрограммам);</w:t>
+    <w:bookmarkStart w:name="z160" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73) утверждение нормативов численности переписного персонала отделов по подготовке и проведению национальных переписей территориальных подразделений в пределах выделенных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z159" w:id="191"/>
-[...15 lines deleted...]
-      72) утверждение годового финансового отчета подведомственной организации на соответствующий финансовый год;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">74) исключен приказом Советника Президента-Председателя Агентства по стратегическому планированию и реформам РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75) обеспечение хранения первичных статистических данных, административных данных на бумажных носителях и в электронном виде в установленные сроки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z160" w:id="192"/>
-[...15 lines deleted...]
-      73) утверждение нормативов численности переписного персонала отделов по подготовке и проведению национальных переписей территориальных подразделений в пределах выделенных средств;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-1) проведение анализа и выявление системных проблем поднимаемых заявителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z161" w:id="193"/>
-[...15 lines deleted...]
-      74) разработка и утверждение совместных актов о взаимодействии с государственными органами при проведении национальных переписей;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-2) проведение сопоставления данных статистических наблюдений с другими данными с целью выбора оптимального источника для использования в статистической деятельности;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z162" w:id="194"/>
-[...15 lines deleted...]
-      75) обеспечение хранения первичных статистических данных, административных данных на бумажных носителях и в электронном виде в установленные сроки;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-3) утверждение порядка оценки качества административных данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z247" w:id="195"/>
-[...15 lines deleted...]
-      75-1) проведение анализа и выявление системных проблем поднимаемых заявителями;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-4) проведение цифровой трансформации Бюро;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z253" w:id="196"/>
-[...15 lines deleted...]
-      75-2) проведение сопоставления данных статистических наблюдений с другими данными с целью выбора оптимального источника для использования в статистической деятельности;";</w:t>
+    <w:bookmarkStart w:name="z310" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-5) проведение функционального анализа деятельности Бюро в соответствии с методикой по проведению отраслевых (ведомственных) функциональных обзоров деятельности государственных органов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z254" w:id="197"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z311" w:id="200"/>
+    <w:bookmarkStart w:name="z311" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75-6) разработка требований по управлению данными совместно с уполномоченным органом по управлению данными; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z312" w:id="201"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z312" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75-7) предоставление сведений, не являющихся конфиденциальными, в соответствии с пунктом 4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z315" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-8) участие в пределах компетенции в формировании статистической и (или) аналитической информации о демографических тенденциях в Республике Казахстан в целях обеспечения государства и общества официальной статистической информацией о демографическом развитии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z316" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      75-9) обеспечение и координация в пределах компетенции проведения анализа и прогнозирования демографических процессов с использованием новых технологий; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z317" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-10) согласование в пределах компетенции статистической и (или) аналитической информации, прогнозов о демографических процессах в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z318" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-11) разработка и утверждение методики по проведению анализа и прогнозирования демографических процессов в соответствии с международными стандартами и методами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z319" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-12) обеспечение обработки и проведения анализа первичных статистических, административных и альтернативных данных для целей совершенствования регуляторной политики и выявление системных рисков, в том числе с применением технологий искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z320" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-13) обеспечение аналитической информацией для проведения регуляторного воздействия, подготовки заключения по вопросам регуляторных требований, а также применению технологий искусственного интеллекта в них;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z321" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75-14) обеспечение проведения работ по созданию и развитию информационной платформы регуляторного интеллекта, в том числе с применением искусственного интеллекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5530,70 +5992,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z164" w:id="202"/>
+    <w:bookmarkStart w:name="z164" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       77) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5715,837 +6177,971 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; от 16.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="203"/>
+    <w:bookmarkStart w:name="z165" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Статус, полномочия руководителя Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z166" w:id="204"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z166" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководство Бюро национальной статистики осуществляется руководителем, который несет персональную ответственность за выполнение возложенных на Бюро национальной статистики задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z167" w:id="205"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z167" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Руководитель Бюро национальной статистики назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z168" w:id="206"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z168" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Бюро национальной статистики имеет трех заместителей, которые назначаются на должности и освобождаются от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z169" w:id="207"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z169" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Полномочия руководителя Бюро национальной статистики:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z170" w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z170" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в соответствии с возложенными на Бюро национальной статистики задачами, организует и осуществляет общее руководство его деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z171" w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z171" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносит на рассмотрение Агентства предложения по структуре Бюро национальной статистики и его территориальных подразделений в пределах лимита штатной численности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z172" w:id="210"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z172" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определяет полномочия своих заместителей и руководителей структурных подразделений Бюро национальной статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z173" w:id="211"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z173" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) назначает на должности и освобождает от должностей работников Бюро национальной статистики, за исключением работников, вопросы трудовых отношений которых отнесены к компетенции вышестоящих государственных органов и должностных лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z174" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) назначает на должности и освобождает от должностей руководителей и их заместителей территориальных подразделений Бюро национальной статистики в установленном законодательством Республики Казахстан порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z175" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) решает вопросы, командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, выплаты надбавок работникам (сотрудникам) Бюро национальной статистики, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z176" w:id="214"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z176" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) решает вопросы командирования за пределы региона руководителей территориальных подразделений Бюро национальной статистики, предоставления им отпусков и оказания материальной помощи, а также подготовки (переподготовки), повышения квалификации, выплаты надбавок руководителям и их заместителям территориальных подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z177" w:id="215"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z177" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) делегирует руководителям территориальных подразделений решение вопросов их командирования в пределах региона, а их заместителей в пределах и за пределами региона, а также предоставления заместителям руководителя отпусков и оказания им материальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z179" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z178" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) согласовывает установление выплаты надбавок директору подведомственной организации, его заместителям и главному бухгалтеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z179" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) в установленном законодательством Республики Казахстан порядке налагает дисциплинарные взыскания и применяет меры поощрения на работников (сотрудников) Бюро национальной статистики, вопросы трудовых отношений которых отнесены к его компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z180" w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z180" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в установленном законодательством Республики Казахстан порядке налагает дисциплинарные взыскания и применяет меры поощрения на руководителей и их заместителей территориальных подразделений Бюро национальной статистики и директора подведомственной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z181" w:id="219"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z181" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) в пределах своей компетенции издает приказы и дает указания, обязательные для исполнения сотрудниками (работниками) Бюро национальной статистики и его территориальных подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z182" w:id="220"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z182" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) вносит в Агентство представления о награждении сотрудников (работников) Бюро национальной статистики и его территориальных подразделений государственными наградами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z183" w:id="221"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z183" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) решает вопросы награждения ведомственной наградой работников (сотрудников) Бюро национальной статистики, руководство и работников (сотрудников) территориальных подразделений и подведомственной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z184" w:id="222"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z184" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) представляет Бюро национальной статистики в отношениях с государственными органами и иными организациями в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z185" w:id="223"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z185" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) принимает меры, направленные на противодействие коррупции в Бюро национальной статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z186" w:id="224"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z186" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) утверждает положения структурных подразделений и территориальных подразделений Бюро национальной статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z187" w:id="225"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z187" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) определяет обязанности и полномочия руководителей и их заместителей территориальных подразделений Бюро национальной статистики и директора подведомственной организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z188" w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z188" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) по согласованию с Агентством назначает директора подведомственной организации и его заместителей в установленном законодательством Республики Казахстан порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z189" w:id="227"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z189" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) утверждает должностные инструкции руководства территориальных подразделений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z191" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) исключен приказом Советника Президента-Председателя Агентства по стратегическому планированию и реформам РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z191" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z192" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z192" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Бюро национальной статистики в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z193" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 с изменениями, внесенными приказом Советника Президента-Председателя Агентства по стратегическому планированию и реформам РК от 13.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z193" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z194" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z194" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z195" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z195" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Бюро национальной статистики может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z196" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z196" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Бюро национальной статистики формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z197" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z197" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Имущество, закрепленное за Бюро национальной статистики, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z198" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z198" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Бюро национальной статистики не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z199" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z199" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z200" w:id="238"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z200" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Реорганизация и упразднение Бюро национальной статистики осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z201" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z201" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень организаций, находящихся в ведении Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z202" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z202" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республиканское государственное предприятие на праве хозяйственного ведения "Информационно-вычислительный центр Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z203" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z203" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень государственных учреждений - территориальных подразделений, находящихся в ведении Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Перечень - в редакции приказа Председателя Агентства по стратегическому планированию и реформам РК от 16.08.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6560,504 +7156,504 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; с изменением, внесенным приказом Председателя Агентства по стратегическому планированию и реформам РК от 02.03.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z227" w:id="242"/>
+    <w:bookmarkStart w:name="z227" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по области Абай".  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z228" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z228" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Акмолинской области".  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z229" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z229" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Актюбинской области".  </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z230" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z230" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Алматинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z231" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z231" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Атырауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z232" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z232" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Западно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z233" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z233" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Жамбылской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z234" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z234" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по области Жетісу".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z235" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z235" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Карагандинской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z236" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z236" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Костанайской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z237" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z237" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Кызылординской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z238" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z238" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Мангистауской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z239" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z239" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Павлодарской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z240" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z240" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Северо-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z241" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z241" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z242" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z242" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по области Ұлытау".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z243" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z243" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по Восточно-Казахстанской области".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z244" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z244" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по городу Астане".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z245" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z245" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по городу Алматы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z246" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z246" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Республиканское государственное учреждение "Департамент Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан по городу Шымкенту".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7383,31 +7979,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>