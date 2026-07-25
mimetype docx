--- v0 (2025-11-08)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a3e9721" w14:textId="a3e9721">
+    <w:p w14:paraId="4c2bf75" w14:textId="4c2bf75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1229,54 +1229,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Комитету законами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра финансов РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Задачи, функции, права и обязанности Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1689,51 +1751,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) вносить предложения, направленные на соблюдение финансовой дисциплины, целевое и эффективное использование государственных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) иметь единый казначейский счет и банковские счета в тенге и иностранной валюте;</w:t>
+      3) иметь единый казначейский счет и банковские счета в теңге и иностранной валюте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) запрашивать и получать от государственных органов, ответственных за реализацию инвестиционных проектов, отчеты о поступлении (освоении) и расходовании средств правительственных внешних займов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
@@ -1921,51 +1983,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществлять проверку деятельности структурных подразделений и органов государственного казначейства, вносить предложения по ее совершенствованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществлять следующие банковские операции в национальной и иностранной валюте в отношении и за счет средств государственного бюджета (без права делегирования их осуществления третьим лицам), денег от реализации государственными учреждениями товаров (работ, услуг); денег от филантропической деятельности и (или) спонсорской деятельности, и (или) меценатской деятельности, и (или) деятельности по оказанию поддержки малой родине для государственных учреждений, получаемой ими в соответствии с законодательными актами Республики Казахстан; денег, передаваемых государственному учреждению в соответствии с законодательными актами Республики Казахстан физическими и (или) юридическими лицами на условиях их возвратности либо перечисления при наступлении определенных условий в соответствующий бюджет или третьим лицам; денег, предусмотренных на соответствующий финансовый год законом о республиканском бюджете либо решением маслихата о местном бюджете, на формирование или увеличение уставных капиталов субъектов квазигосударственного сектора и их использованием на реализацию инвестиционных проектов либо выполнение государственного задания (контрольный счет наличности субъекта квазигосударственного сектора), за исключением случаев увеличения уставных капиталов субъектов квазигосударственного сектора, осуществляющих инвестирование через фонды прямых инвестиций и (или) венчурные фонды, а также при формировании в минимальном размере, установленном законами Республики Казахстан, уставных капиталов субъектов квазигосударственного сектора; денег перечисляемых генеральным подрядчикам, в рамках казначейского сопровождения; бюджетных денег и их использованием на осуществление финансовой поддержки государственных программ; денег негосударственных займов, обеспеченных государственной гарантией, в соответствии с договорами займа под государственную гарантию Республики Казахстан:</w:t>
+      12) осуществлять следующие банковские операции в национальной и иностранной валюте в отношении и за счет средств государственного бюджета (без права делегирования их осуществления третьим лицам), денег от реализации государственными учреждениями товаров (работ, услуг); денег от филантропической деятельности и (или) спонсорской деятельности, и (или) меценатской деятельности, и (или) деятельности по оказанию поддержки малой родине для государственных учреждений, получаемой ими в соответствии с законами Республики Казахстан; денег, передаваемых государственному учреждению в соответствии с законами Республики Казахстан физическими и (или) юридическими лицами на условиях их возвратности либо перечисления при наступлении определенных условий в соответствующий бюджет или третьим лицам; денег, предусмотренных на соответствующий финансовый год законом о республиканском бюджете либо решением маслихата о местном бюджете, на формирование или увеличение уставных капиталов субъектов квазигосударственного сектора и их использованием на реализацию инвестиционных проектов либо выполнение государственного задания (контрольный счет наличности субъекта квазигосударственного сектора), за исключением случаев увеличения уставных капиталов субъектов квазигосударственного сектора, осуществляющих инвестирование через фонды прямых инвестиций и (или) венчурные фонды, а также при формировании в минимальном размере, установленном законами Республики Казахстан, уставных капиталов субъектов квазигосударственного сектора; денег перечисляемых генеральным подрядчикам, в рамках казначейского сопровождения; бюджетных денег и их использованием на осуществление финансовой поддержки государственных программ; денег негосударственных займов, обеспеченных государственной гарантией, в соответствии с договорами займа под государственную гарантию Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       открытие, ведение и закрытие контрольных счетов наличности и счетов, предусмотренных бюджетным законодательством;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
@@ -2030,51 +2092,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом Министра финансов РК от 03.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 565</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">; от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4339,207 +4421,279 @@
         <w:t>
       17. Руководитель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z155" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Руководитель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z156" w:id="155"/>
-[...15 lines deleted...]
-      19. Руководители Департаментов казначейства по областям, городам республиканского значения и столицы, назначаются на должности и освобождаются от должностей руководителем аппарата, по согласованию с руководителем центрального государственного органа.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. Исключен приказом Министра финансов РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Полномочия руководителя Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z157" w:id="156"/>
-[...15 lines deleted...]
-      20. Полномочия руководителя Комитета:</w:t>
+    <w:bookmarkStart w:name="z158" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определяет обязанности и полномочия своих заместителей, руководителей Департаментов государственного казначейства столицы, по областям и городам республиканского значения и руководителей структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z158" w:id="157"/>
-[...15 lines deleted...]
-      1) определяет обязанности и полномочия своих заместителей, руководителей Департаментов казначейства по областям, городам республиканского значения и столицы и руководителей структурных подразделений Комитета;</w:t>
+    <w:bookmarkStart w:name="z616" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+             2) в порядке, установленном законодательством Республики Казахстан, назначает на должности и освобождает от должностей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z159" w:id="158"/>
-[...15 lines deleted...]
-      2) в соответствии с законодательством назначает на должности и освобождает от должностей:</w:t>
+    <w:bookmarkStart w:name="z617" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заместителей руководителя Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z160" w:id="159"/>
+    <w:bookmarkStart w:name="z618" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работников Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z161" w:id="160"/>
-[...15 lines deleted...]
-      заместителей руководителей Департаментов казначейства по областям, городам республиканского значения и столицы;</w:t>
+    <w:bookmarkStart w:name="z619" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителей Департаментов государственного казначейства столицы, по областям и городам республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z162" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке налагает дисциплинарные взыскания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z163" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) утверждает положения о структурных подразделениях Комитета, о Департаментах казначейства по областям, городам республиканского значения, столицы;</w:t>
+      4) утверждает положения о структурных подразделениях Комитета, о Департаментах государственного казначейства столицы, по областям и городам республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z164" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) утверждает штатное расписание в пределах лимита штатной численности Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z165" w:id="164"/>
     <w:p>
@@ -4555,51 +4709,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в установленном порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z166" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) в установленном порядке решает вопросы командирования, предоставления отпусков, подготовки (переподготовки), повышения квалификации, поощрения, премирования руководителей Департаментов казначейства по областям, городам республиканского значения и столицы;</w:t>
+      7) в установленном порядке решает вопросы командирования, предоставления отпусков, подготовки (переподготовки), повышения квалификации, поощрения, премирования руководителей Департаментов государственного казначейства столицы, по областям и городам республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z167" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в пределах компетенции подписывает правовые акты Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z168" w:id="167"/>
     <w:p>
@@ -4659,50 +4813,112 @@
         <w:t>
       11) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z171" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнение полномочий руководителя Комитета в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом Министра финансов РК от 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№431</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие c 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z172" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Руководитель определяет полномочия своих заместителей в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z173" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9180,55 +9396,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>