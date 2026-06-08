--- v1 (2026-03-12)
+++ v2 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="94f7c11" w14:textId="94f7c11">
+    <w:p w14:paraId="d72c255" w14:textId="d72c255">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -879,54 +879,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z355" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Департамент Комитета национальной безопасности Республики Казахстан по городу Шымкент (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, защиты государственных секретов и является уполномоченным органом по защите государственных секретов на территории города Шымкента.</w:t>
+      1. Департамент Комитета национальной безопасности Республики Казахстан по городу Шымкенту (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и уполномоченным органом по защите государственных секретов на территории города Шымкента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z356" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Департамент осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан, приказами Председателя КНБ, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z357" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1518,55 +1580,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) организация и проведение в установленном законодательством Республики Казахстан порядке негласных следственных действий, а также создание условий для обеспечения их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z383" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      9) реализация единой государственной политики в области защиты государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      9) реализация единой государственной политики в области защиты государственных секретов. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="42"/>
+      10) выявление, пресечение, раскрытие и расследование коррупционных правонарушений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с измениями, внесенными приказом Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z384" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Права и обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z385" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2263,50 +2423,122 @@
         <w:t>
       проводить специальную проверку сотрудников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z711" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       привлекать граждан Республики Казахстан на добровольной основе в качестве внештатных оперативных сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использовать изоляторы временного содержания, следственные изоляторы в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требовать производства ревизий, налоговых и других проверок, аудита и оценки от уполномоченных органов, должностных лиц и субъектов квазигосударственного сектора в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с законодательством Республики Казахстан использовать информационные системы, обеспечивающие решение возложенных на него задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конвоировать задержанных и лиц, заключенных под стражу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z419" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z420" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2817,90 +3049,220 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовывать и нести боевую службу в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z716" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      осуществлять иные полномочия, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      в случаях выявления нарушений законодательства Республики Казахстан о противодействии коррупции принимать в пределах своей компетенции меры в установленном законодательством порядке по их устранению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах компетенции обеспечивать выявление, пресечение, раскрытие и расследование преступлений путем осуществления контрразведывательных и оперативно-розыскных мероприятий, негласных следственных действий, фиксации их результатов для использования в уголовном процессе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать, регистрировать и рассматривать заявления и сообщения о совершенных или готовящихся преступлениях, своевременно принимать меры по их пресечению, раскрытию, задержанию лиц, их совершивших, и недопущению общественно опасных деяний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять производство по делам об административных правонарушениях, а также принимать меры обеспечения производства по делу об административном правонарушении в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить мероприятия по установлению местонахождения и задержанию лиц, находящихся в розыске по коррупционным правонарушениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Председателя КНБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 17.03.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 17.03.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 16/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3799,90 +4161,200 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43) техническое осуществление контрразведывательных, специальных оперативно-розыскных мероприятий, связанных с использованием сети связи в интересах решения задач всеми органами, осуществляющими контрразведывательную, оперативно-розыскную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z486" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов.</w:t>
+      44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) защита и поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) установление местонахождения и задержание лиц, находящихся в розыске по коррупционным правонарушениям, скрывшихся от следствия, дознания или суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) прием, регистрация и рассмотрение заявлений, сообщений и иной информации об уголовных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) участие в планировании и проведении мероприятий территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) иные функции, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Председателя КНБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 07.08.2023 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 07.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -4424,54 +4896,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z506" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Департамент Комитета национальной безопасности Республики Казахстан по Туркестанской области (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, защиты государственных секретов и является уполномоченным органом по защите государственных секретов на территории Туркестанской области.</w:t>
+      1. Департамент Комитета национальной безопасности Республики Казахстан по Туркестанской области (далее – Департамент) является территориальным органом Комитета национальной безопасности Республики Казахстан (далее – КНБ), осуществляющим руководство в сферах: разведывательной, контрразведывательной, оперативно-розыскной деятельности, пресечения актов терроризма и иных особо опасных преступных посягательств на личность, общество и государство, выявления, пресечения, раскрытия и расследования коррупционных правонарушений, защиты государственных секретов, и уполномоченным органом по защите государственных секретов на территории Туркестанской области.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z507" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департамент осуществляет свою деятельность в соответствии с Конституцией Республики Казахстан, законами Республики Казахстан, актами Президента Республики Казахстан, приказами Председателя КНБ, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z508" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4543,3527 +5077,3919 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Департамент по вопросам своей компетенции в установленном законодательством Республики Казахстан порядке принимает решения, оформляемые приказами начальника Департамента и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z512" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются Председателем КНБ в соответствии с законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Структура и лимит штатной численности Департамента утверждаются Председателем КНБ в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z681" w:id="179"/>
-[...15 lines deleted...]
-      Департамент состоит из управлений, отделов, отделений, групп, образующих его структуру. В его состав входят следующие обособленные структурные подразделения:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Департамент состоит из управлений, отделов, групп, образующих его структуру. В его состав входят следующие обособленные структурные подразделения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Отдел по городу и на железнодорожной станции Арысь. Зона обслуживания – город Арысь, сельские округа Акдала, Байыркум, Дермене, Жидели, Монтайтас, Кожатогай; Ордабасинский и Отырарский районы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Кентауский городской отдел. Зона обслуживания – город Кентау, сельские округа Ачисай, Хантаги, Байылдыр, Карнак;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Жетысайский районный отдел. Зона обслуживания – Жетысайский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Мактааральский районный отдел. Зона обслуживания – Мактааральский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Сайрамское районное управление. Зона обслуживания – Сайрамский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Сарыагашское районное управление. Зона обслуживания – Сарыагашский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Келесский районный отдел. Зона обслуживания – Келесский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Созакский районный отдел. Зона обслуживания – Созакский и Байдибекский районы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) Казыгуртское районное отделение. Зона обслуживания – Казыгуртский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) Толебийское районное отделение. Зона обслуживания – Толебийский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) Тюлькубасское районное отделение. Зона обслуживания – Тюлькубасский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) Шардаринское районное отделение. Зона обслуживания – Шардаринский район;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) Сауранский районный отдел. Зона обслуживания – район Сауран.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Председателя Комитета национальной безопасности РК от 24.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 420/нс-па</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z527" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Местонахождение юридического лица: 160225, Республика Казахстан, Туркестанская область, город Туркестан, улица 32, здание 11.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z682" w:id="180"/>
-[...15 lines deleted...]
-      1) Отдел по городу и на железнодорожной станции Арысь. Зона обслуживания – город Арысь, сельские округа Акдала, Байыркум, Дермене, Жидели, Монтайтас, Кожатогай; Байдибекский, Ордабасинский и Отырарский районы;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа Председателя Комитета национальной безопасности РК от 22.05.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z528" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Полное наименование государственного органа – республиканское государственное учреждение "Департамент Комитета национальной безопасности Республики Казахстан по Туркестанской области".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z683" w:id="181"/>
-[...15 lines deleted...]
-      2) Кентауский городской отдел. Зона обслуживания – город Кентау, сельские округа Ачисай, Хантаги, Байылдыр, Карнак;</w:t>
+    <w:bookmarkStart w:name="z529" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z684" w:id="182"/>
-[...15 lines deleted...]
-      3) Жетысайский районный отдел. Зона обслуживания – Жетысайский район;</w:t>
+    <w:bookmarkStart w:name="z530" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z685" w:id="183"/>
-[...15 lines deleted...]
-      4) Мактааральский районный отдел. Зона обслуживания – Мактааральский район;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся полномочиями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z686" w:id="184"/>
-[...15 lines deleted...]
-      5) Сайрамский районный отдел. Зона обслуживания – Сайрамский район;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если Департаменту законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в государственный бюджет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z687" w:id="185"/>
-[...15 lines deleted...]
-      6) Сарыагашский районный отдел. Зона обслуживания – Сарыагашский район;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Задачи, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z688" w:id="186"/>
-[...15 lines deleted...]
-      7) Келесский районный отдел. Зона обслуживания – Келесский район;</w:t>
+    <w:bookmarkStart w:name="z534" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задачи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z689" w:id="187"/>
-[...15 lines deleted...]
-      8) Созакский районный отдел. Зона обслуживания – Созакский район;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в реализации государственной политики в области обеспечения безопасности личности, общества и государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z690" w:id="188"/>
-[...15 lines deleted...]
-      9) Казыгуртское районное отделение. Зона обслуживания – Казыгуртский район;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) добывание разведывательной информации в интересах Республики Казахстан в соответствии с Законом Республики Казахстан "О внешней разведке";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z691" w:id="189"/>
-[...15 lines deleted...]
-      10) Толебийское районное отделение. Зона обслуживания – Толебийский район;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) осуществление контрразведывательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z692" w:id="190"/>
-[...15 lines deleted...]
-      11) Тюлькубасское районное отделение. Зона обслуживания – Тюлькубасский район;</w:t>
+    <w:bookmarkStart w:name="z538" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявление, предупреждение и пресечение террористической и иной деятельности, направленной на насильственное изменение конституционного строя, нарушение целостности и подрыв безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z693" w:id="191"/>
-[...15 lines deleted...]
-      12) Шардаринское районное отделение. Зона обслуживания – Шардаринский район;</w:t>
+    <w:bookmarkStart w:name="z539" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) координация деятельности в сфере противодействия терроризму и экстремизму на территории Туркестанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z694" w:id="192"/>
-[...15 lines deleted...]
-      13) Сауранский районный отдел. Зона обслуживания – район Сауран.</w:t>
+    <w:bookmarkStart w:name="z540" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) выявление, пресечение, раскрытие и расследование уголовных правонарушений, отнесенных законодательством Республики Казахстан к ведению органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:p>
-[...401 lines deleted...]
-    <w:bookmarkStart w:name="z541" w:id="207"/>
+    <w:bookmarkStart w:name="z541" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) организация и проведение контрразведывательных, специальных оперативно-розыскных мероприятий по заданиям субъектов контрразведывательной, оперативно-розыскной деятельности, а также создание условий для обеспечения их проведения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z542" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организация и проведение в установленном законодательством Республики Казахстан порядке негласных следственных действий, а также создание условий для обеспечения их проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z543" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) реализация единой государственной политики в области защиты государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) выявление, пресечение, раскрытие и расследование коррупционных правонарушений; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) иные задачи, предусмотренные законами Республики Казахстан и актами Президента Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с измениями, внесенными приказом Председателя Комитета национальной безопасности РК от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z544" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Права и обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z545" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) права:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z546" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать конспиративные объекты (предприятия и организации), а также использовать документы, зашифровывающие сотрудников, конфиденциальных помощников, ведомственную принадлежность подразделений, организаций, помещений и транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z547" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать обязательные для исполнения правовые акты в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z548" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      запрашивать и получать в установленном законодательством Республики Казахстан порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z549" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать консультативно-совещательные органы, экспертные комиссии, а также межведомственные рабочие группы по вопросам, относящимся к деятельности органов национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z550" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращаться в суд;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z551" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить контрразведывательные мероприятия, общие и специальные оперативно-розыскные мероприятия, криминалистические, психолого-социологические и полиграфологические исследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z552" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять оперативно-боевые мероприятия по пресечению противоправной деятельности в соответствии с разрабатываемыми специальными методиками, а также использовать специальные средства в соответствии с перечнем, утверждаемым Правительством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z553" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять проникновение в специальные службы и организации иностранных государств, преступные группы, цели и действия которых направлены на подрыв безопасности государства, нарушение территориальной целостности Республики Казахстан, насильственное изменение конституционного строя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z554" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействовать с субъектами внешней разведки Республики Казахстан при осуществлении разведывательной деятельности, в том числе с использованием радиоэлектронных и специальных технических средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z555" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      самостоятельно или совместно с уполномоченными государственными органами решать вопросы о закрытии въезда в Республику Казахстан и выдворении за пределы Республики Казахстан иностранцев и лиц без гражданства, которые своими действиями создают угрозу или наносят ущерб безопасности общества и государства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z542" w:id="208"/>
-[...15 lines deleted...]
-      8) организация и проведение в установленном законодательством Республики Казахстан порядке негласных следственных действий, а также создание условий для обеспечения их проведения;</w:t>
+    <w:bookmarkStart w:name="z556" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при выявлении, пресечении, раскрытии и расследовании уголовных правонарушений, отнесенных законодательством Республики Казахстан к ведению органов национальной безопасности, давать обязательные для исполнения поручения другим органам в пределах, предусмотренных уголовно-процессуальным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z543" w:id="209"/>
-[...15 lines deleted...]
-      9) реализация единой государственной политики в области защиты государственных секретов.</w:t>
+    <w:bookmarkStart w:name="z557" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вызывать в Департамент граждан по материалам, находящимся в производстве, получать от них объяснения, справки, документы и снимать с них копии, подвергать приводу лиц, уклоняющихся от явки по вызову;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z544" w:id="210"/>
-[...15 lines deleted...]
-      14. Права и обязанности:</w:t>
+    <w:bookmarkStart w:name="z558" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с законодательством Республики Казахстан проверять у граждан при обоснованном подозрении в совершении уголовных правонарушений документы, удостоверяющие их личность, производить задержание лиц, подозреваемых в совершении уголовных правонарушений, осуществлять проверку документов, личный досмотр задержанных и их транспортных средств, а также изъятие находящихся при них вещей и документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z545" w:id="211"/>
-[...15 lines deleted...]
-      1) права:</w:t>
+    <w:bookmarkStart w:name="z559" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при участии в антитеррористической операции и обеспечении правового режима антитеррористической операции применять меры и временные ограничения, предусмотренные Законом Республики Казахстан "О противодействии терроризму";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z546" w:id="212"/>
-[...15 lines deleted...]
-      создавать конспиративные объекты (предприятия и организации), а также использовать документы, зашифровывающие сотрудников, конфиденциальных помощников, ведомственную принадлежность подразделений, организаций, помещений и транспортных средств;</w:t>
+    <w:bookmarkStart w:name="z560" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использовать средства связи, транспортные средства, принадлежащие Вооруженным Силам Республики Казахстан, другим войскам и воинским формированиям, а также иным организациям, для предотвращения уголовных правонарушений, преследования и задержания лиц, совершивших или подозреваемых в совершении уголовных правонарушений, доставления задержанных лиц к месту их содержания, а также для проезда к месту происшествия и доставки нуждающихся в срочной медицинской помощи граждан в лечебные учреждения (организации). По требованию владельцев средств связи и транспортных средств Департамент возмещает в установленном законодательством Республики Казахстан порядке причиненный в результате этого фактический ущерб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z547" w:id="213"/>
-[...15 lines deleted...]
-      принимать обязательные для исполнения правовые акты в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z561" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      беспрепятственно входить на территорию и в помещения организаций, воинских формирований и частей, жилые и иные принадлежащие гражданам помещения, на принадлежащие им земельные участки в целях пресечения уголовных правонарушений, преследования лиц, подозреваемых в их совершении, если промедление может поставить под угрозу жизнь и здоровье граждан, нанести ущерб безопасности страны. О случаях насильственного вхождения в жилые и иные принадлежащие гражданам помещения Департамент уведомляет прокурора в течение двадцати четырех часов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z548" w:id="214"/>
-[...15 lines deleted...]
-      запрашивать и получать в установленном законодательством Республики Казахстан порядке от государственных органов, организаций, их должностных лиц необходимую информацию и материалы;</w:t>
+    <w:bookmarkStart w:name="z562" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить в государственные органы и организации обязательные для исполнения представления об устранении причин и условий, способствующих реализации угроз безопасности Республики Казахстан, совершению уголовных правонарушений, расследование которых отнесено законодательством Республики Казахстан к ведению органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z549" w:id="215"/>
-[...15 lines deleted...]
-      создавать консультативно-совещательные органы, экспертные комиссии, а также межведомственные рабочие группы по вопросам, относящимся к деятельности органов национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять административное задержание лиц, совершивших правонарушения, связанные с попытками проникновения и проникновением на специально охраняемые территории особорежимных и иных объектов. Проверять документы, удостоверяющие их личность, получать от них объяснения, осуществлять их личный досмотр, досмотр и изъятие вещей и документов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z550" w:id="216"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z564" w:id="230"/>
+    <w:bookmarkStart w:name="z564" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять контроль, оказывать методическую и практическую помощь по вопросам обеспечения сохранности государственных секретов, коммерческой, банковской и иной охраняемой законом тайны; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z565" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иметь вне места его нахождения иные обособленные структурные подразделения, выполняющие часть функций Департамента и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z566" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заключать договоры, соглашения (меморандумы) с организациями, издавать совместные приказы с государственными органами Республики Казахстан, необходимые для выполнения возложенных на Департамент задач и функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z567" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пресекать использование на территории Республики Казахстан передающих радиоэлектронных средств, используемых с нарушением установленных правил или законодательства Республики Казахстан о защите государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z568" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получать безвозмездно и с соблюдением установленных законодательными актами требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая электронные информационные ресурсы, которые предоставляются из информационных систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z569" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направлять в служебные командировки сотрудников и работников Департамента, в том числе за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z570" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять хранение и использование архивных оперативных, следственных и других материалов, относящихся к деятельности Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z571" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использовать на договорной основе служебные помещения, транспортные и иные технические средства Вооруженных Сил Республики Казахстан, других войск и воинских формирований, и иных организаций, а также помещения, транспортные средства и иное имущество физических и юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z572" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверять при входе (въезде) на объекты и помещения Департамента и при выходе (выезде) из них у физических лиц документы, удостоверяющие личность, досматривать находящиеся при них вещи (за исключением охраняемых и иных лиц, определенных законодательством Республики Казахстан);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z573" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контроль, организовывать проверки состояния работы по обеспечению режима секретности, сохранности государственных секретов, организации и ведения делопроизводства в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z574" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в целях зашифровки личности сотрудников Департамента, ведомственной принадлежности их подразделений, помещений и транспортных средств или личности граждан, оказывающих содействие органам национальной безопасности на конфиденциальной основе, использовать документы других государственных органов, а также организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z575" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приобретать и использовать средства специальной связи, вооружения и оснащения, включая специальные технические и иные средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z576" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использовать видеокамеры и иные виды электронного оборудования государственных органов и иных организаций в порядке, определенном совместными нормативными правовыми актами или соглашениями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z577" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в оборудованных местах хранить оружие, боеприпасы, специальные средства защиты и обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z578" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      создавать и использовать оперативные учеты и информационные системы, обеспечивающие решение задач оперативно-розыскной деятельности;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z565" w:id="231"/>
-[...15 lines deleted...]
-      иметь вне места его нахождения иные обособленные структурные подразделения, выполняющие часть функций Департамента и не подлежащие учетной регистрации в уполномоченном органе;</w:t>
+    <w:bookmarkStart w:name="z703" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить специальную проверку сотрудников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z566" w:id="232"/>
-[...15 lines deleted...]
-      заключать договоры, соглашения (меморандумы) с организациями, издавать совместные приказы с государственными органами Республики Казахстан, необходимые для выполнения возложенных на Департамент задач и функций;</w:t>
+    <w:bookmarkStart w:name="z704" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      привлекать граждан Республики Казахстан на добровольной основе в качестве внештатных оперативных сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z567" w:id="233"/>
-[...15 lines deleted...]
-      пресекать использование на территории Республики Казахстан передающих радиоэлектронных средств, используемых с нарушением установленных правил или законодательства Республики Казахстан о защите государственных секретов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использовать изоляторы временного содержания, следственные изоляторы в порядке, предусмотренном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      требовать производства ревизий, налоговых и других проверок, аудита и оценки от уполномоченных органов, должностных лиц и субъектов квазигосударственного сектора в случаях, предусмотренных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в соответствии с законодательством Республики Казахстан использовать информационные системы, обеспечивающие решение возложенных на него задач, организовывать исследование в ходе досудебного расследования, производства по делам об административных правонарушениях в порядке, установленном законодательством;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конвоировать задержанных и лиц, заключенных под стражу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z579" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обязанности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z568" w:id="234"/>
-[...15 lines deleted...]
-      получать безвозмездно и с соблюдением установленных законодательными актами требований к разглашению сведений, составляющих коммерческую, банковскую и иную охраняемую законом тайну, от государственных органов и организаций информацию, необходимую для выполнения задач, возложенных на органы национальной безопасности, включая электронные информационные ресурсы, которые предоставляются из информационных систем государственных органов и организаций, в порядке, установленном совместными нормативными правовыми актами с указанными государственными органами, а с организациями – соглашениями;</w:t>
+    <w:bookmarkStart w:name="z580" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять разведывательную деятельность в интересах Республики Казахстан в соответствии с Законом Республики Казахстан "О внешней разведке";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z569" w:id="235"/>
-[...15 lines deleted...]
-      направлять в служебные командировки сотрудников и работников Департамента, в том числе за пределы Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z581" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контрразведывательную деятельность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z570" w:id="236"/>
-[...15 lines deleted...]
-      осуществлять хранение и использование архивных оперативных, следственных и других материалов, относящихся к деятельности Департамента;</w:t>
+    <w:bookmarkStart w:name="z582" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявлять, предупреждать и пресекать терроризм и иную деятельность, направленную на насильственное изменение конституционного строя, нарушение целостности и подрыв безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z571" w:id="237"/>
-[...15 lines deleted...]
-      использовать на договорной основе служебные помещения, транспортные и иные технические средства Вооруженных Сил Республики Казахстан, других войск и воинских формирований, и иных организаций, а также помещения, транспортные средства и иное имущество физических и юридических лиц;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявлять, пресекать, раскрывать и расследовать уголовные правонарушения, отнесенные законодательством к ведению органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z572" w:id="238"/>
-[...15 lines deleted...]
-      проверять при входе (въезде) на объекты и помещения Департамента и при выходе (выезде) из них у физических лиц документы, удостоверяющие личность, досматривать находящиеся при них вещи (за исключением охраняемых и иных лиц, определенных законодательством Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z584" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказывать содействие государственным органам в предупреждении и пресечении деятельности на территории Республики Казахстан незаконных военизированных формирований, политических партий и профессиональных союзов других государств, партий на религиозной основе, а также финансирование политических партий и профессиональных союзов иностранными юридическими лицами и гражданами, иностранными государствами и международными организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z573" w:id="239"/>
-[...15 lines deleted...]
-      осуществлять контроль, организовывать проверки состояния работы по обеспечению режима секретности, сохранности государственных секретов, организации и ведения делопроизводства в Департаменте;</w:t>
+    <w:bookmarkStart w:name="z585" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разрабатывать и осуществлять меры по контрразведывательной защите сведений, составляющих государственные секреты, в государственных органах, воинских формированиях, частях и организациях, а также контролировать их деятельность в указанной сфере. Проводить специальную проверку граждан Республики Казахстан, оформляемых (переоформляемых) на допуск к информации, составляющей государственную и служебную тайну;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z574" w:id="240"/>
-[...15 lines deleted...]
-      в целях зашифровки личности сотрудников Департамента, ведомственной принадлежности их подразделений, помещений и транспортных средств или личности граждан, оказывающих содействие органам национальной безопасности на конфиденциальной основе, использовать документы других государственных органов, а также организаций;</w:t>
+    <w:bookmarkStart w:name="z586" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в разработке и осуществлении мер по обеспечению безопасности объектов оборонного комплекса, атомной энергетики, транспорта и связи, объектов жизнеобеспечения регионов и других стратегических объектов, перечень которых определяет Правительство Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z575" w:id="241"/>
-[...15 lines deleted...]
-      приобретать и использовать средства специальной связи, вооружения и оснащения, включая специальные технические и иные средства;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участвовать в соответствии с законодательством Республики Казахстан в решении вопросов, касающихся приема в гражданство Республики Казахстан и выхода из гражданства Республики Казахстан, выезда за границу граждан Республики Казахстан, въезда на территорию Республики Казахстан и выезда за ее пределы иностранцев и лиц без гражданства, а также режима их пребывания на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z576" w:id="242"/>
-[...15 lines deleted...]
-      использовать видеокамеры и иные виды электронного оборудования государственных органов и иных организаций в порядке, определенном совместными нормативными правовыми актами или соглашениями;</w:t>
+    <w:bookmarkStart w:name="z588" w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать во взаимодействии с другими компетентными органами меры по обеспечению безопасности представительств иностранных государств и международных организаций на территории Туркестанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z577" w:id="243"/>
-[...279 lines deleted...]
-    <w:bookmarkStart w:name="z589" w:id="257"/>
+    <w:bookmarkStart w:name="z589" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       участвовать по указанию Президента Республики Казахстан совместно с другими государственными органами в обеспечении безопасности глав государств, правительств зарубежных стран и руководителей международных организаций на период их пребывания в Республике Казахстан, а также проводимых на территории страны важных общественно-политических мероприятий; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z590" w:id="258"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z590" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       участвовать в обеспечении безопасности Президента Республики Казахстан и других охраняемых лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z591" w:id="259"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z591" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       вести информационно-аналитическую работу в целях реализации возложенных на Департамент задач;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z592" w:id="260"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z592" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выявлять радиоизлучения передающих радиоэлектронных средств, работа которых представляет угрозу безопасности Республики Казахстан; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z593" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять меры по обеспечению собственной безопасности, в том числе по предотвращению технического проникновения к сведениям органов национальной безопасности, составляющим государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z594" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать необходимые меры по обеспечению конспирации при проведении разведывательной, контрразведывательной, оперативно-розыскной деятельности, реализации материалов, отражающих результаты этой деятельности, а также недопущению рассекречивания источников информации путем распорядительной деятельности Председателя КНБ или уполномоченного им должностного лица, обеспечивающей ограничение доступа к материалам оперативно-служебной деятельности до их облечения в гласную форму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z595" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать мобилизационную готовность личного состава Департамента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z596" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить обязательную специальную проверку граждан Республики Казахстан, впервые поступающих на государственную службу или вновь поступающих на государственную службу после ее прекращения, а также претендующих на занятие должности судьи, служащего Национального Банка Республики Казахстан и его ведомств, служащего уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, авиационного инспектора уполномоченной организации в сфере гражданской авиации, осуществляющего контрольные и надзорные функции в области авиационной безопасности, в случаях, пределах и порядке, которые установлены законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z597" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить обязательную специальную проверку иностранцев, привлекаемых на работу в государственные органы Республики Казахстан, в пределах и порядке, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z598" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнять письменные требования прокурора, связанные с осуществлением им надзорных функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z599" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных информационных систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z600" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять психолого-социологическое обеспечение оперативно-служебной деятельности в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z705" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вести учет объявленных предостережений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z706" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять работу, направленную на патриотическое, нравственное и духовное воспитание кадрового состава и предупреждение правонарушений в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z707" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывать и нести боевое дежурство в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z708" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовывать и нести боевую службу в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z709" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случаях выявления нарушений законодательства Республики Казахстан о противодействии коррупции принимать в пределах своей компетенции меры в установленном законодательством порядке по их устранению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в пределах компетенции обеспечивать выявление, пресечение, раскрытие и расследование преступлений путем осуществления контрразведывательных и оперативно-розыскных мероприятий, негласных следственных действий, фиксации их результатов для использования в уголовном процессе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать, регистрировать и рассматривать заявления и сообщения о совершенных или готовящихся преступлениях, своевременно принимать меры по их пресечению, раскрытию, задержанию лиц, их совершивших, и недопущению общественно опасных деяний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      осуществлять производство по делам об административных правонарушениях, а также принимать меры обеспечения производства по делу об административном правонарушении в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан об административных правонарушениях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводить мероприятия по установлению местонахождения и задержанию лиц, находящихся в розыске по коррупционным правонарушениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Председателя КНБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 17.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 16/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z602" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Функции:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z593" w:id="261"/>
-[...15 lines deleted...]
-      осуществлять меры по обеспечению собственной безопасности, в том числе по предотвращению технического проникновения к сведениям органов национальной безопасности, составляющим государственные секреты;</w:t>
+    <w:bookmarkStart w:name="z603" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) организация и обеспечение защиты сведений, составляющих государственные секреты в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z594" w:id="262"/>
-[...15 lines deleted...]
-      принимать необходимые меры по обеспечению конспирации при проведении разведывательной, контрразведывательной, оперативно-розыскной деятельности, реализации материалов, отражающих результаты этой деятельности, а также недопущению рассекречивания источников информации путем распорядительной деятельности Председателя КНБ или уполномоченного им должностного лица, обеспечивающей ограничение доступа к материалам оперативно-служебной деятельности до их облечения в гласную форму;</w:t>
+    <w:bookmarkStart w:name="z604" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) участие с согласия руководства КНБ и в пределах своих полномочий в работе международных, межгосударственных и иных организаций в соответствии с международными договорами Республики Казахстан, обеспечение взаимодействия и международное сотрудничество со специальными службами, правоохранительными органами, органами правительственной и специальной связи иностранных государств, международными структурами безопасности и правоохранительными организациями в сферах деятельности, относящихся к компетенции органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z595" w:id="263"/>
-[...15 lines deleted...]
-      обеспечивать мобилизационную готовность личного состава Департамента;</w:t>
+    <w:bookmarkStart w:name="z605" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обеспечение государственных органов и организаций Республики Казахстан информацией, необходимой для принятия решений в сфере обеспечения национальной безопасности Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z596" w:id="264"/>
-[...15 lines deleted...]
-      проводить обязательную специальную проверку граждан Республики Казахстан, впервые поступающих на государственную службу или вновь поступающих на государственную службу после ее прекращения, а также претендующих на занятие должности судьи, служащего Национального Банка Республики Казахстан и его ведомств, служащего уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций, авиационного инспектора уполномоченной организации в сфере гражданской авиации, осуществляющего контрольные и надзорные функции в области авиационной безопасности, в случаях, пределах и порядке, которые установлены законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z606" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) разработка и реализация мер по противодействию терроризму и экстремизму, иной деятельности, направленной на насильственное изменение конституционного строя, нарушение целостности и подрыв безопасности Республики Казахстан, осуществление координации деятельности государственных органов в сферах противодействия терроризму и экстремизму, организация проведения антитеррористических операций на территории Туркестанской области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z597" w:id="265"/>
-[...15 lines deleted...]
-      проводить обязательную специальную проверку иностранцев, привлекаемых на работу в государственные органы Республики Казахстан, в пределах и порядке, установленных законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z607" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) повышение уровня антитеррористической защищенности объектов, уязвимых в террористическом отношении, посредством информирования их руководителей о характере и специфике террористических угроз, разработки рекомендаций по противодействию терроризму и антитеррористической защите, проведения практических антитеррористических учений, тренировок и экспериментов на объектах, уязвимых в террористическом отношении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z598" w:id="266"/>
-[...15 lines deleted...]
-      исполнять письменные требования прокурора, связанные с осуществлением им надзорных функций;</w:t>
+    <w:bookmarkStart w:name="z608" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление контроля за реализацией государственными органами и органами местного самоуправления комплекса мер по совершенствованию систем безопасности и готовности к нейтрализации террористических угроз;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z599" w:id="267"/>
-[...15 lines deleted...]
-      представлять по запросу уполномоченного органа по финансовому мониторингу сведения из собственных информационных систем в соответствии с законодательством Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, и финансированию терроризма;</w:t>
+    <w:bookmarkStart w:name="z609" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) организация и непосредственное осуществление контрразведывательной, оперативно-розыскной и разведывательной деятельности, досудебного расследования в установленном законодательством Республики Казахстан порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z600" w:id="268"/>
-[...15 lines deleted...]
-      принимать и рассматривать обращения физических и юридических лиц в порядке и сроки, предусмотренные Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z610" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оказание содействия специальным государственным и правоохранительным органам, Вооруженным Силам Республики Казахстан, другим войскам и воинским формированиям в обеспечении общественной безопасности, законности, правопорядка, обороноспособности страны, решении иных поставленных перед ними задач;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:p>
-[...33 lines deleted...]
-      вести учет объявленных предостережений;</w:t>
+    <w:bookmarkStart w:name="z611" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) оказание содействия государственным органам и организациям в продвижении национальных интересов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z706" w:id="270"/>
-[...15 lines deleted...]
-      осуществлять работу, направленную на патриотическое, нравственное и духовное воспитание кадрового состава и предупреждение правонарушений в Департаменте;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) участие в разработке и осуществлении с уполномоченными органами мер по локализации и нейтрализации внешних и внутренних факторов, создающих условия для проведения противником разведывательно-подрывных акций, в том числе в сфере противодействия транснациональным преступным сообществам, незаконной миграции, незаконному обороту оружия, боеприпасов, взрывчатых и отравляющих веществ, наркотических средств, психотропных веществ, их аналогов и прекурсоров, специальных технических средств и электронных устройств, предназначенных для негласного получения информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z707" w:id="271"/>
-[...15 lines deleted...]
-      организовывать и нести боевое дежурство в Департаменте;</w:t>
+    <w:bookmarkStart w:name="z613" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) оповещение населения об установлении, изменении или отмене уровня террористической опасности и сроке, на который он устанавливается, а также о границах территории, в пределах которой он устанавливается, объектах, уязвимых в террористическом отношении, объектах транспорта, подвергшихся террористической опасности, мерах, предпринимаемых компетентными государственными органами по ее устранению, действиях гражданского населения в кризисных ситуациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z708" w:id="272"/>
-[...15 lines deleted...]
-      организовывать и нести боевую службу в Департаменте;</w:t>
+    <w:bookmarkStart w:name="z614" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) осуществление с государственными органами, а также иными организациями взаимодействия по вопросам, относящимся к компетенции органов национальной безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z709" w:id="273"/>
-[...15 lines deleted...]
-      осуществлять иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z615" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разработка и осуществление мер по контрразведывательной защите сведений, составляющих государственные секреты, в государственных органах и организациях, а также контроль их деятельности в указанной сфере;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z616" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проведение специальной проверки граждан Республики Казахстан, оформляемых (переоформляемых) на допуск к сведениям, составляющим государственные секреты, а также выдача разрешений организациям на деятельность, связанную с использованием сведений, составляющих государственные секреты, созданием средств защиты государственных секретов, проведением мероприятий и (или) оказанием услуг по защите государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z617" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) осуществление деятельности по противодействию техническим разведкам в отношении сведений, составляющих государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z618" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) контроль за осуществлением деятельности в сфере противодействия терроризму на территории Туркестанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z619" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) принятие во взаимодействии с другими компетентными органами мер по обеспечению безопасности представительств иностранных государств и международных организаций на территории Туркестанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z620" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) организация проведения обязательной специальной проверки граждан Республики Казахстан, поступающих и состоящих на государственной службе, а также претендующих на занятие должности служащего Национального Банка Республики Казахстан и его ведомств, в порядке и пределах, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z621" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) организация проведения обязательной специальной проверки иностранцев, привлекаемых на работу в государственные органы Республики Казахстан, в пределах и порядке, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z622" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) реализация мер по обеспечению защиты и зашифровки сотрудников, работников, конфиденциальных помощников, учреждений, помещений и транспортных средств органов национальной безопасности, а также их ведомственной принадлежности, в том числе за рубежом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z623" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) организация и проведение мероприятий по мобилизационной подготовке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z624" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обеспечение безопасности лиц, подлежащих государственной защите в соответствии с законодательством Республики Казахстан о государственной защите лиц, участвующих в уголовном процессе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z625" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществление анализа и прогнозирования террористических угроз на территории Туркестанской области;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z695" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) согласование перечня объектов, уязвимых в террористическом отношении, расположенных на территории Туркестанской области, разрабатываемый местным исполнительным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z626" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) организация боевого, технического, материального, кадрового, финансового, научного, информационного, правового, социально-бытового, военно-медицинского (медицинского) и других видов обеспечения Департамента, в том числе питание сотрудников и работников, капитальное строительство и реконструкция, ремонт зданий и сооружений, жилищное и казарменно-жилищное строительство, ремонт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z627" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) организация архивного дела в Департаменте, создание и использование в этих целях информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z628" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) проведение психолого-социологических и психофизиологических исследований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z629" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) проведение полиграфологических исследований и осуществление учета их результатов в информационной системе в органах национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z630" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) проведение военно-врачебной экспертизы, а также наркотестирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z631" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) рассмотрение дел об административных правонарушениях и наложение административных взысканий в порядке, установленном Кодексом Республики Казахстан "Об административных правонарушениях";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z632" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) организация и обеспечение разведывательной, контрразведывательной и оперативно-розыскной деятельности, направленной на обеспечение пограничной безопасности в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z633" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) участие в работе призывных комиссий на период проведения призыва граждан на воинскую службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z634" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) на основе представленных местными органами военного управления сводных данных осуществление мониторинга и отбора призывного контингента для нужд Пограничной службы КНБ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z635" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) выявление, предупреждение и пресечение чрезвычайных ситуаций социального характера, вызванных массовым переходом Государственной границы Республики Казахстан с территорий сопредельных государств; попытками насильственного изменения конституционного строя Республики Казахстан; актами терроризма; действиями, направленными на насильственный захват власти или насильственное удержание власти в нарушение Конституции Республики Казахстан; диверсиями; вооруженным мятежом, а также осуществление иных действий, предусмотренных Законом Республики Казахстан "О чрезвычайном положении";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z636" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) обеспечение правопорядка в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z637" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) организация и осуществление работы по развитию и расширению сферы употребления государственного языка в Департаменте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z638" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) осуществление взаимодействия с дежурными службами заинтересованных государственных органов в целях своевременного получения информации о событиях и фактах, затрагивающих интересы национальной безопасности Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z639" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) организация технического обеспечения контрразведывательных, оперативно-розыскных мероприятий и следственных действий, проводимых органами национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z640" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) координация и контроль работы по обеспечению режима секретности в государственных органах и организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z641" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) координация и контроль деятельности органов защиты государственных секретов в интересах разработки и выполнения правовых актов и методических рекомендаций по защите государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z642" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) контроль исполнения на территории Туркестанской области системы правовых, административных, экономических, технических, программных и криптографических мер по защите государственных секретов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z643" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) осуществление мероприятий по киберзащите информации, коммуникаций и стратегических объектов инфраструктуры государства в киберпространстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z644" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42) оказание практической и методической помощи государственным органам и организациям по вопросам защиты сведений, составляющих государственные секреты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z645" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43) техническое осуществление контрразведывательных, специальных оперативно-розыскных мероприятий, связанных с использованием сети связи в интересах решения задач всеми органами, осуществляющими контрразведывательную, оперативно-розыскную деятельность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z646" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45) защита и поощрение лиц, сообщивших о факте коррупционного правонарушения или иным образом оказывающих (оказавших) содействие в противодействии коррупции, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46) установление местонахождения и задержание лиц, находящихся в розыске по коррупционным правонарушениям, скрывшихся от следствия, дознания или суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47) прием, регистрация и рассмотрение заявлений, сообщений и иной информации об уголовных правонарушениях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) участие в планировании и проведении мероприятий территориальной обороны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49) иные функции, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Председателя КНБ.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Председателя Комитета национальной безопасности РК от 17.03.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 16/нс</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказами Председателя Комитета национальной безопасности РК от 07.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 63/қе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11/нс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z602" w:id="274"/>
-[...655 lines deleted...]
-      31) участие в работе призывных комиссий на период проведения призыва граждан на воинскую службу;</w:t>
+    <w:bookmarkStart w:name="z647" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Статус и полномочия начальника Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z634" w:id="307"/>
-[...15 lines deleted...]
-      32) на основе представленных местными органами военного управления сводных данных осуществление мониторинга и отбора призывного контингента для нужд Пограничной службы КНБ;</w:t>
+    <w:bookmarkStart w:name="z648" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Руководство Департамента осуществляется начальником, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z635" w:id="308"/>
-[...15 lines deleted...]
-      33) выявление, предупреждение и пресечение чрезвычайных ситуаций социального характера, вызванных массовым переходом Государственной границы Республики Казахстан с территорий сопредельных государств; попытками насильственного изменения конституционного строя Республики Казахстан; актами терроризма; действиями, направленными на насильственный захват власти или насильственное удержание власти в нарушение Конституции Республики Казахстан; диверсиями; вооруженным мятежом, а также осуществление иных действий, предусмотренных Законом Республики Казахстан "О чрезвычайном положении";</w:t>
+    <w:bookmarkStart w:name="z649" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Начальник Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z636" w:id="309"/>
-[...15 lines deleted...]
-      34) обеспечение правопорядка в Департаменте;</w:t>
+    <w:bookmarkStart w:name="z650" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Начальник Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z637" w:id="310"/>
-[...15 lines deleted...]
-      35) организация и осуществление работы по развитию и расширению сферы употребления государственного языка в Департаменте;</w:t>
+    <w:bookmarkStart w:name="z651" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Полномочия начальника Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z638" w:id="311"/>
-[...15 lines deleted...]
-      36) осуществление взаимодействия с дежурными службами заинтересованных государственных органов в целях своевременного получения информации о событиях и фактах, затрагивающих интересы национальной безопасности Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z652" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       1) определяет полномочия своих заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z639" w:id="312"/>
-[...15 lines deleted...]
-      37) организация технического обеспечения контрразведывательных, оперативно-розыскных мероприятий и следственных действий, проводимых органами национальной безопасности;</w:t>
+    <w:bookmarkStart w:name="z653" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       2) определяет полномочия руководителей структурных подразделений, входящих в состав Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z640" w:id="313"/>
-[...15 lines deleted...]
-      38) координация и контроль работы по обеспечению режима секретности в государственных органах и организациях;</w:t>
+    <w:bookmarkStart w:name="z654" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       3) утверждает должностные инструкции сотрудников и работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z641" w:id="314"/>
-[...15 lines deleted...]
-      39) координация и контроль деятельности органов защиты государственных секретов в интересах разработки и выполнения правовых актов и методических рекомендаций по защите государственных секретов;</w:t>
+    <w:bookmarkStart w:name="z655" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+       4) осуществляет иные полномочия в соответствии с нормативными правовыми и правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z642" w:id="315"/>
-[...15 lines deleted...]
-      40) контроль исполнения на территории Туркестанской области системы правовых, административных, экономических, технических, программных и криптографических мер по защите государственных секретов;</w:t>
+    <w:bookmarkStart w:name="z656" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнение полномочий начальника Департамента в период его отсутствия осуществляется лицом, его замещающим, в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z643" w:id="316"/>
-[...15 lines deleted...]
-      41) осуществление мероприятий по киберзащите информации, коммуникаций и стратегических объектов инфраструктуры государства в киберпространстве;</w:t>
+    <w:bookmarkStart w:name="z657" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Начальник Департамента представляет руководству КНБ предложения по структуре и штатному расписанию Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z644" w:id="317"/>
-[...15 lines deleted...]
-      42) оказание практической и методической помощи государственным органам и организациям по вопросам защиты сведений, составляющих государственные секреты;</w:t>
+    <w:bookmarkStart w:name="z658" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:name="z645" w:id="318"/>
-[...15 lines deleted...]
-      43) техническое осуществление контрразведывательных, специальных оперативно-розыскных мероприятий, связанных с использованием сети связи в интересах решения задач всеми органами, осуществляющими контрразведывательную, оперативно-розыскную деятельность;</w:t>
+    <w:bookmarkStart w:name="z659" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях, предусмотренных законодательством. Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности, и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
-    <w:bookmarkStart w:name="z646" w:id="319"/>
-[...15 lines deleted...]
-      44) обеспечение охраны зданий, объектов, а также пропускного и внутриобъектового режимов.</w:t>
+    <w:bookmarkStart w:name="z660" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z661" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Департамент не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z662" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Статус и полномочия начальника Департамента</w:t>
-[...19 lines deleted...]
-      16. Руководство Департамента осуществляется начальником, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих полномочий.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z649" w:id="322"/>
-[...15 lines deleted...]
-      17. Начальник Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z663" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z650" w:id="323"/>
-[...274 lines deleted...]
-    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8389,31 +9315,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>