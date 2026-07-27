--- v0 (2025-11-10)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a5fc4d6" w14:textId="a5fc4d6">
+    <w:p w14:paraId="a783bae" w14:textId="a783bae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -100,705 +100,1077 @@
         </w:rPr>
         <w:t>Об утверждении порядка взаимодействия без интеграции информационных систем между Комитетом по статистике Министерства национальной экономики Республики Казахстан и Министерством образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совместный приказ Председателя Агентства Республики Казахстан по статистике от 28 декабря 2017 года № 214 и Министра образования и науки Республики Казахстан от 31 января 2018 года № 34.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок приказа предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 31.03.2026 № 41 и Министра просвещения РК от 30.05.2026 № 149-НҚ (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 31.03.2026 № 41 и Министра просвещения РК от 30.05.2026 № 149-НҚ (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике", ПРИКАЗЫВАЕМ:</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 приказа предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 31.03.2026 № 41 и Министра просвещения РК от 30.05.2026 № 149-НҚ (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>порядок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> взаимодействия без интеграции информационных систем между Комитетом по статистике Министерства национальной экономики Республики Казахстан и Министерством образования и науки Республики Казахстан.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 приказа предусматривается исключить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместным приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 31.03.2026 № 41 и Министра просвещения РК от 30.05.2026 № 149-НҚ (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по статистике Министерства национальной экономики Республики Казахстан определить состав ответственных лиц за формирование административных данных по дошкольному и общему среднему образованию в течение пяти рабочих дней со дня подписания настоящего совместного приказа.</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Отменить совместный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по статистике от 9 июля 2014 года № 116 и Министра образования и науки Республики Казахстан от 4 июля 2014 года № 264 "О предоставлении административных данных Министерством образования и науки Республики Казахстан в Агентство Республики Казахстан по статистике".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Министерству образования и науки Республики Казахстан и Комитету по статистике Министерства национальной экономики Республики Казахстан довести настоящий совместный приказ до Управлений образования областей, городов Астаны, Алматы и Департаментов статистики областей, городов Астаны, Алматы для руководства в работе.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Контроль за исполнением настоящего приказа возложить на Заместителя Председателя Комитета по статистике Министерства национальной экономики Республики Казахстан Орунханова К.К. и Вице – Министра образования и науки Республики Казахстан Амрина А.К.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Настоящий совместный приказ вступает в силу со дня подписания его последним из руководителей государственного органа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z11" w:id="7"/>
-[...18 lines deleted...]
-          <w:bookmarkEnd w:id="7"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Председатель Комитета по статистике</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр образования и науки</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z12" w:id="8"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министерства национальной экономики</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="8"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z13" w:id="9"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="9"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________ Е. Сагадиев</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z14" w:id="10"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________ Н. Айдапкелов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="10"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z15" w:id="11"/>
-[...16 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="11"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М.П.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -1024,464 +1396,709 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 января 2018 года № 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Порядок взаимодействия без интеграции информационных систем между Комитетом по статистике Министерства национальной экономики Республики Казахстан и Министерством образования и науки Республики Казахстан</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Порядок предусматривается в редакции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>совместного приказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руководителя Бюро национальной статистики Агентства по стратегическому планированию и реформам РК от 31.03.2026 № 41 и Министра просвещения РК от 30.05.2026 № 149-НҚ (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+        <w:t xml:space="preserve"> Порядок взаимодействия без интеграции информационных систем между Комитетом по статистике Министерства национальной экономики Республики Казахстан и Министерством образования и науки Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkStart w:name="z19" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок предоставления административных данных по дошкольному и общему среднему образованию</w:t>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящий порядок взаимодействия без интеграции информационных систем между Комитетом по статистике Министерства национальной экономики Республики Казахстан и Министерством образования и науки Республики Казахстан (далее – порядок) разработан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан от 19 марта 2010 года "О государственной статистике".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Порядок определяет представление </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>административных данных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по дошкольному и общему среднему образованию </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерством</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования и науки Республики Казахстан (далее – Министерство образования) в Комитет по статистике Министерства национальной экономики Республики Казахстан (далее – Комитет по статистике).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Участниками порядка являются:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Министерство образования;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Комитет по статистике.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      4. Административные данные по дошкольному и общему среднему образованию (далее – административные данные) предоставляются в Комитет по статистике путем обеспечения доступа к административным данным через программный комплекс Национальная образовательная база данных (далее – НОБД).</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z25" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      5. Министерство образования для предоставления административных данных в Комитет по статистике, в рамках доступа к программному комплексу НОБД, обеспечивает следующее:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок предоставления административных данных по дошкольному и общему среднему образованию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Административные данные по дошкольному и общему среднему образованию (далее – административные данные) предоставляются в Комитет по статистике путем обеспечения доступа к административным данным через программный комплекс Национальная образовательная база данных (далее – НОБД).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Министерство образования для предоставления административных данных в Комитет по статистике, в рамках доступа к программному комплексу НОБД, обеспечивает следующее:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ежегодно в срок не позднее 5 октября отчетного года представляет доступ к программному комплексу НОБД ответственным лицам за формирование административных данных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) уведомляет в срок не позднее пяти календарных дней о планируемых изменениях и приостановке функционирования программного комплекса НОБД ответственных лиц за формирование административных данных (далее – ответственные лица);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) оказывает методическую и практическую помощь ответственным лицам по использованию программного комплекса НОБД по согласованию сторон, в лице, Комитета по статистике, Министерства образования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) обеспечивает полноту, достоверность и своевременность доступа к административным данным.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Комитет по статистике после получения доступа к административным данным через программный комплекс НОБД обеспечивает следующее:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) использует административные данные исключительно для производства статистической информации и актуализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статистических регистров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без права передачи третьим сторонам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) формирует административные данные согласно перечню административных данных в рамках доступа к программному комплексу НОБД приведенного в приложении к настоящим Правилам;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) исключает доступ к использованию программного комплекса НОБД посторонних лиц, кроме ответственных лиц за формирование административных данных;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) информирует об изменениях состава ответственных лиц за формирование административных данных не позднее трех календарных дней со дня внесения изменений.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. Сводные административные данные в разрезе регионов и городов Астаны и Алматы, формируемые по состоянию на 5 октября отчетного года представляются Министерством образования один раз в год на основании запроса Комитета по статистике через Единую систему документооборота государственных органов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      1) ежегодно в срок не позднее 5 октября отчетного года представляет доступ к программному комплексу НОБД ответственным лицам за формирование административных данных;</w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...179 lines deleted...]
-    <w:bookmarkEnd w:id="31"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1625,68 +2242,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>национальной экономики</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень административных данных в рамках доступа к программному комплексу НОБД</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1698,5323 +2315,7024 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>№
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Наименование показателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...39 lines deleted...]
-            </w:r>
+              <w:t>Разрезность</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z41" w:id="33"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число общеобразовательных школ, единиц</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z42" w:id="34"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число начальных школ (1-4 кл.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности, по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z43" w:id="35"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число основных средних школ (5-9 кл)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности, по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z44" w:id="36"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число общеобразовательных школ (1-11 кл)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности, по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z45" w:id="37"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число школ, имеющие классы с углубленным изучением различных предметов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности, по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z46" w:id="38"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число школ, изучающие углубленное изучение предметов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности, по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z47" w:id="39"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число школ для детей с ограниченными возможностями в развитии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности, по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z48" w:id="40"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся в общеобразовательных школах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z49" w:id="41"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Возрастной состав учащихся</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по возрасту, по полу, по классам, по типу местности (город/село)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z50" w:id="42"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся с ограниченными возможностями в общеобразовательных школах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z51" w:id="43"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся в школах, имеющие классы с углубленным изучением различных предметов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z52" w:id="44"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество пришкольных лагерей </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z53" w:id="45"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся, окончивших школу с аттестатом "Алтын белгi"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="46"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся, закончивших школу с отличием</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="47"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о трудоустройстве выпускников всех школ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по классам, по специальностям, по полу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="48"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учителей в общеобразовательных школах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по возрастам, по национальности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="49"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учителей с высшим образованием</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="50"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся в вечерних отделениях при дневных общеобразовательных школах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="51"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся, окончивших школу или переведенных в следующий класс, в вечерних общеобразовательных школах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по возрастам, по полу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z60" w:id="52"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность учащихся, окончивших вечернюю школу и получивших свидетельство об окончании основной средней школы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по возрастам, по полу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z61" w:id="53"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Численность учащихся с ограниченными возможностями </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z62" w:id="54"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Численность детей-сирот и детей, оставшихся без попечения родителей, детей-инвалидов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z63" w:id="55"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Выпуск учащихся из общеобразовательных школ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="56"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Окончили основную среднюю школу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="57"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Окончили общую среднюю школу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности, по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z66" w:id="58"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Окончили вечернею школу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z67" w:id="59"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность обучившихся, получивших аттестат об основном общем образовании, по окончании:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z68" w:id="60"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность обучившихся, получивших аттестат о среднем (полном) общем образовании, по окончании:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам школ, по форме обучения (дневная/вечерняя), по типу местности (город/село), по форме собственности (гос/частная), по полу, по классам, по сменам, по возрастам, по национальности, по языкам обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="61"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число компьютеров, используемых в учебных целях, в дневных общеобразовательных учреждениях; на начало учебного года -</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">По областям, по районам, по типу местности(город/село), по форме собственности (гос/частная) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="62"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число компьютеров с доступом к сети Интернет -всего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная) </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z71" w:id="63"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность детей, охваченных предшкольной подготовкой, всего</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по возрасту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z72" w:id="64"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность детей, охваченных предшкольной подготовкой в дошкольных организациях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по возрасту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="65"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность детей, охваченных предшкольной подготовкой в предшкольных классах</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная), по полу, по возрасту</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="66"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число дошкольных организаций</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по типу местности (город/село), по форме собственности, по языкам воспитания и обучения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="67"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число мест</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности (гос/частная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="68"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число дошкольных организаций, работающих в аварийном состоянии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село), по форме собственности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z77" w:id="69"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность детей в дошкольных организациях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по языкам обучения, по типу местности (город/село), по форме собственности (гос/частная), по полу, по возрасту, по группам, по национальности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z78" w:id="70"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность детей дошкольных организаций для детей с ограниченными возможностями в развитии и специальных группах в дошкольных организациях общего типа</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по языкам обучения, по типу местности (город/село), по форме собственности (гос/частная), по полу, по возрасту, по группам, по национальности</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z79" w:id="71"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Число детей в возрасте 1-6 лет, охваченных дошкольным воспитанием и обучением</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по типу местности (город/село), по форме собственности (гос/частная), по полу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z80" w:id="72"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Возрастной состав детей от 0-7 лет, которым на 1 сентября текущего года исполнилось 1, 2, 3, 4 года и 5, 6,7 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по типу местности (город/село), по форме собственности (гос/частная), по полу</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="73"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество детей состоящих на очереди в дошкольных организациях, всего (из них численность детей в возрасте от 1 до 6 лет и от 3 до 6 лет)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по типу местности (город/село)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z82" w:id="74"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность педагогических работников в дошкольных учреждениях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по типу местности (город/село), по форме собственности (гос/частная), по полу, по уровню образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z83" w:id="75"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Численность воспитателей в дошкольных организациях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по типу местности (город/село), по форме собственности (гос/частная), по полу, по уровню образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="76"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество педагогов в специальных дошкольных организациях</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По областям, по районам, по видам организаций, по типу местности (город/село), по форме собственности (гос/частная), по полу, по уровню образования</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z85" w:id="77"/>
-[...89 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сравнительная таблица по основным показателям системы образования (СТ)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общая по основным показателям</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -7035,55 +9353,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7409,31 +9727,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>