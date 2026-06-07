--- v0 (2025-10-05)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae86418" w14:textId="ae86418">
+    <w:p w14:paraId="93efa83" w14:textId="93efa83">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1262,54 +1262,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z144" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Задача: реализация и обеспечение государственной политики в сферах недропользования в части касающейся углеводородов и добычи урана, нефтегазовой, нефтегазохимической промышленности, транспортировки углеводородов, производства отдельных видов нефтепродуктов, газа и газоснабжения, магистрального трубопровода.</w:t>
+      13. Задача: реализация функций государственного контроля, а также обеспечение исполнения государственной политики в части касающейся углеводородов, нефтегазовой, нефтегазохимической промышленности, транспортировки углеводородов, производства отдельных видов нефтепродуктов, газа и газоснабжения, магистрального трубопровода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра энергетики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z145" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z146" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1342,2420 +1404,2712 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечивает в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности, защиты государственных секретов, гражданской защиты, мобилизационной подготовки и мобилизации, по противодействию коррупции; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z148" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) составляет и представляет Департаменту государственного контроля в сферах углеводородов и недропользования Министерства в установленном порядке отчетные данные, информацию о деятельности в сферах недропользования, углеводородов, газа и газоснабжения;</w:t>
+      2) составляет и представляет Департаменту государственного контроля в сферах нефти и газа Министерства в установленном порядке отчетные данные, информацию о деятельности в сферах недропользования, углеводородов, газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z149" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет разрешительный контроль;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z150" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет государственный контроль в следующих сферах:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z151" w:id="31"/>
-[...15 lines deleted...]
-      за соблюдением требований законодательства Республики Казахстан о недрах и недропользовании при проведении операций по недропользованию по углеводородам и добыче урана;</w:t>
+    <w:bookmarkStart w:name="z334" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за соблюдением требований законодательства Республики Казахстан о недрах и недропользовании при проведении операций по недропользованию по углеводородам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z152" w:id="32"/>
+    <w:bookmarkStart w:name="z335" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за соблюдением недропользователями порядка приобретения товаров, работ и услуг при проведении операций по разведке и (или) добыче углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z153" w:id="33"/>
-[...15 lines deleted...]
-      за соблюдением недропользователями порядка приобретения товаров, работ и услуг при проведении операций по добыче урана;</w:t>
+    <w:bookmarkStart w:name="z336" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за производством отдельных видов нефтепродуктов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z154" w:id="34"/>
-[...15 lines deleted...]
-      за производством отдельных видов нефтепродуктов;</w:t>
+    <w:bookmarkStart w:name="z337" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за соблюдением законодательства Республики Казахстан о магистральном трубопроводе в пределах своей компетенций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z155" w:id="35"/>
-[...15 lines deleted...]
-      за соблюдением законодательства Республики Казахстан о магистральном трубопроводе в пределах своей компетенций;</w:t>
+    <w:bookmarkStart w:name="z338" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в сфере газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z156" w:id="36"/>
-[...15 lines deleted...]
-      в сфере газа и газоснабжения;</w:t>
+    <w:bookmarkStart w:name="z339" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за соблюдением положений проектных документов в сферах недропользования в части, касающейся углеводородов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z157" w:id="37"/>
-[...15 lines deleted...]
-      за соблюдением положений проектных документов в сферах недропользования в части касающейся углеводородов и добычи урана;</w:t>
+    <w:bookmarkStart w:name="z159" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществляет контроль за соблюдением недропользователями условий контрактов на недропользование, в том числе соглашений о разделе продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z158" w:id="38"/>
-[...15 lines deleted...]
-      за рациональным и комплексным использованием недр при добыче урана;</w:t>
+    <w:bookmarkStart w:name="z160" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) определяет размер ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр в установленном порядке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z159" w:id="39"/>
-[...15 lines deleted...]
-      5) осуществляет контроль за соблюдением недропользователями условий контрактов на недропользование, в том числе соглашений о разделе продукции;</w:t>
+    <w:bookmarkStart w:name="z161" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) составляет предписание об устранении выявленных нарушений по результатам профилактического контроля с посещением субъекта (объекта) контроля в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z160" w:id="40"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="42"/>
+    <w:bookmarkStart w:name="z162" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) осуществляет государственный контроль в форме проверки и профилактического контроля в регулируемых сферах в соответствии с Предпринимательским </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z163" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает исполнение утвержденных полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля в регулируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z164" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) осуществляет приемку работ по ликвидации и консервации объектов недропользования по их завершению в пределах подконтрольной территории;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z163" w:id="43"/>
-[...15 lines deleted...]
-      9) обеспечивает исполнение утвержденных полугодовых списков проведения профилактического контроля и надзора с посещением субъекта (объекта) контроля в регулируемых сферах;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществляет производство и рассматривает дела об административных правонарушениях в пределах компетенции, установленной законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z164" w:id="44"/>
-[...15 lines deleted...]
-      10) осуществляет приемку работ по ликвидации и консервации объектов недропользования по их завершению в пределах подконтрольной территории;</w:t>
+    <w:bookmarkStart w:name="z166" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) участвует в разработке нормативных правовых актов и нормативных технических документов Управления, а также в разработке и реализации государственных и отраслевых программ в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z165" w:id="45"/>
-[...15 lines deleted...]
-      11) осуществляет производство и рассматривает дела об административных правонарушениях в пределах компетенции, установленной законодательными актами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z167" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) осуществляет правовой мониторинг нормативных правовых актов, и по результатам правового мониторинга своевременно направляет предложения по внесению в них изменений и (или) дополнений или признанию их утратившими силу в Министерство;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z166" w:id="46"/>
-[...15 lines deleted...]
-      12) участвует в разработке нормативных правовых актов и нормативных технических документов Управления, а также в разработке и реализации государственных и отраслевых программ в пределах своей компетенции;</w:t>
+    <w:bookmarkStart w:name="z168" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) направляет на согласование в Департамент государственного контроля в сферах нефти и газа Министерства энергетики Республики Казахстан потребность в товарах, работах и услуг, необходимых для содержания и осуществления деятельности в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z167" w:id="47"/>
-[...15 lines deleted...]
-      13) осуществляет правовой мониторинг нормативных правовых актов, и по результатам правового мониторинга своевременно направляет предложения по внесению в них изменений и (или) дополнений или признанию их утратившими силу в Министерство;</w:t>
+    <w:bookmarkStart w:name="z169" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) предоставляет в Департамент бюджета и финансовых процедур технические спецификации на приобретение товаров, работ и услуг, необходимых для обеспечения деятельности в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z168" w:id="48"/>
+    <w:bookmarkStart w:name="z170" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) подписывает договоры о государственных закупках на приобретение товаров, работ и услуг, необходимых для содержания и осуществления деятельности в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z171" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) принимает от поставщиков товары, работы и услуги, необходимые для содержания и осуществления деятельности в пределах своей компетенции и подписывает соответствующие к ним финансовые документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z172" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) обращаются в суд и участвуют при рассмотрении судом дел по нарушениям законодательства Республики Казахстан в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z173" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) исполняет нормативные правовые акты, стратегические и программные документы, достижение целей и задач в пределах компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z174" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) в пределах компетенции участвует в разработке, реализации, выработке предложений к Стратегическому и Операционному планам Министерства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21) исключен приказом Министра энергетики РК от 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) обеспечивает сокращение документооборота и информационных потоков по курируемым вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z177" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) осуществляет передачу сформированных дел в архив;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z178" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) обеспечивает качественную и своевременную подготовку проектов актов и ответов на поручения Министерства по курируемым вопросам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z179" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) осуществляет в пределах своей компетенции рассмотрение обращений физических и юридических лиц, а также анализ, оценку и контроль за их исполнением и государственное регулирование в сфере защиты прав потребителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z340" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) направляет на согласование в Департамент государственного контроля в сферах углеводородов и недропользования Министерства энергетики Республики Казахстан потребность в товарах, работах и услуг, необходимых для содержания и осуществления деятельности в пределах своей компетенции; </w:t>
-[...122 lines deleted...]
-    <w:bookmarkEnd w:id="54"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26) осуществляет внутренний контроль по направлениям деятельности Управления с целью повышения качества и производительности его работы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z341" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) участвует в мероприятиях мобилизационной и гражданской обороне в пределах компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z342" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2) применяет утвержденные критерии оценки степени риска и проверочные листы при проведении профилактического контроля и проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z343" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-3) осуществляет профилактический контроль, направленный на предупреждение нарушений законодательства Республики Казахстан в сфере недропользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z344" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-4) анализирует причины и условия допущенных нарушений и вносит предложения по их предупреждению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z345" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-5) осуществляет анализ состояния соблюдения законодательства Республики Казахстан в подконтрольных сферах, а также проводит анализ причин и условий нарушений, выявленных в ходе профилактического контроля и проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z346" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-6) осуществляет аналитическую оценку рисков в подконтрольных сферах, в том числе на основе результатов системы оценки и управления рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z347" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-7) подготавливает аналитические материалы, обзоры и предложения по снижению рисков, предупреждению нарушений и совершенствованию государственного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z348" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-8) вносит в установленном порядке предложения в Министерство энергетики по совершенствованию нормативных правовых актов и правоприменительной практики в курируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z181" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Министра энергетики РК от 24.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 27.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Управление в пределах своих полномочий имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z183" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) при участии в контроле в регулируемых сферах беспрепятственно посещать проверяемые объекты, в порядке, установленном законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z184" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в установленном законодательством порядке привлекать к работе специалистов, консультантов и экспертов государственных органов и подведомственных организаций при проведении контроля возложенных на Управление функций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z185" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запрашивать и получать от исполнительных органов, недропользователей и иных организаций, а также граждан документы, сведения, необходимые материалы и информацию, в том числе по вопросам осуществления контроля в регулируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z186" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) запрашивать от АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" информацию об объемах добычи, транспортировки, переработки нефти и газа и нефтепродуктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z187" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) запрашивать от АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" информацию по недропользователям, в том числе результаты мониторинга по закупам товаров, работ и услуг, местного содержания товаров, работ, услуг и кадрах, обучения и т.д.;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z188" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) запрашивать от АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" перечень приобретенных недропользователями товаров, работ и услуг при проведении операций по недропользованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z189" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) запрашивать от структурных подразделений Министерства и АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" необходимую информацию (по отчетам, поступившим жалобам и обращениям, неблагоприятным происшествиям (авариям) и т.д.) в курируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z190" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) в случае выявления нарушений действующего законодательства Республики Казахстан принимать соответствующие меры в установленном законодательством порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z191" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) осуществлять производство и рассматривать дела об административных правонарушениях в пределах компетенции, установленной законодательными актами Республики Казахстан, а также направлять в соответствующие органы материалы о привлечении лиц к административной или уголовной ответственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z192" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) вносить предложения по разработке нормативных правовых актов и направлять на рассмотрение в отраслевые департаменты Министерства инициативные проекты таких актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z193" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) осуществлять иные права, установленные действующими законодательными актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменениями, внесенными приказом Министра энергетики РК от 24.08.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 319</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z194" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Обязанности Управления:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z195" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить меры административно-правового воздействия, меры обеспечения производства по делу об административном правонарушении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z196" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принимать меры по устранению нарушений законодательства в регулируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z197" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) принимает участие в предъявлении исковых требовании и выступлении истцом в судебных разбирательствах по делам о нарушениях требований законодательства в регулируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21) исключен приказом Министра энергетики РК от 27.09.2024 </w:t>
+        <w:t xml:space="preserve">4) исключен приказом Министра энергетики РК от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z176" w:id="55"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z199" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) давать разъяснения по вопросам, входящим в компетенцию Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z200" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) представлять необходимые материалы и справки в пределах своей компетенции и в рамках законодательства в случае официального запроса об этом структурными подразделениями Министерства и государственными органами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z201" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение соблюдения сотрудниками Управления норм этики административных государственных служащих;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z202" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает меры по противодействию коррупции и незамедлительно информирует руководство Министерства и правоохранительные органы о ставших известными случаях коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z349" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) осуществляет внутренний анализ коррупционных рисков, по результатам которого принимают меры по устранению причин и условий, способствующих совершению коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z203" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) недопущение гендерной дискриминации при исполнении функциональных обязанностей сотрудниками Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z204" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) своевременно и качественно выполнять возложенные в соответствии с законодательством и настоящим Положением на Управление функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказами Министра энергетики РК от 24.08.2023 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказами Министра энергетики РК от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z182" w:id="61"/>
-[...238 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z205" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...395 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация деятельности Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z206" w:id="84"/>
+    <w:bookmarkStart w:name="z206" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Управление обладает полномочиями, необходимыми для реализации его основных задач и функций, в соответствии с законодательными актами, актами Президента Республики Казахстан, иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z207" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Управление возглавляет руководитель, назначаемый на должность и освобождаемый от должности Руководителем аппарата Министерства по согласованию с Министром энергетики Республики Казахстан, с учетом представления курирующего вице-министра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра энергетики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z208" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Во время отсутствия руководителя Управления временное исполнение его обязанностей возлагается на Заместителя либо на иного сотрудника Управления приказом Руководителя аппарата Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="86"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z209" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, наложения дисциплинарного взыскания руководителю и заместителю руководителя Управления оформляется приказом Руководителя аппарата Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="87"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z210" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель имеет заместителя, назначаемого на должность и освобождаемого от должности Руководителем аппарата Министерства по согласованию с руководителем Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z210" w:id="88"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z211" w:id="89"/>
+    <w:bookmarkStart w:name="z211" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Руководитель организует и руководит работой Управления, несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z212" w:id="90"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z212" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Руководитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z213" w:id="91"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z213" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет обязанности и ответственность своего заместителя и сотрудников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z214" w:id="92"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z214" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с законодательством Республики Казахстан назначает и освобождает от должностей работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z215" w:id="93"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z215" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры поощрения работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z216" w:id="94"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z216" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет интересы Управления в других государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z218" w:id="96"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z353" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подписывает приказы Управления и иные документы в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z350" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) организует и руководит работой Управления, несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций, а также подотчҰтен Министру энергетики Республики Казахстан и курирующему вице-министру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z351" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) Деятельность Управления курируется вице-министром энергетики Республики Казахстан в соответствии с распределением обязанностей, утверждаемым Министром энергетики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z352" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) Руководитель Управления подотчҰтен и подконтролен Министру энергетики Республики Казахстан и курирующему вице-министру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z218" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z219" w:id="97"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным приказом Министра энергетики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z219" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Заместитель Руководителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z220" w:id="98"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z220" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координирует деятельность Управления в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z221" w:id="99"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z221" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в период отсутствия Руководителя осуществляет общее руководство деятельностью Управления и несет персональную ответственность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z222" w:id="100"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z222" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за выполнение возложенных на Управление задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z223" w:id="101"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z223" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные функции, возложенные Руководителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z224" w:id="102"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z224" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Документы, направляемые от имени Управления по вопросам, входящим в компетенцию Управления, подписываются Руководителем, а в случае отсутствия – лицом его замещающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z225" w:id="103"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z225" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="104"/>
+    <w:bookmarkStart w:name="z226" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Управление имеет на праве оперативного управления обособленное имущество. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z227" w:id="105"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z227" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему государством в лице Министерства, и состоит из основных фондов и оборотных средств, а также иного имущества, стоимость которых отражается на балансе Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z228" w:id="106"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z228" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Имущество, закрепленное за Управлением, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z229" w:id="107"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z229" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z230" w:id="108"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z230" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и ликвидация Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="109"/>
+    <w:bookmarkStart w:name="z231" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Реорганизация и ликвидация Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3847,382 +4201,382 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 июля 2016 года № 347</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="110"/>
+    <w:bookmarkStart w:name="z67" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Положение республиканского государственного учреждения "Южное межрегиональное управление государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Положение в редакции приказа Министра энергетики РК от 22.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 417</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="111"/>
+    <w:bookmarkStart w:name="z68" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 1 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="112"/>
+    <w:bookmarkStart w:name="z232" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Республиканское государственное учреждение "Южное межрегиональное управление государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан" (далее – Управление) является территориальным органом Министерства энергетики Республики Казахстан (далее – Министерство).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z233" w:id="113"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z233" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Управление осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан, законодательными и иными нормативными правовыми актами, приказами Министра энергетики Республики Казахстан, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z234" w:id="114"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z234" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Управление является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z235" w:id="115"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z235" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Управление имеет право выступать стороной гражданско-правовых отношений от имени государства, если оно уполномочено на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z236" w:id="116"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z236" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Управление по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами руководителя Управления и другими актами, предусмотренными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z237" w:id="117"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z237" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Структура и лимит штатной численности Управления утверждаются в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z238" w:id="118"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z238" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Полное наименование Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z239" w:id="119"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z239" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на государственном языке – "Қазақстан Республикасы Энергетика министрлігінің мұнай-газ кешеніндегі мемлекеттік инспекциясының оңтүстік өңіраралық басқармасы" республикалық мемлекеттік мекемесі;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z240" w:id="120"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z240" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на русском языке – республиканское государственное учреждение "Южное межрегиональное управление государственной инспекции в нефтегазовом комплексе Министерства энергетики Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z241" w:id="121"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z241" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Юридический адрес Управления: Республика Казахстан, 120008, Кызылординская область, город Кызылорда, проспект Нурсултана Назарбаева, 27, нежилое помещение 3</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4241,826 +4595,828 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="122"/>
+    <w:bookmarkStart w:name="z242" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Учредительным документом Управления является настоящее Положение. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z243" w:id="123"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z243" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование деятельности Управления осуществляется за счет средств республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z244" w:id="124"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z244" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Управлению запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z245" w:id="125"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z245" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Если Управлению законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z246" w:id="126"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z246" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Основные задачи, функции, права и обязанности Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 2 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="127"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="128"/>
+    <w:bookmarkStart w:name="z247" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Задача: реализация функций государственного контроля, а также обеспечение исполнения государственной политики в части касающейся углеводородов, нефтегазовой, нефтегазохимической промышленности, транспортировки углеводородов, производства отдельных видов нефтепродуктов, газа и газоснабжения, магистрального трубопровода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра энергетики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z248" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z249" w:id="129"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z249" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Управление в установленном законодательством порядке осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z250" w:id="130"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z250" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) обеспечивает в пределах своей компетенции соблюдение законов и иных нормативных правовых актов Республики Казахстан в области национальной безопасности, защиты государственных секретов, гражданской защиты, мобилизационной подготовки и мобилизации, по противодействию коррупции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z252" w:id="132"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z251" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) составляет и представляет Департаменту государственного контроля в сферах нефти и газа Министерства в установленном порядке отчетные данные, информацию о деятельности в сферах недропользования, углеводородов, газа и газоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z252" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет разрешительный контроль;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z253" w:id="133"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z253" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) осуществляет государственный контроль в следующих сферах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z255" w:id="135"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z354" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за соблюдением требований законодательства Республики Казахстан о недрах и недропользовании при проведении операций по недропользованию по углеводородам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z355" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за соблюдением недропользователями порядка приобретения товаров, работ и услуг при проведении операций по разведке и (или) добыче углеводородов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z257" w:id="137"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z356" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за производством отдельных видов нефтепродуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z258" w:id="138"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z357" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за соблюдением законодательства Республики Казахстан о магистральном трубопроводе в пределах своей компетенций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z259" w:id="139"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z358" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в сфере газа и газоснабжения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z262" w:id="142"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z359" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      за соблюдением положений проектных документов в сферах недропользования в части, касающейся углеводородов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z262" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществляет контроль за соблюдением недропользователями условий контрактов на недропользование, в том числе соглашений о разделе продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z263" w:id="143"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z263" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) определяет размер ущерба, причиненного вследствие нарушения требований по рациональному и комплексному использованию недр в установленном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z265" w:id="145"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z264" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) составляет предписание об устранении выявленных нарушений по результатам профилактического контроля с посещением субъекта (объекта) контроля в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z265" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) осуществляет государственный контроль в форме проверки и профилактического контроля в регулируемых сферах в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z267" w:id="147"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z266" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обеспечивает исполнение утвержденных полугодовых списков проведения профилактического контроля с посещением субъекта (объекта) контроля в регулируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z267" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) осуществляет приемку работ по ликвидации и консервации объектов недропользования по их завершению в пределах подконтрольной территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z268" w:id="148"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z268" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществляет производство и рассматривает дела об административных правонарушениях в пределах компетенции, установленной законодательными актами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z269" w:id="149"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z269" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) участвует в разработке нормативных правовых актов и нормативных технических документов Управления, а также в разработке и реализации государственных и отраслевых программ в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z270" w:id="150"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z270" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) осуществляет правовой мониторинг нормативных правовых актов, и по результатам правового мониторинга своевременно направляет предложения по внесению в них изменений и (или) дополнений или признанию их утратившими силу в Министерство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z272" w:id="152"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z271" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) направляет на согласование в Департамент государственного контроля в сферах нефти и газа Министерства энергетики Республики Казахстан потребность в товарах, работах и услуг, необходимых для содержания и осуществления деятельности в пределах своей компетенции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z272" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) предоставляет в Департамент бюджета и финансовых процедур технические спецификации на приобретение товаров, работ и услуг, необходимых для обеспечения деятельности в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z273" w:id="153"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z273" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) подписывает договоры о государственных закупках на приобретение товаров, работ и услуг, необходимых для содержания и осуществления деятельности в пределах своей компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z274" w:id="154"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z274" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) принимает от поставщиков товары, работы и услуги, необходимые для содержания и осуществления деятельности в пределах своей компетенции и подписывает соответствующие к ним финансовые документы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z275" w:id="155"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z275" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) обращаются в суд и участвуют при рассмотрении судом дел по нарушениям законодательства Республики Казахстан в пределах компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z276" w:id="156"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z276" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) исполняет нормативные правовые акты, стратегические и программные документы, достижение целей и задач в пределах компетенции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z277" w:id="157"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z277" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) в пределах компетенции участвует в разработке, реализации, выработке предложений к Стратегическому и Операционному планам Министерства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5089,170 +5445,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="158"/>
+    <w:bookmarkStart w:name="z279" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) обеспечивает сокращение документооборота и информационных потоков по курируемым вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z280" w:id="159"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z280" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) осуществляет передачу сформированных дел в архив;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z281" w:id="160"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z281" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) обеспечивает качественную и своевременную подготовку проектов актов и ответов на поручения Министерства по курируемым вопросам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z282" w:id="161"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z282" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) осуществляет в пределах своей компетенции рассмотрение обращений физических и юридических лиц, а также анализ, оценку и контроль за их исполнением и государственное регулирование в сфере защиты прав потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z283" w:id="162"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z368" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) осуществляет внутренний контроль по направлениям деятельности Управления с целью повышения качества и производительности его работы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z284" w:id="163"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z360" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) участвует в мероприятиях мобилизационной и гражданской обороне в пределах компетенции Управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z361" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-2) применяет утвержденные критерии оценки степени риска и проверочные листы при проведении профилактического контроля и проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z362" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-3) осуществляет профилактический контроль, направленный на предупреждение нарушений законодательства Республики Казахстан в сфере недропользования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z363" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-4) анализирует причины и условия допущенных нарушений и вносит предложения по их предупреждению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z364" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-5) осуществляет анализ состояния соблюдения законодательства Республики Казахстан в подконтрольных сферах, а также проводит анализ причин и условий нарушений, выявленных в ходе профилактического контроля и проверок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z365" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-6) осуществляет аналитическую оценку рисков в подконтрольных сферах, в том числе на основе результатов системы оценки и управления рисками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z366" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-7) подготавливает аналитические материалы, обзоры и предложения по снижению рисков, предупреждению нарушений и совершенствованию государственного контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z367" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-8) вносит в установленном порядке предложения в Министерство энергетики по совершенствованию нормативных правовых актов и правоприменительной практики в курируемых сферах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z284" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) осуществляет иные полномочия, предусмотренные законами Республики Казахстан, актами Президента Республики Казахстан и Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5274,307 +5790,327 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z285" w:id="164"/>
+    <w:bookmarkStart w:name="z285" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Управление в пределах своих полномочий имеет право:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z286" w:id="165"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z286" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при участии в контроле в регулируемых сферах беспрепятственно посещать проверяемые объекты, в порядке, установленном законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z287" w:id="166"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z287" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в установленном законодательством порядке привлекать к работе специалистов, консультантов и экспертов государственных органов и подведомственных организаций при проведении контроля возложенных на Управление функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z288" w:id="167"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z288" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) запрашивать и получать от исполнительных органов, недропользователей и иных организаций, а также граждан документы, сведения, необходимые материалы и информацию, в том числе по вопросам осуществления контроля в регулируемых сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z289" w:id="168"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z289" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) запрашивать от АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" информацию об объемах добычи, транспортировки, переработки нефти и газа и нефтепродуктов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z290" w:id="169"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z290" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) запрашивать от АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" информацию по недропользователям, в том числе результаты мониторинга по закупам товаров, работ и услуг, местного содержания товаров, работ, услуг и кадрах, обучения и т.д.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z291" w:id="170"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z291" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) запрашивать от АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" перечень приобретенных недропользователями товаров, работ и услуг при проведении операций по недропользованию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z292" w:id="171"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z292" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) запрашивать от структурных подразделений Министерства и АО "Ситуационно-аналитического центра топливно-энергетического комплекса Республики Казахстан" необходимую информацию (по отчетам, поступившим жалобам и обращениям, неблагоприятным происшествиям (авариям) и т.д.) в курируемых сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z293" w:id="172"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z293" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в случае выявления нарушений действующего законодательства Республики Казахстан принимать соответствующие меры в установленном законодательством порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z294" w:id="173"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z294" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осуществлять производство и рассматривать дела об административных правонарушениях в пределах компетенции, установленной законодательными актами Республики Казахстан, а также направлять в соответствующие органы материалы о привлечении лиц к административной или уголовной ответственности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z295" w:id="174"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z295" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) вносить предложения по разработке нормативных правовых актов и направлять на рассмотрение в отраслевые департаменты Министерства инициативные проекты таких актов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z296" w:id="175"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z296" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) осуществлять иные права, установленные действующими законодательными актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5593,130 +6129,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z297" w:id="176"/>
+    <w:bookmarkStart w:name="z297" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Обязанности Управления:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z298" w:id="177"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z298" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) проводить меры административно-правового воздействия, меры обеспечения производства по делу об административном правонарушении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z299" w:id="178"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z299" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) принимать меры по устранению нарушений законодательства в регулируемых сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z300" w:id="179"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z300" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принимает участие в предъявлении исковых требовании и выступлении истцом в судебных разбирательствах по делам о нарушениях требований законодательства в регулируемых сферах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5745,1162 +6281,1324 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z302" w:id="180"/>
+    <w:bookmarkStart w:name="z302" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) давать разъяснения по вопросам, входящим в компетенцию Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z303" w:id="181"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z303" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) представлять необходимые материалы и справки в пределах своей компетенции и в рамках законодательства в случае официального запроса об этом структурными подразделениями Министерства и государственными органами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z304" w:id="182"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z304" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) обеспечение соблюдения сотрудниками Управления норм этики административных государственных служащих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z306" w:id="184"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z305" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) принимает меры по противодействию коррупции и незамедлительно информирует руководство Министерства и правоохранительные органы о ставших известными случаях коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z369" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) осуществляет внутренний анализ коррупционных рисков, по результатам которого принимают меры по устранению причин и условий, способствующих совершению коррупционных правонарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z306" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) недопущение гендерной дискриминации при исполнении функциональных обязанностей сотрудниками Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z307" w:id="185"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z307" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) своевременно и качественно выполнять возложенные в соответствии законодательством и с настоящим Положением на Управление функции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным приказом Министра энергетики РК от 27.09.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменениями, внесенными приказами Министра энергетики РК от 27.09.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z308" w:id="186"/>
+    <w:bookmarkStart w:name="z308" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация деятельности Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 3 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z309" w:id="187"/>
+    <w:bookmarkStart w:name="z309" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Управление обладает полномочиями, необходимыми для реализации его основных задач и функций, в соответствии с законодательными актами, актами Президента Республики Казахстан, иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z310" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Управление возглавляет руководитель, назначаемый на должность и освобождаемый от должности Руководителем аппарата Министерства по согласованию с Министром энергетики Республики Казахстан, с учетом представления курирующего вице-министра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра энергетики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Во время отсутствия руководителя Управления временное исполнение его обязанностей возлагается на Заместителя либо на иного сотрудника Управления приказом Руководителя аппарата Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="189"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z312" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Вопросы предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования, наложения дисциплинарного взыскания руководителю и заместителю руководителя Управления оформляется приказом Руководителя аппарата Министерства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="190"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z313" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Руководитель имеет заместителя, назначаемого на должность и освобождаемого от должности Руководителем аппарата Министерства по согласованию с руководителем Управления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра энергетики РК от 23.02.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="191"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z314" w:id="192"/>
+    <w:bookmarkStart w:name="z314" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Руководитель организует и руководит работой Управления, несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z315" w:id="193"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z315" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Руководитель:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z316" w:id="194"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z316" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) определяет обязанности и ответственность своего заместителя и сотрудников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z317" w:id="195"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z317" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в соответствии с законодательством Республики Казахстан назначает и освобождает от должностей работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z318" w:id="196"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z318" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в установленном законодательством порядке налагает дисциплинарные взыскания и применяет меры поощрения работников Управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z319" w:id="197"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z319" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) представляет интересы Управления в других государственных органах и иных организациях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z320" w:id="198"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z373" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) подписывает приказы Управления и иные документы в соответствии с законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z370" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) организует и руководит работой Управления, несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций, а также подотчҰтен Министру энергетики Республики Казахстан и курирующему вице-министру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z371" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) Деятельность Управления курируется вице-министром энергетики Республики Казахстан в соответствии с распределением обязанностей, утверждаемым Министром энергетики Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z372" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) подписывает приказы Управления и иные документы в соответствии с законодательством Республики Казахстан; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z321" w:id="199"/>
+      5-3) Руководитель Управления подотчҰтен и подконтролен Министру энергетики Республики Казахстан и курирующему вице-министру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z321" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществляет иные полномочия в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z322" w:id="200"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 с изменением, внесенным приказом Министра энергетики РК от 09.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 146-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z322" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Заместитель Руководителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z323" w:id="201"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z323" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) координирует деятельность Управления в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z324" w:id="202"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z324" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в период отсутствия Руководителя осуществляет общее руководство деятельностью Управления и несет персональную ответственность за выполнение возложенных на Управление задач и осуществление им своих функций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z325" w:id="203"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z325" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществляет иные функции, возложенные Руководителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z326" w:id="204"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z326" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Документы, направляемые от имени Управления по вопросам, входящим в компетенцию Управления, подписываются Руководителем, а в случае отсутствия – лицом его замещающим.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z327" w:id="205"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z327" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 4 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z328" w:id="206"/>
+    <w:bookmarkStart w:name="z328" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Управление имеет на праве оперативного управления обособленное имущество. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z329" w:id="207"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z329" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Имущество Управления формируется за счет имущества, переданного ему государством в лице Министерства, и состоит из основных фондов и оборотных средств, а также иного имущества, стоимость которых отражается на балансе Управления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z330" w:id="208"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z330" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Имущество, закрепленное за Управлением, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z331" w:id="209"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z331" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Управление не вправе самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z332" w:id="210"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z332" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и ликвидация Управления</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок главы 5 - в редакции приказа Министра энергетики РК от 24.08.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 319</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z333" w:id="211"/>
+    <w:bookmarkStart w:name="z333" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Реорганизация и ликвидация Управления осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7226,31 +7924,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>