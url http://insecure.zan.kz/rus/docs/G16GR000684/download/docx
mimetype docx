--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="448e699" w14:textId="448e699">
+    <w:p w14:paraId="647960d" w14:textId="647960d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,1088 +85,1191 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О некоторых вопросах Комитета контроля медицинской и фармацевтической деятельности Министра здравоохранения и социального развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      В соответствии с постановлением Правительства Республики Казахстан от 23 сентября 2014 года № 1005 "О некоторых вопросах Министерства здравоохранения и Социального развития Республики Казахстан", ПРИКАЗЫВАЮ:</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ и.о. Министра здравоохранения и социального развития Республики Казахстан от 2 августа 2016 года № 684. Утратил силу приказом Министра здравоохранения Республики Казахстан от 24 февраля 2026 года № 17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра здравоохранения РК от 24.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с постановлением Правительства Республики Казахстан от 23 сентября 2014 года № 1005 "О некоторых вопросах Министерства здравоохранения и Социального развития Республики Казахстан", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Утвердить Положение:</w:t>
+      1. Утвердить Положение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) государственного учреждения "Комитет контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан" (далее - Положение) согласно </w:t>
+      1) государственного учреждения "Комитет контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан" (далее - Положение) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      2) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) государственного учреждения "Департамент      Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      3) государственного учреждения "Департамент      Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      4) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан" л согласно </w:t>
+      5) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан" л согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      6) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      7) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      8) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      9) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      10) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      11) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      12) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      13) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      14) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      15) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      16) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
+      17) государственного учреждения "Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Признать утратившим силу </w:t>
+      2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения и социального развития Республики Казахстан от 17 октября 2014 года № 147 "О некоторых вопросах Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов 25 октября 2014 года под № 9833, опубликован в информационно-правовой системе "Әділет" 13 января 2015 года).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Комитету контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      3. Комитету контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в недельный срок со дня его подписания направление копии настоящего приказа в Министерство юстиции Республики Казахстан, информационно-правовую систему "Әділет" и периодические печатные издания;</w:t>
+      1) в недельный срок со дня его подписания направление копии настоящего приказа в Министерство юстиции Республики Казахстан, информационно-правовую систему "Әділет" и периодические печатные издания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) направление копии настоящего приказа в течение пяти рабочих дней со дня его подписания в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
+      2) направление копии настоящего приказа в течение пяти рабочих дней со дня его подписания в Республиканское государственное предприятие на праве хозяйственного ведения "Республиканский центр правовой информации" Министерства юстиции Республики Казахстан для включения в Эталонный контрольный банк нормативных правовых актов Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения и социального развития Республики Казахстан.</w:t>
+      3) размещение настоящего приказа на интернет-ресурсе Министерства здравоохранения и социального развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Контроль за исполнением настоящего приказа возложить на вице-министра здравоохранения и социального развития Республики Казахстан Цой А.В.</w:t>
+      4. Контроль за исполнением настоящего приказа возложить на вице-министра здравоохранения и социального развития Республики Казахстан Цой А.В.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Настоящий приказ вступает в силу со дня его подписания.</w:t>
+      5. Настоящий приказ вступает в силу со дня его подписания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Подпункт 35) пункта 14 Положения действует до 1 января 2017 года.</w:t>
+      Подпункт 35) пункта 14 Положения действует до 1 января 2017 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7795"/>
-        <w:gridCol w:w="4205"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7795" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      </w:t>
+              <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>министра здравоохранения</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и социального развития</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4205" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -1384,2283 +1489,2283 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Государственное учреждение "Комитет контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан" (далее - Комитет) является ведомством Министерства здравоохранения и социального развития Республики Казахстан (далее – Министерство), осуществляющим регулятивные, реализационные и контрольные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции.</w:t>
+      1. Государственное учреждение "Комитет контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан" (далее - Комитет) является ведомством Министерства здравоохранения и социального развития Республики Казахстан (далее – Министерство), осуществляющим регулятивные, реализационные и контрольные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
+      2. Комитет осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан. </w:t>
+      3. Комитет является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Комитет вступает в гражданско-правовые отношения от собственного имени. </w:t>
+      4. Комитет вступает в гражданско-правовые отношения от собственного имени. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Комитет имеет право выступать стороной гражданско-правовых отношений от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Комитет имеет право выступать стороной гражданско-правовых отношений от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Комитет по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами председателя Комитета.</w:t>
+      6. Комитет по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами председателя Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Структура и лимит штатной численности Комитета утверждаются в соответствии с законодательством Республики Казахстан. </w:t>
+      7. Структура и лимит штатной численности Комитета утверждаются в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Местонахождение Комитета: Республика Казахстан, 010000, город Астана, Есильский район, улица Орынбор, дом 8, административное здание "Дом министерств", 5-6 подъезды.</w:t>
+      8. Местонахождение Комитета: Республика Казахстан, 010000, город Астана, Есильский район, улица Орынбор, дом 8, административное здание "Дом министерств", 5-6 подъезды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Комитета - Государственное учреждение "Комитет контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Комитета - Государственное учреждение "Комитет контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Комитета.</w:t>
+      10. Настоящее Положение является учредительным документом Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Комитета осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Комитета осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Комитета.</w:t>
+      12. Комитету запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Комитета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета. </w:t>
+      Если Комитету законодательными актами предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Основные задачи и функции, права и обязанности Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Комитета:</w:t>
+      13. Основные задачи Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники;</w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности.</w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Комитета:</w:t>
+      14. Функции Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Комитета;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) разработка порядка выдачи заключений (разрешительных документов) на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан гемопоэтических стволовых клеток, костного мозга в случае их перемещения с целью проведения неродственной трансплантации, а также образцов клеток, тканей, биологических жидкостей и секретов, в том числе продуктов жизнедеятельности человека, физиологических и патологических выделений, мазков, соскобов, смывов, предназначенных для диагностических научных целей или полученных в процессе проведения биомедицинских исследований;</w:t>
+      2) разработка порядка выдачи заключений (разрешительных документов) на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан гемопоэтических стволовых клеток, костного мозга в случае их перемещения с целью проведения неродственной трансплантации, а также образцов клеток, тканей, биологических жидкостей и секретов, в том числе продуктов жизнедеятельности человека, физиологических и патологических выделений, мазков, соскобов, смывов, предназначенных для диагностических научных целей или полученных в процессе проведения биомедицинских исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) разработка состава и положения о формулярной комиссии Министерства здравоохранения и социального развития Республики Казахстан (далее – Министерство);</w:t>
+      3) разработка состава и положения о формулярной комиссии Министерства здравоохранения и социального развития Республики Казахстан (далее – Министерство);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) разработка правил проведения оценки безопасности и качества лекарственных средств и изделий медицинского назначения, зарегистрированных в Республике Казахстан;</w:t>
+      4) разработка правил проведения оценки безопасности и качества лекарственных средств и изделий медицинского назначения, зарегистрированных в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) разработка квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности;</w:t>
+      5) разработка квалификационных требований, предъявляемых к медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) разработка стандартов и регламентов государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      6) разработка стандартов и регламентов государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) разработка Государственной фармакопеи Республики Казахстан;</w:t>
+      7) разработка Государственной фармакопеи Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) разработка проверочных листов, критериев оценки степени риска в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
+      8) разработка проверочных листов, критериев оценки степени риска в соответствии с Предпринимательским кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) разработка порядка обеспечения лекарственными средствами граждан, в том числе и рациональное использование лекарственных средств;</w:t>
+      9) разработка порядка обеспечения лекарственными средствами граждан, в том числе и рациональное использование лекарственных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) разработка перечня орфанных препаратов;</w:t>
+      10) разработка перечня орфанных препаратов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) разработка правил формирования цен на лекарственные средства и изделия медицинского назначения в рамках гарантированного объема бесплатной медицинской помощи;</w:t>
+      11) разработка правил формирования цен на лекарственные средства и изделия медицинского назначения в рамках гарантированного объема бесплатной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) разработка порядка разработки и утверждения Казахстанского национального лекарственного формуляра, а также порядка разработки и согласования лекарственных формуляров организаций здравоохранения;</w:t>
+      12) разработка порядка разработки и утверждения Казахстанского национального лекарственного формуляра, а также порядка разработки и согласования лекарственных формуляров организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      14) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      15) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      16) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      17) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) осуществлениеподлежащ государственного контроля за проведением оценки безопасности и качества зарегистрированных лекарственных средств и изделий медицинского назначения, зарегистрированных в Республике Казахстан;</w:t>
+      18) осуществлениеподлежащ государственного контроля за проведением оценки безопасности и качества зарегистрированных лекарственных средств и изделий медицинского назначения, зарегистрированных в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      19) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      20) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      21) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      22) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      23) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      24) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      25) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      26) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) лицензирование ввоза на территорию Республики Казахстан из стран, не входящих в Таможенный союз, и вывоза с территории Республики Казахстан в эти страны органов (части органов) и (или) тканей человека, крови и ее компонентов;</w:t>
+      27) лицензирование ввоза на территорию Республики Казахстан из стран, не входящих в Таможенный союз, и вывоза с территории Республики Казахстан в эти страны органов (части органов) и (или) тканей человека, крови и ее компонентов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) выдача заключений (разрешительных документов) на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан гемопоэтических стволовых клеток, костного мозга в случае их перемещения с целью проведения неродственной трансплантации, а также образцов клеток, тканей, биологических жидкостей и секретов, в том числе продуктов жизнедеятельности человека, физиологических и патологических выделений, мазков, соскобов, смывов, предназначенных для диагностических научных целей или полученных в процессе проведения биомедицинских исследований;</w:t>
+      28) выдача заключений (разрешительных документов) на ввоз на территорию Республики Казахстан и вывоз с территории Республики Казахстан гемопоэтических стволовых клеток, костного мозга в случае их перемещения с целью проведения неродственной трансплантации, а также образцов клеток, тканей, биологических жидкостей и секретов, в том числе продуктов жизнедеятельности человека, физиологических и патологических выделений, мазков, соскобов, смывов, предназначенных для диагностических научных целей или полученных в процессе проведения биомедицинских исследований;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29) осуществление выдачи заключений (разрешительных документов), согласование на ввоз на территорию Республики Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники (в том числе незарегистрированных) в качестве гуманитарной помощи или помощи при чрезвычайных ситуациях;</w:t>
+      29) осуществление выдачи заключений (разрешительных документов), согласование на ввоз на территорию Республики Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники (в том числе незарегистрированных) в качестве гуманитарной помощи или помощи при чрезвычайных ситуациях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30) выдача разрешений на проведение клинических исследований фармакологических и лекарственных средств;</w:t>
+      30) выдача разрешений на проведение клинических исследований фармакологических и лекарственных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31) осуществление координации вопросов по проведению сертификации специалистов в области здравоохранения для допуска к клинической практике; </w:t>
+      31) осуществление координации вопросов по проведению сертификации специалистов в области здравоохранения для допуска к клинической практике; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      32) осуществление координации вопросов по выдаче свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      32) осуществление координации вопросов по выдаче свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      33) осуществление государственной регистрации, перерегистрации, внесение изменений в регистрационное досье, отзыва решения о государственной регистрации лекарственных средств, изделий медицинского назначения и медицинской техники, ведения Государственного реестра лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      33) осуществление государственной регистрации, перерегистрации, внесение изменений в регистрационное досье, отзыва решения о государственной регистрации лекарственных средств, изделий медицинского назначения и медицинской техники, ведения Государственного реестра лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) принятие решения о приостановлении медицинского применения лекарственного средства, изделия медицинского назначения и медицинской техники путем приостановления действия регистрационного удостоверения лекарственного средства, изделия медицинского назначения и медицинской техники, а также о запрете медицинского применения и изъятии из обращения или приостановлении медицинского применения серии (партии) лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      34) принятие решения о приостановлении медицинского применения лекарственного средства, изделия медицинского назначения и медицинской техники путем приостановления действия регистрационного удостоверения лекарственного средства, изделия медицинского назначения и медицинской техники, а также о запрете медицинского применения и изъятии из обращения или приостановлении медицинского применения серии (партии) лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35) организация и проведение аккредитации организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      35) организация и проведение аккредитации организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      36) организация и проведение аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      36) организация и проведение аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) формирование банка данных аккредитованных субъектов и независимых экспертов в области здравоохранения;</w:t>
+      37) формирование банка данных аккредитованных субъектов и независимых экспертов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      38) аккредитация организаций, осуществляющих оценку профессиональной подготовленности и подтверждения соответствия квалификации специалистов в области здравоохранения;</w:t>
+      38) аккредитация организаций, осуществляющих оценку профессиональной подготовленности и подтверждения соответствия квалификации специалистов в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) аккредитация медицинских организаций на право проведения клинических исследований фармакологических и лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      39) аккредитация медицинских организаций на право проведения клинических исследований фармакологических и лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40) аккредитация испытательных лабораторий на право проведения доклинических (неклинических) исследований биологически активных веществ, изделий медицинского назначения;</w:t>
+      40) аккредитация испытательных лабораторий на право проведения доклинических (неклинических) исследований биологически активных веществ, изделий медицинского назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      41) аккредитация испытательных лабораторий, осуществляющих монопольную деятельность по экспертизе и оценке безопасности и качества лекарственных средств, изделий медицинского назначения;</w:t>
+      41) аккредитация испытательных лабораторий, осуществляющих монопольную деятельность по экспертизе и оценке безопасности и качества лекарственных средств, изделий медицинского назначения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      42) организация и проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      42) организация и проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных и не зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      43) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных и не зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44) осуществление координации по вопросам выдачи иностранцам сертификата специалиста, для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      44) осуществление координации по вопросам выдачи иностранцам сертификата специалиста, для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      45) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      45) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      46) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47) осуществление государственного регулирования цен на лекарственные средства, в рамках гарантированного объема медицинской помощи;</w:t>
+      47) осуществление государственного регулирования цен на лекарственные средства, в рамках гарантированного объема медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48) организация и проведение государственной аттестации организаций образования в области здравоохранения;</w:t>
+      48) организация и проведение государственной аттестации организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49) проведение аттестации руководителей местных органов государственного управления здравоохранения областей, городов республиканского значения и столицы и их заместителей, руководителей организаций, подведомственных уполномоченному органу, их заместителей, а также руководителей филиалов;</w:t>
+      49) проведение аттестации руководителей местных органов государственного управления здравоохранения областей, городов республиканского значения и столицы и их заместителей, руководителей организаций, подведомственных уполномоченному органу, их заместителей, а также руководителей филиалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50) разработка списков лекарственных средств, изделий медицинского назначения, в рамках гарантированного объема бесплатной медицинской помощи, в том числе закупаемых у единого дистрибьютора;</w:t>
+      50) разработка списков лекарственных средств, изделий медицинского назначения, в рамках гарантированного объема бесплатной медицинской помощи, в том числе закупаемых у единого дистрибьютора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) признание стандартов международных и иностранных фармакопей, а также фармакопейных статей (монографий) и других нормативных документов по стандартизации на лекарственные средства, изделия медицинского назначения и медицинскую технику иностранных государств;</w:t>
+      51) признание стандартов международных и иностранных фармакопей, а также фармакопейных статей (монографий) и других нормативных документов по стандартизации на лекарственные средства, изделия медицинского назначения и медицинскую технику иностранных государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      52) осуществление фармацевтической инспекции;</w:t>
+      52) осуществление фармацевтической инспекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53) выдача сертификата на фармацевтический продукт (СРР);</w:t>
+      53) выдача сертификата на фармацевтический продукт (СРР);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54) осуществление координации и мониторинга вопросов по отзыву свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      54) осуществление координации и мониторинга вопросов по отзыву свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      55) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      56) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57) осуществление государственного контроля за проведением экспертизы и оценки производства лекарственных средств, изделий медицинского назначения и медицинской техники при их государственной регистрации;</w:t>
+      57) осуществление государственного контроля за проведением экспертизы и оценки производства лекарственных средств, изделий медицинского назначения и медицинской техники при их государственной регистрации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      58) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
+      58) осуществление иных функций, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z111" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Комитета:</w:t>
+      15. Права и обязанности Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z112" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z113" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) вносить предложения при формировании Лекарственного формуляра;</w:t>
+      4) вносить предложения при формировании Лекарственного формуляра;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) осуществлять иные права, предусмотренные действующим законодательством Республики Казахстан;</w:t>
+      5) осуществлять иные права, предусмотренные действующим законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      6) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществлять координацию и контроль деятельности территориальных подразделений Комитета;</w:t>
+      7) осуществлять координацию и контроль деятельности территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      8) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Организация деятельности Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Комитетом осуществляется Председателем (далее – Председатель), который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
+      16. Руководство Комитетом осуществляется Председателем (далее – Председатель), который несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Председатель Комитета назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Председатель Комитета имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Председателя Комитета:</w:t>
+      19. Полномочия Председателя Комитета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия заместителей Председателя Комитета;</w:t>
+      2) определяет обязанности и полномочия заместителей Председателя Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) определяет обязанности и полномочия руководителей структурных подразделений Комитета;</w:t>
+      3) определяет обязанности и полномочия руководителей структурных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) определяет обязанности и полномочия руководителей и заместителей руководителей территориальных подразделений Комитета;</w:t>
+      4) определяет обязанности и полномочия руководителей и заместителей руководителей территориальных подразделений Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета, руководителей территориальных подразделений и их заместителей;</w:t>
+      5) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Комитета, руководителей территориальных подразделений и их заместителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) решает вопросы наложения дисциплинарных взысканий на работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      6) решает вопросы наложения дисциплинарных взысканий на работников Комитета, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) представляет Комитет в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      7) представляет Комитет в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) в соответствии с законодательством принимает решения о предъявлении от имени Комитета претензий и исков к юридическим и физическим лицам;</w:t>
+      8) в соответствии с законодательством принимает решения о предъявлении от имени Комитета претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) принимает решения по вопросам, входящим в компетенцию Комитета;</w:t>
+      9) принимает решения по вопросам, входящим в компетенцию Комитета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) утверждает нормативные правовые акты по вопросам входящим в компетенцию при наличии прямой компетенции по их утверждению в актах министерства, за исключением нормативных правовых актов, затрагивающих права и свободы человека и гражданина;</w:t>
+      10) утверждает нормативные правовые акты по вопросам входящим в компетенцию при наличии прямой компетенции по их утверждению в актах министерства, за исключением нормативных правовых актов, затрагивающих права и свободы человека и гражданина;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) принимает меры, направленные на противодействие коррупции в Комитете.</w:t>
+      11) принимает меры, направленные на противодействие коррупции в Комитете.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Председателя Комитета в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.18. Комитет обладает полномочиями, необходимыми для реализации его основных задач и функций, в соответствии с законодательными актами, актами Президента Республики Казахстан, иными нормативно-правовыми актами Республики Казахстан. </w:t>
+      20. Председатель Комитета определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан.18. Комитет обладает полномочиями, необходимыми для реализации его основных задач и функций, в соответствии с законодательными актами, актами Президента Республики Казахстан, иными нормативно-правовыми актами Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Комитет возглавляет Председатель – Главный государственный инспектор по контролю в сфере оказания медицинских услуг, назначаемый на должность и освобождаемый от должности в порядке, установленном законодательством Республики Казахстан.</w:t>
+      19. Комитет возглавляет Председатель – Главный государственный инспектор по контролю в сфере оказания медицинских услуг, назначаемый на должность и освобождаемый от должности в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Председатель Комитета организует и руководит работой Комитета и несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
+      20. Председатель Комитета организует и руководит работой Комитета и несет персональную ответственность за выполнение возложенных на Комитет задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Имущество Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Комитет имеет на праве оперативного управления обособленное имущество, в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Комитет имеет на праве оперативного управления обособленное имущество, в случаях, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Комитета формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22.Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
+      22.Имущество, закрепленное за Комитетом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Комитету не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
+      23. Комитету не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выделенных ему по плану финансирования, если иное не установлено законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Реорганизация и ликвидация Комитета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Реорганизация и ликвидация Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
+      28. Реорганизация и ликвидация Комитета осуществляется в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -3832,1603 +3937,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
     <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
     <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 010000, город Астана, улица А.Иманова, дом 19, деловой дом "Алма-Ата".</w:t>
+      8. Место нахождение Департамента: 010000, город Астана, улица А.Иманова, дом 19, деловой дом "Алма-Ата".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Астане Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z170" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
     <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
     <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
     <w:bookmarkStart w:name="z174" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z178" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkStart w:name="z179" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
     <w:bookmarkStart w:name="z180" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
     <w:bookmarkStart w:name="z186" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z187" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z188" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z189" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z190" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
     <w:bookmarkStart w:name="z191" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
     <w:bookmarkStart w:name="z192" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z193" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z194" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
     <w:bookmarkStart w:name="z195" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
     <w:bookmarkStart w:name="z196" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
     <w:bookmarkStart w:name="z197" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:bookmarkStart w:name="z198" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
     <w:bookmarkStart w:name="z199" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
     <w:bookmarkStart w:name="z200" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkStart w:name="z201" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkStart w:name="z202" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
     <w:bookmarkStart w:name="z203" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
     <w:bookmarkStart w:name="z204" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="197"/>
     <w:bookmarkStart w:name="z205" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
     <w:bookmarkStart w:name="z206" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
     <w:bookmarkStart w:name="z207" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:bookmarkStart w:name="z208" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
     <w:bookmarkStart w:name="z209" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:bookmarkStart w:name="z210" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
     <w:bookmarkStart w:name="z211" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
     <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:bookmarkStart w:name="z213" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
     <w:bookmarkStart w:name="z214" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
     <w:bookmarkStart w:name="z215" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
     <w:bookmarkStart w:name="z216" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
     <w:bookmarkStart w:name="z217" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
     <w:bookmarkStart w:name="z218" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
     <w:bookmarkStart w:name="z219" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
     <w:bookmarkStart w:name="z220" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
     <w:bookmarkStart w:name="z221" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="214"/>
     <w:bookmarkStart w:name="z222" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
     <w:bookmarkStart w:name="z223" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
     <w:bookmarkStart w:name="z224" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
     <w:bookmarkStart w:name="z225" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
     <w:bookmarkStart w:name="z226" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
     <w:bookmarkStart w:name="z227" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -5600,1603 +5705,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z231" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции.</w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z232" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z233" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z234" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
     <w:bookmarkStart w:name="z235" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
     <w:bookmarkStart w:name="z236" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
     <w:bookmarkStart w:name="z237" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 050016, город Алматы, улица М. Маметовой, дом 3.</w:t>
+      8. Место нахождение Департамента: 050016, город Алматы, улица М. Маметовой, дом 3.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
     <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по городу Алматы Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
     <w:bookmarkStart w:name="z240" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
     <w:bookmarkStart w:name="z241" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
     <w:bookmarkStart w:name="z242" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
     <w:bookmarkStart w:name="z243" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
     <w:bookmarkStart w:name="z244" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
     <w:bookmarkStart w:name="z245" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
     <w:bookmarkStart w:name="z246" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
     <w:bookmarkStart w:name="z247" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
     <w:bookmarkStart w:name="z248" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
     <w:bookmarkStart w:name="z249" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="241"/>
     <w:bookmarkStart w:name="z250" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
     <w:bookmarkStart w:name="z251" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="243"/>
     <w:bookmarkStart w:name="z252" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
     <w:bookmarkStart w:name="z253" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
     <w:bookmarkStart w:name="z254" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z255" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z256" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z257" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z258" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z259" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z260" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:bookmarkStart w:name="z261" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
     <w:bookmarkStart w:name="z262" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:bookmarkStart w:name="z263" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z264" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
     <w:bookmarkStart w:name="z265" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z266" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:bookmarkStart w:name="z267" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z268" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
     <w:bookmarkStart w:name="z269" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
     <w:bookmarkStart w:name="z270" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
     <w:bookmarkStart w:name="z271" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
     <w:bookmarkStart w:name="z272" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
     <w:bookmarkStart w:name="z273" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
     <w:bookmarkStart w:name="z274" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
     <w:bookmarkStart w:name="z275" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
     <w:bookmarkStart w:name="z276" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
     <w:bookmarkStart w:name="z277" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
     <w:bookmarkStart w:name="z278" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
     <w:bookmarkStart w:name="z279" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z280" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z281" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z282" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
     <w:bookmarkStart w:name="z283" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z284" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:bookmarkStart w:name="z285" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
     <w:bookmarkStart w:name="z286" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
     <w:bookmarkStart w:name="z287" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
     <w:bookmarkStart w:name="z288" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
     <w:bookmarkStart w:name="z289" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
     <w:bookmarkStart w:name="z290" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
     <w:bookmarkStart w:name="z291" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkStart w:name="z292" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
     <w:bookmarkStart w:name="z293" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
     <w:bookmarkStart w:name="z294" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
     <w:bookmarkStart w:name="z295" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
     <w:bookmarkStart w:name="z296" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:bookmarkStart w:name="z297" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
     <w:bookmarkStart w:name="z298" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
     <w:bookmarkStart w:name="z299" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
     <w:bookmarkStart w:name="z300" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
     <w:bookmarkStart w:name="z301" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
     <w:bookmarkStart w:name="z302" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
     <w:bookmarkStart w:name="z303" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
     <w:bookmarkStart w:name="z304" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
     <w:bookmarkStart w:name="z305" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
     <w:bookmarkStart w:name="z306" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
     <w:bookmarkStart w:name="z307" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
     <w:bookmarkStart w:name="z308" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7368,1605 +7473,1605 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:bookmarkStart w:name="z312" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:bookmarkStart w:name="z313" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
     <w:bookmarkStart w:name="z314" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
     <w:bookmarkStart w:name="z315" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
     <w:bookmarkStart w:name="z316" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
     <w:bookmarkStart w:name="z317" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
     <w:bookmarkStart w:name="z318" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
     <w:bookmarkStart w:name="z319" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 020000, Акмолинская область, город Кокшетау улица Шакарима Кудайбердиева, строение 27/3.</w:t>
+      8. Место нахождение Департамента: 020000, Акмолинская область, город Кокшетау улица Шакарима Кудайбердиева, строение 27/3.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
     <w:bookmarkStart w:name="z320" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Акмолинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="311"/>
     <w:bookmarkStart w:name="z321" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="312"/>
     <w:bookmarkStart w:name="z322" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
     <w:bookmarkStart w:name="z323" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
     <w:bookmarkStart w:name="z324" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
     <w:bookmarkStart w:name="z325" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
     <w:bookmarkStart w:name="z326" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="317"/>
     <w:bookmarkStart w:name="z327" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="318"/>
     <w:bookmarkStart w:name="z328" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="319"/>
     <w:bookmarkStart w:name="z329" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="320"/>
     <w:bookmarkStart w:name="z330" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="321"/>
     <w:bookmarkStart w:name="z331" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="322"/>
     <w:bookmarkStart w:name="z332" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="323"/>
     <w:bookmarkStart w:name="z333" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
     <w:bookmarkStart w:name="z334" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="325"/>
     <w:bookmarkStart w:name="z335" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="326"/>
     <w:bookmarkStart w:name="z336" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="327"/>
     <w:bookmarkStart w:name="z337" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
     <w:bookmarkStart w:name="z338" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="329"/>
     <w:bookmarkStart w:name="z339" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="330"/>
     <w:bookmarkStart w:name="z340" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="331"/>
     <w:bookmarkStart w:name="z341" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="332"/>
     <w:bookmarkStart w:name="z342" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="333"/>
     <w:bookmarkStart w:name="z343" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="334"/>
     <w:bookmarkStart w:name="z344" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="335"/>
     <w:bookmarkStart w:name="z345" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="336"/>
     <w:bookmarkStart w:name="z346" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="337"/>
     <w:bookmarkStart w:name="z347" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="338"/>
     <w:bookmarkStart w:name="z348" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="339"/>
     <w:bookmarkStart w:name="z349" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="340"/>
     <w:bookmarkStart w:name="z350" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="341"/>
     <w:bookmarkStart w:name="z351" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="342"/>
     <w:bookmarkStart w:name="z352" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="343"/>
     <w:bookmarkStart w:name="z353" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="344"/>
     <w:bookmarkStart w:name="z354" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="345"/>
     <w:bookmarkStart w:name="z355" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="346"/>
     <w:bookmarkStart w:name="z356" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="347"/>
     <w:bookmarkStart w:name="z357" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="348"/>
     <w:bookmarkStart w:name="z358" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="349"/>
     <w:bookmarkStart w:name="z359" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="350"/>
     <w:bookmarkStart w:name="z360" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="351"/>
     <w:bookmarkStart w:name="z361" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="352"/>
     <w:bookmarkStart w:name="z362" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="353"/>
     <w:bookmarkStart w:name="z363" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="354"/>
     <w:bookmarkStart w:name="z364" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="355"/>
     <w:bookmarkStart w:name="z365" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="356"/>
     <w:bookmarkStart w:name="z366" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="357"/>
     <w:bookmarkStart w:name="z367" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Организация деятельности Департамента</w:t>
+      3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="358"/>
     <w:bookmarkStart w:name="z368" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="359"/>
     <w:bookmarkStart w:name="z369" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="360"/>
     <w:bookmarkStart w:name="z370" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="361"/>
     <w:bookmarkStart w:name="z371" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="362"/>
     <w:bookmarkStart w:name="z372" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="363"/>
     <w:bookmarkStart w:name="z373" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="364"/>
     <w:bookmarkStart w:name="z374" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="365"/>
     <w:bookmarkStart w:name="z375" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="366"/>
     <w:bookmarkStart w:name="z376" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="367"/>
     <w:bookmarkStart w:name="z377" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="368"/>
     <w:bookmarkStart w:name="z378" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="369"/>
     <w:bookmarkStart w:name="z379" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="370"/>
     <w:bookmarkStart w:name="z380" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="371"/>
     <w:bookmarkStart w:name="z381" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
     <w:bookmarkStart w:name="z382" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="373"/>
     <w:bookmarkStart w:name="z383" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="374"/>
     <w:bookmarkStart w:name="z384" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
     <w:bookmarkStart w:name="z385" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
     <w:bookmarkStart w:name="z386" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
     <w:bookmarkStart w:name="z387" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
     <w:bookmarkStart w:name="z388" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
     <w:bookmarkStart w:name="z389" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9138,1603 +9243,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
     <w:bookmarkStart w:name="z393" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
     <w:bookmarkStart w:name="z394" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkStart w:name="z395" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
     <w:bookmarkStart w:name="z396" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
     <w:bookmarkStart w:name="z397" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
     <w:bookmarkStart w:name="z398" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
     <w:bookmarkStart w:name="z399" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
     <w:bookmarkStart w:name="z400" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 030007, Актюбинская область, город Актобе, улица Тилеу батыра, 9 "Б".</w:t>
+      8. Место нахождение Департамента: 030007, Актюбинская область, город Актобе, улица Тилеу батыра, 9 "Б".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
     <w:bookmarkStart w:name="z401" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Актюбинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
     <w:bookmarkStart w:name="z402" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
     <w:bookmarkStart w:name="z403" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
     <w:bookmarkStart w:name="z404" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
     <w:bookmarkStart w:name="z405" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
     <w:bookmarkStart w:name="z406" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
     <w:bookmarkStart w:name="z407" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="397"/>
     <w:bookmarkStart w:name="z408" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
     <w:bookmarkStart w:name="z409" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
     <w:bookmarkStart w:name="z410" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
     <w:bookmarkStart w:name="z411" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
     <w:bookmarkStart w:name="z412" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
     <w:bookmarkStart w:name="z413" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
     <w:bookmarkStart w:name="z414" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
     <w:bookmarkStart w:name="z415" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
     <w:bookmarkStart w:name="z416" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
     <w:bookmarkStart w:name="z417" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
     <w:bookmarkStart w:name="z418" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
     <w:bookmarkStart w:name="z419" w:id="409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
     <w:bookmarkStart w:name="z420" w:id="410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
     <w:bookmarkStart w:name="z421" w:id="411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
     <w:bookmarkStart w:name="z422" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
     <w:bookmarkStart w:name="z423" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
     <w:bookmarkStart w:name="z424" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
     <w:bookmarkStart w:name="z425" w:id="415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
     <w:bookmarkStart w:name="z426" w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
     <w:bookmarkStart w:name="z427" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
     <w:bookmarkStart w:name="z428" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="418"/>
     <w:bookmarkStart w:name="z429" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="419"/>
     <w:bookmarkStart w:name="z430" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
     <w:bookmarkStart w:name="z431" w:id="421"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
     <w:bookmarkStart w:name="z432" w:id="422"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
     <w:bookmarkStart w:name="z433" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
     <w:bookmarkStart w:name="z434" w:id="424"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:bookmarkStart w:name="z435" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
     <w:bookmarkStart w:name="z436" w:id="426"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
     <w:bookmarkStart w:name="z437" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
     <w:bookmarkStart w:name="z438" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="428"/>
     <w:bookmarkStart w:name="z439" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="429"/>
     <w:bookmarkStart w:name="z440" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="430"/>
     <w:bookmarkStart w:name="z441" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
     <w:bookmarkStart w:name="z442" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
     <w:bookmarkStart w:name="z443" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
     <w:bookmarkStart w:name="z444" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
     <w:bookmarkStart w:name="z445" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
     <w:bookmarkStart w:name="z446" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
     <w:bookmarkStart w:name="z447" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
     <w:bookmarkStart w:name="z448" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
     <w:bookmarkStart w:name="z449" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="439"/>
     <w:bookmarkStart w:name="z450" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="440"/>
     <w:bookmarkStart w:name="z451" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
     <w:bookmarkStart w:name="z452" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
     <w:bookmarkStart w:name="z453" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
     <w:bookmarkStart w:name="z454" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
     <w:bookmarkStart w:name="z455" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
     <w:bookmarkStart w:name="z456" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
     <w:bookmarkStart w:name="z457" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
     <w:bookmarkStart w:name="z458" w:id="448"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
     <w:bookmarkStart w:name="z459" w:id="449"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
     <w:bookmarkStart w:name="z460" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
     <w:bookmarkStart w:name="z461" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
     <w:bookmarkStart w:name="z462" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
     <w:bookmarkStart w:name="z463" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
     <w:bookmarkStart w:name="z464" w:id="454"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
     <w:bookmarkStart w:name="z465" w:id="455"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
     <w:bookmarkStart w:name="z466" w:id="456"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
     <w:bookmarkStart w:name="z467" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
     <w:bookmarkStart w:name="z468" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
     <w:bookmarkStart w:name="z469" w:id="459"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
     <w:bookmarkStart w:name="z470" w:id="460"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10906,1596 +11011,1600 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
     <w:bookmarkStart w:name="z474" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
     <w:bookmarkStart w:name="z475" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
     <w:bookmarkStart w:name="z476" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z477" w:id="466"/>
-[...19 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z477" w:id="466"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
     <w:bookmarkStart w:name="z478" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
     <w:bookmarkStart w:name="z479" w:id="468"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
     <w:bookmarkStart w:name="z480" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 040000, Республика Казахстан, Алматинская область, г.Талдыкорган, ул. Медеу 3.</w:t>
+      8. Место нахождение Департамента: 040000, Республика Казахстан, Алматинская область, г.Талдыкорган, ул. Медеу 3.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
     <w:bookmarkStart w:name="z481" w:id="470"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Алматинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
     <w:bookmarkStart w:name="z482" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
     <w:bookmarkStart w:name="z483" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
     <w:bookmarkStart w:name="z484" w:id="473"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
     <w:bookmarkStart w:name="z485" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="474"/>
     <w:bookmarkStart w:name="z486" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
     <w:bookmarkStart w:name="z487" w:id="476"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
     <w:bookmarkStart w:name="z488" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
     <w:bookmarkStart w:name="z489" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
     <w:bookmarkStart w:name="z490" w:id="479"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
     <w:bookmarkStart w:name="z491" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
     <w:bookmarkStart w:name="z492" w:id="481"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
     <w:bookmarkStart w:name="z493" w:id="482"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
     <w:bookmarkStart w:name="z494" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
     <w:bookmarkStart w:name="z495" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
     <w:bookmarkStart w:name="z496" w:id="485"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
     <w:bookmarkStart w:name="z497" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
     <w:bookmarkStart w:name="z498" w:id="487"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
     <w:bookmarkStart w:name="z499" w:id="488"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
     <w:bookmarkStart w:name="z500" w:id="489"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
     <w:bookmarkStart w:name="z501" w:id="490"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
     <w:bookmarkStart w:name="z502" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
     <w:bookmarkStart w:name="z503" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
     <w:bookmarkStart w:name="z504" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
     <w:bookmarkStart w:name="z505" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
     <w:bookmarkStart w:name="z506" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
     <w:bookmarkStart w:name="z507" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
     <w:bookmarkStart w:name="z508" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="497"/>
     <w:bookmarkStart w:name="z509" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="498"/>
     <w:bookmarkStart w:name="z510" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="499"/>
     <w:bookmarkStart w:name="z511" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="500"/>
     <w:bookmarkStart w:name="z512" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="501"/>
     <w:bookmarkStart w:name="z513" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="502"/>
     <w:bookmarkStart w:name="z514" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="503"/>
     <w:bookmarkStart w:name="z515" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
     <w:bookmarkStart w:name="z516" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
     <w:bookmarkStart w:name="z517" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
     <w:bookmarkStart w:name="z518" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
     <w:bookmarkStart w:name="z519" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
     <w:bookmarkStart w:name="z520" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
     <w:bookmarkStart w:name="z521" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
     <w:bookmarkStart w:name="z522" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
     <w:bookmarkStart w:name="z523" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="512"/>
     <w:bookmarkStart w:name="z524" w:id="513"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="513"/>
     <w:bookmarkStart w:name="z525" w:id="514"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
     <w:bookmarkStart w:name="z526" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="515"/>
     <w:bookmarkStart w:name="z527" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="516"/>
     <w:bookmarkStart w:name="z528" w:id="517"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="517"/>
     <w:bookmarkStart w:name="z529" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="518"/>
     <w:bookmarkStart w:name="z530" w:id="519"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="519"/>
     <w:bookmarkStart w:name="z531" w:id="520"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
     <w:bookmarkStart w:name="z532" w:id="521"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
     <w:bookmarkStart w:name="z533" w:id="522"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
     <w:bookmarkStart w:name="z534" w:id="523"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
     <w:bookmarkStart w:name="z535" w:id="524"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
     <w:bookmarkStart w:name="z536" w:id="525"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
     <w:bookmarkStart w:name="z537" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="526"/>
     <w:bookmarkStart w:name="z538" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="527"/>
     <w:bookmarkStart w:name="z539" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="528"/>
     <w:bookmarkStart w:name="z540" w:id="529"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="529"/>
     <w:bookmarkStart w:name="z541" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="530"/>
     <w:bookmarkStart w:name="z542" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
     <w:bookmarkStart w:name="z543" w:id="532"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
     <w:bookmarkStart w:name="z544" w:id="533"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
     <w:bookmarkStart w:name="z545" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
     <w:bookmarkStart w:name="z546" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
     <w:bookmarkStart w:name="z547" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
     <w:bookmarkStart w:name="z548" w:id="537"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
     <w:bookmarkStart w:name="z549" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
     <w:bookmarkStart w:name="z550" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -12667,1623 +12776,1623 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="541"/>
     <w:bookmarkStart w:name="z554" w:id="542"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
     <w:bookmarkStart w:name="z555" w:id="543"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
     <w:bookmarkStart w:name="z556" w:id="544"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
     <w:bookmarkStart w:name="z557" w:id="545"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
     <w:bookmarkStart w:name="z558" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="546"/>
     <w:bookmarkStart w:name="z559" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
     <w:bookmarkStart w:name="z560" w:id="548"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
     <w:bookmarkStart w:name="z561" w:id="549"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 060011, Атырауская область, город Атырау, улица Байтурсынова, дом 53.</w:t>
+      8. Место нахождение Департамента: 060011, Атырауская область, город Атырау, улица Байтурсынова, дом 53.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
     <w:bookmarkStart w:name="z562" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Атырауской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
     <w:bookmarkStart w:name="z563" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
     <w:bookmarkStart w:name="z564" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
     <w:bookmarkStart w:name="z565" w:id="553"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
     <w:bookmarkStart w:name="z566" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="554"/>
     <w:bookmarkStart w:name="z567" w:id="555"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="555"/>
     <w:bookmarkStart w:name="z568" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="556"/>
     <w:bookmarkStart w:name="z569" w:id="557"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
     <w:bookmarkStart w:name="z570" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
     <w:bookmarkStart w:name="z571" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="559"/>
     <w:bookmarkStart w:name="z572" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       14. Функции Департамента:</w:t>
+       14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="560"/>
     <w:bookmarkStart w:name="z573" w:id="561"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
     <w:bookmarkStart w:name="z574" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="562"/>
     <w:bookmarkStart w:name="z575" w:id="563"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="563"/>
     <w:bookmarkStart w:name="z576" w:id="564"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
     <w:bookmarkStart w:name="z577" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="565"/>
     <w:bookmarkStart w:name="z578" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="566"/>
     <w:bookmarkStart w:name="z579" w:id="567"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
     <w:bookmarkStart w:name="z580" w:id="568"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
     <w:bookmarkStart w:name="z581" w:id="569"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
     <w:bookmarkStart w:name="z582" w:id="570"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
     <w:bookmarkStart w:name="z583" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
     <w:bookmarkStart w:name="z584" w:id="572"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
     <w:bookmarkStart w:name="z585" w:id="573"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
     <w:bookmarkStart w:name="z586" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
     <w:bookmarkStart w:name="z587" w:id="575"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
     <w:bookmarkStart w:name="z588" w:id="576"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
     <w:bookmarkStart w:name="z589" w:id="577"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
     <w:bookmarkStart w:name="z590" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
     <w:bookmarkStart w:name="z591" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
     <w:bookmarkStart w:name="z592" w:id="580"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
     <w:bookmarkStart w:name="z593" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
     <w:bookmarkStart w:name="z594" w:id="582"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
     <w:bookmarkStart w:name="z595" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      23) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
     <w:bookmarkStart w:name="z596" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
     <w:bookmarkStart w:name="z597" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="585"/>
     <w:bookmarkStart w:name="z598" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="586"/>
     <w:bookmarkStart w:name="z599" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="587"/>
     <w:bookmarkStart w:name="z600" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="588"/>
     <w:bookmarkStart w:name="z601" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="589"/>
     <w:bookmarkStart w:name="z602" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="590"/>
     <w:bookmarkStart w:name="z603" w:id="591"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="591"/>
     <w:bookmarkStart w:name="z604" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
     <w:bookmarkStart w:name="z605" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
     <w:bookmarkStart w:name="z606" w:id="594"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
     <w:bookmarkStart w:name="z607" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
     <w:bookmarkStart w:name="z608" w:id="596"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
     <w:bookmarkStart w:name="z609" w:id="597"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
     <w:bookmarkStart w:name="z610" w:id="598"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
     <w:bookmarkStart w:name="z611" w:id="599"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
     <w:bookmarkStart w:name="z612" w:id="600"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
     <w:bookmarkStart w:name="z613" w:id="601"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
     <w:bookmarkStart w:name="z614" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="602"/>
     <w:bookmarkStart w:name="z615" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="603"/>
     <w:bookmarkStart w:name="z616" w:id="604"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="604"/>
     <w:bookmarkStart w:name="z617" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="605"/>
     <w:bookmarkStart w:name="z618" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="606"/>
     <w:bookmarkStart w:name="z619" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="607"/>
     <w:bookmarkStart w:name="z620" w:id="608"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="608"/>
     <w:bookmarkStart w:name="z621" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="609"/>
     <w:bookmarkStart w:name="z622" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="610"/>
     <w:bookmarkStart w:name="z623" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="611"/>
     <w:bookmarkStart w:name="z624" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="612"/>
     <w:bookmarkStart w:name="z625" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
     <w:bookmarkStart w:name="z626" w:id="614"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
     <w:bookmarkStart w:name="z627" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
     <w:bookmarkStart w:name="z628" w:id="616"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
     <w:bookmarkStart w:name="z629" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
     <w:bookmarkStart w:name="z630" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="618"/>
     <w:bookmarkStart w:name="z631" w:id="619"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="619"/>
     <w:bookmarkStart w:name="z632" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -14455,1603 +14564,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="622"/>
     <w:bookmarkStart w:name="z636" w:id="623"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
     <w:bookmarkStart w:name="z637" w:id="624"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
     <w:bookmarkStart w:name="z638" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="625"/>
     <w:bookmarkStart w:name="z639" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="626"/>
     <w:bookmarkStart w:name="z640" w:id="627"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="627"/>
     <w:bookmarkStart w:name="z641" w:id="628"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
     <w:bookmarkStart w:name="z642" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="629"/>
     <w:bookmarkStart w:name="z643" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 070003, Восточно-Казахстанская область, город Усть-Каменогорск, проспект Тәуелсіздік (Независимости), дом 9/1.</w:t>
+      8. Место нахождение Департамента: 070003, Восточно-Казахстанская область, город Усть-Каменогорск, проспект Тәуелсіздік (Независимости), дом 9/1.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="630"/>
     <w:bookmarkStart w:name="z644" w:id="631"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Восточно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="631"/>
     <w:bookmarkStart w:name="z645" w:id="632"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
     <w:bookmarkStart w:name="z646" w:id="633"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
     <w:bookmarkStart w:name="z647" w:id="634"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
     <w:bookmarkStart w:name="z648" w:id="635"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="635"/>
     <w:bookmarkStart w:name="z649" w:id="636"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="636"/>
     <w:bookmarkStart w:name="z650" w:id="637"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
     <w:bookmarkStart w:name="z651" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
     <w:bookmarkStart w:name="z652" w:id="639"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
     <w:bookmarkStart w:name="z653" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
     <w:bookmarkStart w:name="z654" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
     <w:bookmarkStart w:name="z655" w:id="642"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
     <w:bookmarkStart w:name="z656" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
     <w:bookmarkStart w:name="z657" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
     <w:bookmarkStart w:name="z658" w:id="645"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
     <w:bookmarkStart w:name="z659" w:id="646"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
     <w:bookmarkStart w:name="z660" w:id="647"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
     <w:bookmarkStart w:name="z661" w:id="648"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
     <w:bookmarkStart w:name="z662" w:id="649"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
     <w:bookmarkStart w:name="z663" w:id="650"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
     <w:bookmarkStart w:name="z664" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
     <w:bookmarkStart w:name="z665" w:id="652"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
     <w:bookmarkStart w:name="z666" w:id="653"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
     <w:bookmarkStart w:name="z667" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
     <w:bookmarkStart w:name="z668" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
     <w:bookmarkStart w:name="z669" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
     <w:bookmarkStart w:name="z670" w:id="657"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
     <w:bookmarkStart w:name="z671" w:id="658"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
     <w:bookmarkStart w:name="z672" w:id="659"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
     <w:bookmarkStart w:name="z673" w:id="660"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
     <w:bookmarkStart w:name="z674" w:id="661"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
     <w:bookmarkStart w:name="z675" w:id="662"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
     <w:bookmarkStart w:name="z676" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
     <w:bookmarkStart w:name="z677" w:id="664"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
     <w:bookmarkStart w:name="z678" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
     <w:bookmarkStart w:name="z679" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="666"/>
     <w:bookmarkStart w:name="z680" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="667"/>
     <w:bookmarkStart w:name="z681" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="668"/>
     <w:bookmarkStart w:name="z682" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="669"/>
     <w:bookmarkStart w:name="z683" w:id="670"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="670"/>
     <w:bookmarkStart w:name="z684" w:id="671"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
     <w:bookmarkStart w:name="z685" w:id="672"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
     <w:bookmarkStart w:name="z686" w:id="673"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
     <w:bookmarkStart w:name="z687" w:id="674"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
     <w:bookmarkStart w:name="z688" w:id="675"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+       4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
     <w:bookmarkStart w:name="z689" w:id="676"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
     <w:bookmarkStart w:name="z690" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="677"/>
     <w:bookmarkStart w:name="z691" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="678"/>
     <w:bookmarkStart w:name="z692" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
     <w:bookmarkStart w:name="z693" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
     <w:bookmarkStart w:name="z694" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="681"/>
     <w:bookmarkStart w:name="z695" w:id="682"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="682"/>
     <w:bookmarkStart w:name="z696" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
     <w:bookmarkStart w:name="z697" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
     <w:bookmarkStart w:name="z698" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
     <w:bookmarkStart w:name="z699" w:id="686"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
     <w:bookmarkStart w:name="z700" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
     <w:bookmarkStart w:name="z701" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
     <w:bookmarkStart w:name="z702" w:id="689"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
     <w:bookmarkStart w:name="z703" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
     <w:bookmarkStart w:name="z704" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
     <w:bookmarkStart w:name="z705" w:id="692"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
     <w:bookmarkStart w:name="z706" w:id="693"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
     <w:bookmarkStart w:name="z707" w:id="694"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
     <w:bookmarkStart w:name="z708" w:id="695"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
     <w:bookmarkStart w:name="z709" w:id="696"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
     <w:bookmarkStart w:name="z710" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
     <w:bookmarkStart w:name="z711" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
     <w:bookmarkStart w:name="z712" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
     <w:bookmarkStart w:name="z713" w:id="700"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      29. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16223,1596 +16332,1600 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
     <w:bookmarkStart w:name="z717" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="703"/>
     <w:bookmarkStart w:name="z718" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="704"/>
     <w:bookmarkStart w:name="z719" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
     <w:bookmarkStart w:name="z720" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
     <w:bookmarkStart w:name="z721" w:id="707"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
     <w:bookmarkStart w:name="z722" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
     <w:bookmarkStart w:name="z723" w:id="709"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
     <w:bookmarkStart w:name="z724" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 080012, Жамбылская область, город Тараз, улица Толе би, дом 42 "А".</w:t>
+      8. Место нахождение Департамента: 080012, Жамбылская область, город Тараз, улица Толе би, дом 42 "А".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
     <w:bookmarkStart w:name="z725" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Жамбылской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z726" w:id="712"/>
-[...19 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z726" w:id="712"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="712"/>
     <w:bookmarkStart w:name="z727" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="713"/>
     <w:bookmarkStart w:name="z728" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
     <w:bookmarkStart w:name="z729" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
     <w:bookmarkStart w:name="z730" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
     <w:bookmarkStart w:name="z731" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
     <w:bookmarkStart w:name="z732" w:id="718"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
     <w:bookmarkStart w:name="z733" w:id="719"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
     <w:bookmarkStart w:name="z734" w:id="720"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
     <w:bookmarkStart w:name="z735" w:id="721"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
     <w:bookmarkStart w:name="z736" w:id="722"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
     <w:bookmarkStart w:name="z737" w:id="723"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
     <w:bookmarkStart w:name="z738" w:id="724"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
     <w:bookmarkStart w:name="z739" w:id="725"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
     <w:bookmarkStart w:name="z740" w:id="726"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
     <w:bookmarkStart w:name="z741" w:id="727"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
     <w:bookmarkStart w:name="z742" w:id="728"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
     <w:bookmarkStart w:name="z743" w:id="729"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
     <w:bookmarkStart w:name="z744" w:id="730"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
     <w:bookmarkStart w:name="z745" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
     <w:bookmarkStart w:name="z746" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="732"/>
     <w:bookmarkStart w:name="z747" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="733"/>
     <w:bookmarkStart w:name="z748" w:id="734"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="734"/>
     <w:bookmarkStart w:name="z749" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="735"/>
     <w:bookmarkStart w:name="z750" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="736"/>
     <w:bookmarkStart w:name="z751" w:id="737"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
     <w:bookmarkStart w:name="z752" w:id="738"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
     <w:bookmarkStart w:name="z753" w:id="739"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
     <w:bookmarkStart w:name="z754" w:id="740"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
     <w:bookmarkStart w:name="z755" w:id="741"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
     <w:bookmarkStart w:name="z756" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
     <w:bookmarkStart w:name="z757" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="743"/>
     <w:bookmarkStart w:name="z758" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="744"/>
     <w:bookmarkStart w:name="z759" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="745"/>
     <w:bookmarkStart w:name="z760" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="746"/>
     <w:bookmarkStart w:name="z761" w:id="747"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="747"/>
     <w:bookmarkStart w:name="z762" w:id="748"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
     <w:bookmarkStart w:name="z763" w:id="749"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
     <w:bookmarkStart w:name="z764" w:id="750"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
     <w:bookmarkStart w:name="z765" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
     <w:bookmarkStart w:name="z766" w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="752"/>
     <w:bookmarkStart w:name="z767" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="753"/>
     <w:bookmarkStart w:name="z768" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="754"/>
     <w:bookmarkStart w:name="z769" w:id="755"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="755"/>
     <w:bookmarkStart w:name="z770" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="756"/>
     <w:bookmarkStart w:name="z771" w:id="757"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="757"/>
     <w:bookmarkStart w:name="z772" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="758"/>
     <w:bookmarkStart w:name="z773" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="759"/>
     <w:bookmarkStart w:name="z774" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="760"/>
     <w:bookmarkStart w:name="z775" w:id="761"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="761"/>
     <w:bookmarkStart w:name="z776" w:id="762"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
     <w:bookmarkStart w:name="z777" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="763"/>
     <w:bookmarkStart w:name="z778" w:id="764"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="764"/>
     <w:bookmarkStart w:name="z779" w:id="765"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
     <w:bookmarkStart w:name="z780" w:id="766"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
     <w:bookmarkStart w:name="z781" w:id="767"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
     <w:bookmarkStart w:name="z782" w:id="768"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="768"/>
     <w:bookmarkStart w:name="z783" w:id="769"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="769"/>
     <w:bookmarkStart w:name="z784" w:id="770"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="770"/>
     <w:bookmarkStart w:name="z785" w:id="771"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
     <w:bookmarkStart w:name="z786" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="772"/>
     <w:bookmarkStart w:name="z787" w:id="773"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="773"/>
     <w:bookmarkStart w:name="z788" w:id="774"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="774"/>
     <w:bookmarkStart w:name="z789" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="775"/>
     <w:bookmarkStart w:name="z790" w:id="776"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="776"/>
     <w:bookmarkStart w:name="z791" w:id="777"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
     <w:bookmarkStart w:name="z792" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="778"/>
     <w:bookmarkStart w:name="z793" w:id="779"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="779"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -17984,1603 +18097,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
     <w:bookmarkStart w:name="z797" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
     <w:bookmarkStart w:name="z798" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="783"/>
     <w:bookmarkStart w:name="z799" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="784"/>
     <w:bookmarkStart w:name="z800" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="785"/>
     <w:bookmarkStart w:name="z801" w:id="786"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="786"/>
     <w:bookmarkStart w:name="z802" w:id="787"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="787"/>
     <w:bookmarkStart w:name="z803" w:id="788"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
     <w:bookmarkStart w:name="z804" w:id="789"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 090006, Западно-Казахстанская область, город Уральск, проспект Достык-Дружба, 215.</w:t>
+      8. Место нахождение Департамента: 090006, Западно-Казахстанская область, город Уральск, проспект Достык-Дружба, 215.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
     <w:bookmarkStart w:name="z805" w:id="790"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанкой области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Западно-Казахстанкой области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
     <w:bookmarkStart w:name="z806" w:id="791"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
     <w:bookmarkStart w:name="z807" w:id="792"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
     <w:bookmarkStart w:name="z808" w:id="793"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
     <w:bookmarkStart w:name="z809" w:id="794"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="794"/>
     <w:bookmarkStart w:name="z810" w:id="795"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="795"/>
     <w:bookmarkStart w:name="z811" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="796"/>
     <w:bookmarkStart w:name="z812" w:id="797"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="797"/>
     <w:bookmarkStart w:name="z813" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="798"/>
     <w:bookmarkStart w:name="z814" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="799"/>
     <w:bookmarkStart w:name="z815" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="800"/>
     <w:bookmarkStart w:name="z816" w:id="801"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="801"/>
     <w:bookmarkStart w:name="z817" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="802"/>
     <w:bookmarkStart w:name="z818" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="803"/>
     <w:bookmarkStart w:name="z819" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="804"/>
     <w:bookmarkStart w:name="z820" w:id="805"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="805"/>
     <w:bookmarkStart w:name="z821" w:id="806"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
     <w:bookmarkStart w:name="z822" w:id="807"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
     <w:bookmarkStart w:name="z823" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="808"/>
     <w:bookmarkStart w:name="z824" w:id="809"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="809"/>
     <w:bookmarkStart w:name="z825" w:id="810"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
     <w:bookmarkStart w:name="z826" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="811"/>
     <w:bookmarkStart w:name="z827" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="812"/>
     <w:bookmarkStart w:name="z828" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="813"/>
     <w:bookmarkStart w:name="z829" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="814"/>
     <w:bookmarkStart w:name="z830" w:id="815"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="815"/>
     <w:bookmarkStart w:name="z831" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="816"/>
     <w:bookmarkStart w:name="z832" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="817"/>
     <w:bookmarkStart w:name="z833" w:id="818"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="818"/>
     <w:bookmarkStart w:name="z834" w:id="819"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="819"/>
     <w:bookmarkStart w:name="z835" w:id="820"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="820"/>
     <w:bookmarkStart w:name="z836" w:id="821"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="821"/>
     <w:bookmarkStart w:name="z837" w:id="822"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="822"/>
     <w:bookmarkStart w:name="z838" w:id="823"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="823"/>
     <w:bookmarkStart w:name="z839" w:id="824"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="824"/>
     <w:bookmarkStart w:name="z840" w:id="825"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="825"/>
     <w:bookmarkStart w:name="z841" w:id="826"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="826"/>
     <w:bookmarkStart w:name="z842" w:id="827"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="827"/>
     <w:bookmarkStart w:name="z843" w:id="828"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="828"/>
     <w:bookmarkStart w:name="z844" w:id="829"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="829"/>
     <w:bookmarkStart w:name="z845" w:id="830"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="830"/>
     <w:bookmarkStart w:name="z846" w:id="831"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="831"/>
     <w:bookmarkStart w:name="z847" w:id="832"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="832"/>
     <w:bookmarkStart w:name="z848" w:id="833"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="833"/>
     <w:bookmarkStart w:name="z849" w:id="834"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="834"/>
     <w:bookmarkStart w:name="z850" w:id="835"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="835"/>
     <w:bookmarkStart w:name="z851" w:id="836"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="836"/>
     <w:bookmarkStart w:name="z852" w:id="837"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="837"/>
     <w:bookmarkStart w:name="z853" w:id="838"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="838"/>
     <w:bookmarkStart w:name="z854" w:id="839"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="839"/>
     <w:bookmarkStart w:name="z855" w:id="840"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="840"/>
     <w:bookmarkStart w:name="z856" w:id="841"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="841"/>
     <w:bookmarkStart w:name="z857" w:id="842"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="842"/>
     <w:bookmarkStart w:name="z858" w:id="843"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="843"/>
     <w:bookmarkStart w:name="z859" w:id="844"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="844"/>
     <w:bookmarkStart w:name="z860" w:id="845"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="845"/>
     <w:bookmarkStart w:name="z861" w:id="846"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="846"/>
     <w:bookmarkStart w:name="z862" w:id="847"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="847"/>
     <w:bookmarkStart w:name="z863" w:id="848"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="848"/>
     <w:bookmarkStart w:name="z864" w:id="849"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="849"/>
     <w:bookmarkStart w:name="z865" w:id="850"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="850"/>
     <w:bookmarkStart w:name="z866" w:id="851"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="851"/>
     <w:bookmarkStart w:name="z867" w:id="852"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="852"/>
     <w:bookmarkStart w:name="z868" w:id="853"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="853"/>
     <w:bookmarkStart w:name="z869" w:id="854"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="854"/>
     <w:bookmarkStart w:name="z870" w:id="855"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="855"/>
     <w:bookmarkStart w:name="z871" w:id="856"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="856"/>
     <w:bookmarkStart w:name="z872" w:id="857"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="857"/>
     <w:bookmarkStart w:name="z873" w:id="858"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="858"/>
     <w:bookmarkStart w:name="z874" w:id="859"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="859"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -19752,1603 +19865,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="861"/>
     <w:bookmarkStart w:name="z878" w:id="862"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="862"/>
     <w:bookmarkStart w:name="z879" w:id="863"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="863"/>
     <w:bookmarkStart w:name="z880" w:id="864"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="864"/>
     <w:bookmarkStart w:name="z881" w:id="865"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="865"/>
     <w:bookmarkStart w:name="z882" w:id="866"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="866"/>
     <w:bookmarkStart w:name="z883" w:id="867"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="867"/>
     <w:bookmarkStart w:name="z884" w:id="868"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="868"/>
     <w:bookmarkStart w:name="z885" w:id="869"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 100024, Карагандинская область, город Караганда, район имени Казыбек би, проспект Шахтеров, дом 81.</w:t>
+      8. Место нахождение Департамента: 100024, Карагандинская область, город Караганда, район имени Казыбек би, проспект Шахтеров, дом 81.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="869"/>
     <w:bookmarkStart w:name="z886" w:id="870"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Карагандинской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="870"/>
     <w:bookmarkStart w:name="z887" w:id="871"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="871"/>
     <w:bookmarkStart w:name="z888" w:id="872"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="872"/>
     <w:bookmarkStart w:name="z889" w:id="873"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="873"/>
     <w:bookmarkStart w:name="z890" w:id="874"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="874"/>
     <w:bookmarkStart w:name="z891" w:id="875"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="875"/>
     <w:bookmarkStart w:name="z892" w:id="876"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="876"/>
     <w:bookmarkStart w:name="z893" w:id="877"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="877"/>
     <w:bookmarkStart w:name="z894" w:id="878"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="878"/>
     <w:bookmarkStart w:name="z895" w:id="879"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="879"/>
     <w:bookmarkStart w:name="z896" w:id="880"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="880"/>
     <w:bookmarkStart w:name="z897" w:id="881"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="881"/>
     <w:bookmarkStart w:name="z898" w:id="882"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="882"/>
     <w:bookmarkStart w:name="z899" w:id="883"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="883"/>
     <w:bookmarkStart w:name="z900" w:id="884"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="884"/>
     <w:bookmarkStart w:name="z901" w:id="885"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="885"/>
     <w:bookmarkStart w:name="z902" w:id="886"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="886"/>
     <w:bookmarkStart w:name="z903" w:id="887"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="887"/>
     <w:bookmarkStart w:name="z904" w:id="888"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="888"/>
     <w:bookmarkStart w:name="z905" w:id="889"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="889"/>
     <w:bookmarkStart w:name="z906" w:id="890"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="890"/>
     <w:bookmarkStart w:name="z907" w:id="891"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="891"/>
     <w:bookmarkStart w:name="z908" w:id="892"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="892"/>
     <w:bookmarkStart w:name="z909" w:id="893"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="893"/>
     <w:bookmarkStart w:name="z910" w:id="894"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="894"/>
     <w:bookmarkStart w:name="z911" w:id="895"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="895"/>
     <w:bookmarkStart w:name="z912" w:id="896"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="896"/>
     <w:bookmarkStart w:name="z913" w:id="897"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="897"/>
     <w:bookmarkStart w:name="z914" w:id="898"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="898"/>
     <w:bookmarkStart w:name="z915" w:id="899"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="899"/>
     <w:bookmarkStart w:name="z916" w:id="900"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="900"/>
     <w:bookmarkStart w:name="z917" w:id="901"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="901"/>
     <w:bookmarkStart w:name="z918" w:id="902"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="902"/>
     <w:bookmarkStart w:name="z919" w:id="903"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="903"/>
     <w:bookmarkStart w:name="z920" w:id="904"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="904"/>
     <w:bookmarkStart w:name="z921" w:id="905"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="905"/>
     <w:bookmarkStart w:name="z922" w:id="906"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="906"/>
     <w:bookmarkStart w:name="z923" w:id="907"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="907"/>
     <w:bookmarkStart w:name="z924" w:id="908"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="908"/>
     <w:bookmarkStart w:name="z925" w:id="909"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="909"/>
     <w:bookmarkStart w:name="z926" w:id="910"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="910"/>
     <w:bookmarkStart w:name="z927" w:id="911"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="911"/>
     <w:bookmarkStart w:name="z928" w:id="912"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="912"/>
     <w:bookmarkStart w:name="z929" w:id="913"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="913"/>
     <w:bookmarkStart w:name="z930" w:id="914"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="914"/>
     <w:bookmarkStart w:name="z931" w:id="915"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="915"/>
     <w:bookmarkStart w:name="z932" w:id="916"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="916"/>
     <w:bookmarkStart w:name="z933" w:id="917"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="917"/>
     <w:bookmarkStart w:name="z934" w:id="918"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="918"/>
     <w:bookmarkStart w:name="z935" w:id="919"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="919"/>
     <w:bookmarkStart w:name="z936" w:id="920"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="920"/>
     <w:bookmarkStart w:name="z937" w:id="921"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="921"/>
     <w:bookmarkStart w:name="z938" w:id="922"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="922"/>
     <w:bookmarkStart w:name="z939" w:id="923"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="923"/>
     <w:bookmarkStart w:name="z940" w:id="924"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="924"/>
     <w:bookmarkStart w:name="z941" w:id="925"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="925"/>
     <w:bookmarkStart w:name="z942" w:id="926"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="926"/>
     <w:bookmarkStart w:name="z943" w:id="927"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="927"/>
     <w:bookmarkStart w:name="z944" w:id="928"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="928"/>
     <w:bookmarkStart w:name="z945" w:id="929"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="929"/>
     <w:bookmarkStart w:name="z946" w:id="930"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="930"/>
     <w:bookmarkStart w:name="z947" w:id="931"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="931"/>
     <w:bookmarkStart w:name="z948" w:id="932"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="932"/>
     <w:bookmarkStart w:name="z949" w:id="933"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="933"/>
     <w:bookmarkStart w:name="z950" w:id="934"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="934"/>
     <w:bookmarkStart w:name="z951" w:id="935"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="935"/>
     <w:bookmarkStart w:name="z952" w:id="936"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+       22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="936"/>
     <w:bookmarkStart w:name="z953" w:id="937"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+       23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="937"/>
     <w:bookmarkStart w:name="z954" w:id="938"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="938"/>
     <w:bookmarkStart w:name="z955" w:id="939"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="939"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21520,1603 +21633,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="941"/>
     <w:bookmarkStart w:name="z959" w:id="942"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="942"/>
     <w:bookmarkStart w:name="z960" w:id="943"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="943"/>
     <w:bookmarkStart w:name="z961" w:id="944"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="944"/>
     <w:bookmarkStart w:name="z962" w:id="945"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="945"/>
     <w:bookmarkStart w:name="z963" w:id="946"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="946"/>
     <w:bookmarkStart w:name="z964" w:id="947"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="947"/>
     <w:bookmarkStart w:name="z965" w:id="948"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="948"/>
     <w:bookmarkStart w:name="z966" w:id="949"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 110000, Костанайская область, город Костанай, проспект Аль-Фараби, дом 65.</w:t>
+      8. Место нахождение Департамента: 110000, Костанайская область, город Костанай, проспект Аль-Фараби, дом 65.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="949"/>
     <w:bookmarkStart w:name="z967" w:id="950"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Костанайской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="950"/>
     <w:bookmarkStart w:name="z968" w:id="951"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="951"/>
     <w:bookmarkStart w:name="z969" w:id="952"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="952"/>
     <w:bookmarkStart w:name="z970" w:id="953"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="953"/>
     <w:bookmarkStart w:name="z971" w:id="954"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="954"/>
     <w:bookmarkStart w:name="z972" w:id="955"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="955"/>
     <w:bookmarkStart w:name="z973" w:id="956"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="956"/>
     <w:bookmarkStart w:name="z974" w:id="957"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="957"/>
     <w:bookmarkStart w:name="z975" w:id="958"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="958"/>
     <w:bookmarkStart w:name="z976" w:id="959"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="959"/>
     <w:bookmarkStart w:name="z977" w:id="960"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="960"/>
     <w:bookmarkStart w:name="z978" w:id="961"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="961"/>
     <w:bookmarkStart w:name="z979" w:id="962"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="962"/>
     <w:bookmarkStart w:name="z980" w:id="963"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="963"/>
     <w:bookmarkStart w:name="z981" w:id="964"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="964"/>
     <w:bookmarkStart w:name="z982" w:id="965"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="965"/>
     <w:bookmarkStart w:name="z983" w:id="966"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="966"/>
     <w:bookmarkStart w:name="z984" w:id="967"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="967"/>
     <w:bookmarkStart w:name="z985" w:id="968"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="968"/>
     <w:bookmarkStart w:name="z986" w:id="969"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="969"/>
     <w:bookmarkStart w:name="z987" w:id="970"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="970"/>
     <w:bookmarkStart w:name="z988" w:id="971"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="971"/>
     <w:bookmarkStart w:name="z989" w:id="972"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="972"/>
     <w:bookmarkStart w:name="z990" w:id="973"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="973"/>
     <w:bookmarkStart w:name="z991" w:id="974"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="974"/>
     <w:bookmarkStart w:name="z992" w:id="975"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="975"/>
     <w:bookmarkStart w:name="z993" w:id="976"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="976"/>
     <w:bookmarkStart w:name="z994" w:id="977"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="977"/>
     <w:bookmarkStart w:name="z995" w:id="978"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="978"/>
     <w:bookmarkStart w:name="z996" w:id="979"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="979"/>
     <w:bookmarkStart w:name="z997" w:id="980"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="980"/>
     <w:bookmarkStart w:name="z998" w:id="981"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="981"/>
     <w:bookmarkStart w:name="z999" w:id="982"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="982"/>
     <w:bookmarkStart w:name="z1000" w:id="983"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="983"/>
     <w:bookmarkStart w:name="z1001" w:id="984"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="984"/>
     <w:bookmarkStart w:name="z1002" w:id="985"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="985"/>
     <w:bookmarkStart w:name="z1003" w:id="986"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="986"/>
     <w:bookmarkStart w:name="z1004" w:id="987"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="987"/>
     <w:bookmarkStart w:name="z1005" w:id="988"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="988"/>
     <w:bookmarkStart w:name="z1006" w:id="989"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="989"/>
     <w:bookmarkStart w:name="z1007" w:id="990"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="990"/>
     <w:bookmarkStart w:name="z1008" w:id="991"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+       1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="991"/>
     <w:bookmarkStart w:name="z1009" w:id="992"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+       2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="992"/>
     <w:bookmarkStart w:name="z1010" w:id="993"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+       3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="993"/>
     <w:bookmarkStart w:name="z1011" w:id="994"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+       4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="994"/>
     <w:bookmarkStart w:name="z1012" w:id="995"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="995"/>
     <w:bookmarkStart w:name="z1013" w:id="996"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="996"/>
     <w:bookmarkStart w:name="z1014" w:id="997"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="997"/>
     <w:bookmarkStart w:name="z1015" w:id="998"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="998"/>
     <w:bookmarkStart w:name="z1016" w:id="999"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="999"/>
     <w:bookmarkStart w:name="z1017" w:id="1000"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1000"/>
     <w:bookmarkStart w:name="z1018" w:id="1001"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1001"/>
     <w:bookmarkStart w:name="z1019" w:id="1002"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1002"/>
     <w:bookmarkStart w:name="z1020" w:id="1003"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1003"/>
     <w:bookmarkStart w:name="z1021" w:id="1004"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1004"/>
     <w:bookmarkStart w:name="z1022" w:id="1005"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1005"/>
     <w:bookmarkStart w:name="z1023" w:id="1006"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1006"/>
     <w:bookmarkStart w:name="z1024" w:id="1007"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1007"/>
     <w:bookmarkStart w:name="z1025" w:id="1008"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1008"/>
     <w:bookmarkStart w:name="z1026" w:id="1009"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1009"/>
     <w:bookmarkStart w:name="z1027" w:id="1010"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1010"/>
     <w:bookmarkStart w:name="z1028" w:id="1011"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1011"/>
     <w:bookmarkStart w:name="z1029" w:id="1012"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1012"/>
     <w:bookmarkStart w:name="z1030" w:id="1013"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1013"/>
     <w:bookmarkStart w:name="z1031" w:id="1014"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1014"/>
     <w:bookmarkStart w:name="z1032" w:id="1015"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1015"/>
     <w:bookmarkStart w:name="z1033" w:id="1016"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1016"/>
     <w:bookmarkStart w:name="z1034" w:id="1017"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1017"/>
     <w:bookmarkStart w:name="z1035" w:id="1018"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1018"/>
     <w:bookmarkStart w:name="z1036" w:id="1019"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1019"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -23288,1603 +23401,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1021"/>
     <w:bookmarkStart w:name="z1040" w:id="1022"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1022"/>
     <w:bookmarkStart w:name="z1041" w:id="1023"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1023"/>
     <w:bookmarkStart w:name="z1042" w:id="1024"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1024"/>
     <w:bookmarkStart w:name="z1043" w:id="1025"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1025"/>
     <w:bookmarkStart w:name="z1044" w:id="1026"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1026"/>
     <w:bookmarkStart w:name="z1045" w:id="1027"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1027"/>
     <w:bookmarkStart w:name="z1046" w:id="1028"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1028"/>
     <w:bookmarkStart w:name="z1047" w:id="1029"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 120008, Кызылординская область, город Кызылорда, проспект Абай Кунанбаев, дом 27.</w:t>
+      8. Место нахождение Департамента: 120008, Кызылординская область, город Кызылорда, проспект Абай Кунанбаев, дом 27.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1029"/>
     <w:bookmarkStart w:name="z1048" w:id="1030"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Кызылординской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1030"/>
     <w:bookmarkStart w:name="z1049" w:id="1031"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1031"/>
     <w:bookmarkStart w:name="z1050" w:id="1032"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1032"/>
     <w:bookmarkStart w:name="z1051" w:id="1033"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1033"/>
     <w:bookmarkStart w:name="z1052" w:id="1034"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1034"/>
     <w:bookmarkStart w:name="z1053" w:id="1035"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1035"/>
     <w:bookmarkStart w:name="z1054" w:id="1036"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1036"/>
     <w:bookmarkStart w:name="z1055" w:id="1037"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1037"/>
     <w:bookmarkStart w:name="z1056" w:id="1038"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1038"/>
     <w:bookmarkStart w:name="z1057" w:id="1039"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1039"/>
     <w:bookmarkStart w:name="z1058" w:id="1040"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1040"/>
     <w:bookmarkStart w:name="z1059" w:id="1041"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1041"/>
     <w:bookmarkStart w:name="z1060" w:id="1042"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1042"/>
     <w:bookmarkStart w:name="z1061" w:id="1043"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1043"/>
     <w:bookmarkStart w:name="z1062" w:id="1044"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1044"/>
     <w:bookmarkStart w:name="z1063" w:id="1045"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1045"/>
     <w:bookmarkStart w:name="z1064" w:id="1046"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1046"/>
     <w:bookmarkStart w:name="z1065" w:id="1047"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1047"/>
     <w:bookmarkStart w:name="z1066" w:id="1048"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1048"/>
     <w:bookmarkStart w:name="z1067" w:id="1049"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1049"/>
     <w:bookmarkStart w:name="z1068" w:id="1050"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1050"/>
     <w:bookmarkStart w:name="z1069" w:id="1051"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1051"/>
     <w:bookmarkStart w:name="z1070" w:id="1052"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1052"/>
     <w:bookmarkStart w:name="z1071" w:id="1053"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1053"/>
     <w:bookmarkStart w:name="z1072" w:id="1054"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1054"/>
     <w:bookmarkStart w:name="z1073" w:id="1055"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1055"/>
     <w:bookmarkStart w:name="z1074" w:id="1056"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1056"/>
     <w:bookmarkStart w:name="z1075" w:id="1057"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1057"/>
     <w:bookmarkStart w:name="z1076" w:id="1058"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1058"/>
     <w:bookmarkStart w:name="z1077" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1059"/>
     <w:bookmarkStart w:name="z1078" w:id="1060"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1060"/>
     <w:bookmarkStart w:name="z1079" w:id="1061"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1061"/>
     <w:bookmarkStart w:name="z1080" w:id="1062"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1062"/>
     <w:bookmarkStart w:name="z1081" w:id="1063"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1063"/>
     <w:bookmarkStart w:name="z1082" w:id="1064"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1064"/>
     <w:bookmarkStart w:name="z1083" w:id="1065"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1065"/>
     <w:bookmarkStart w:name="z1084" w:id="1066"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1066"/>
     <w:bookmarkStart w:name="z1085" w:id="1067"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1067"/>
     <w:bookmarkStart w:name="z1086" w:id="1068"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1068"/>
     <w:bookmarkStart w:name="z1087" w:id="1069"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1069"/>
     <w:bookmarkStart w:name="z1088" w:id="1070"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1070"/>
     <w:bookmarkStart w:name="z1089" w:id="1071"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1071"/>
     <w:bookmarkStart w:name="z1090" w:id="1072"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1072"/>
     <w:bookmarkStart w:name="z1091" w:id="1073"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1073"/>
     <w:bookmarkStart w:name="z1092" w:id="1074"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1074"/>
     <w:bookmarkStart w:name="z1093" w:id="1075"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1075"/>
     <w:bookmarkStart w:name="z1094" w:id="1076"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1076"/>
     <w:bookmarkStart w:name="z1095" w:id="1077"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1077"/>
     <w:bookmarkStart w:name="z1096" w:id="1078"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1078"/>
     <w:bookmarkStart w:name="z1097" w:id="1079"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1079"/>
     <w:bookmarkStart w:name="z1098" w:id="1080"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1080"/>
     <w:bookmarkStart w:name="z1099" w:id="1081"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1081"/>
     <w:bookmarkStart w:name="z1100" w:id="1082"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1082"/>
     <w:bookmarkStart w:name="z1101" w:id="1083"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1083"/>
     <w:bookmarkStart w:name="z1102" w:id="1084"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1084"/>
     <w:bookmarkStart w:name="z1103" w:id="1085"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1085"/>
     <w:bookmarkStart w:name="z1104" w:id="1086"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1086"/>
     <w:bookmarkStart w:name="z1105" w:id="1087"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1087"/>
     <w:bookmarkStart w:name="z1106" w:id="1088"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1088"/>
     <w:bookmarkStart w:name="z1107" w:id="1089"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1089"/>
     <w:bookmarkStart w:name="z1108" w:id="1090"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1090"/>
     <w:bookmarkStart w:name="z1109" w:id="1091"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1091"/>
     <w:bookmarkStart w:name="z1110" w:id="1092"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1092"/>
     <w:bookmarkStart w:name="z1111" w:id="1093"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1093"/>
     <w:bookmarkStart w:name="z1112" w:id="1094"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1094"/>
     <w:bookmarkStart w:name="z1113" w:id="1095"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1095"/>
     <w:bookmarkStart w:name="z1114" w:id="1096"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1096"/>
     <w:bookmarkStart w:name="z1115" w:id="1097"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1097"/>
     <w:bookmarkStart w:name="z1116" w:id="1098"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1098"/>
     <w:bookmarkStart w:name="z1117" w:id="1099"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1099"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -25056,1603 +25169,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1101"/>
     <w:bookmarkStart w:name="z1121" w:id="1102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1102"/>
     <w:bookmarkStart w:name="z1122" w:id="1103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1103"/>
     <w:bookmarkStart w:name="z1123" w:id="1104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1104"/>
     <w:bookmarkStart w:name="z1124" w:id="1105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1105"/>
     <w:bookmarkStart w:name="z1125" w:id="1106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1106"/>
     <w:bookmarkStart w:name="z1126" w:id="1107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1107"/>
     <w:bookmarkStart w:name="z1127" w:id="1108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1108"/>
     <w:bookmarkStart w:name="z1128" w:id="1109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 130000, Мангистауская область, город Актау, 9 микрорайон, дом 23.</w:t>
+      8. Место нахождение Департамента: 130000, Мангистауская область, город Актау, 9 микрорайон, дом 23.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1109"/>
     <w:bookmarkStart w:name="z1129" w:id="1110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Мангистауской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1110"/>
     <w:bookmarkStart w:name="z1130" w:id="1111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1111"/>
     <w:bookmarkStart w:name="z1131" w:id="1112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1112"/>
     <w:bookmarkStart w:name="z1132" w:id="1113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1113"/>
     <w:bookmarkStart w:name="z1133" w:id="1114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1114"/>
     <w:bookmarkStart w:name="z1134" w:id="1115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1115"/>
     <w:bookmarkStart w:name="z1135" w:id="1116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1116"/>
     <w:bookmarkStart w:name="z1136" w:id="1117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1117"/>
     <w:bookmarkStart w:name="z1137" w:id="1118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1118"/>
     <w:bookmarkStart w:name="z1138" w:id="1119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1119"/>
     <w:bookmarkStart w:name="z1139" w:id="1120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1120"/>
     <w:bookmarkStart w:name="z1140" w:id="1121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1121"/>
     <w:bookmarkStart w:name="z1141" w:id="1122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1122"/>
     <w:bookmarkStart w:name="z1142" w:id="1123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1123"/>
     <w:bookmarkStart w:name="z1143" w:id="1124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1124"/>
     <w:bookmarkStart w:name="z1144" w:id="1125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1125"/>
     <w:bookmarkStart w:name="z1145" w:id="1126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1126"/>
     <w:bookmarkStart w:name="z1146" w:id="1127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1127"/>
     <w:bookmarkStart w:name="z1147" w:id="1128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1128"/>
     <w:bookmarkStart w:name="z1148" w:id="1129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1129"/>
     <w:bookmarkStart w:name="z1149" w:id="1130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1130"/>
     <w:bookmarkStart w:name="z1150" w:id="1131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1131"/>
     <w:bookmarkStart w:name="z1151" w:id="1132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1132"/>
     <w:bookmarkStart w:name="z1152" w:id="1133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1133"/>
     <w:bookmarkStart w:name="z1153" w:id="1134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1134"/>
     <w:bookmarkStart w:name="z1154" w:id="1135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1135"/>
     <w:bookmarkStart w:name="z1155" w:id="1136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1136"/>
     <w:bookmarkStart w:name="z1156" w:id="1137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1137"/>
     <w:bookmarkStart w:name="z1157" w:id="1138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1138"/>
     <w:bookmarkStart w:name="z1158" w:id="1139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1139"/>
     <w:bookmarkStart w:name="z1159" w:id="1140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1140"/>
     <w:bookmarkStart w:name="z1160" w:id="1141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1141"/>
     <w:bookmarkStart w:name="z1161" w:id="1142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1142"/>
     <w:bookmarkStart w:name="z1162" w:id="1143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1143"/>
     <w:bookmarkStart w:name="z1163" w:id="1144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1144"/>
     <w:bookmarkStart w:name="z1164" w:id="1145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1145"/>
     <w:bookmarkStart w:name="z1165" w:id="1146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1146"/>
     <w:bookmarkStart w:name="z1166" w:id="1147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1147"/>
     <w:bookmarkStart w:name="z1167" w:id="1148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1148"/>
     <w:bookmarkStart w:name="z1168" w:id="1149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1149"/>
     <w:bookmarkStart w:name="z1169" w:id="1150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1150"/>
     <w:bookmarkStart w:name="z1170" w:id="1151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1151"/>
     <w:bookmarkStart w:name="z1171" w:id="1152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1152"/>
     <w:bookmarkStart w:name="z1172" w:id="1153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1153"/>
     <w:bookmarkStart w:name="z1173" w:id="1154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1154"/>
     <w:bookmarkStart w:name="z1174" w:id="1155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1155"/>
     <w:bookmarkStart w:name="z1175" w:id="1156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1156"/>
     <w:bookmarkStart w:name="z1176" w:id="1157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1157"/>
     <w:bookmarkStart w:name="z1177" w:id="1158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1158"/>
     <w:bookmarkStart w:name="z1178" w:id="1159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1159"/>
     <w:bookmarkStart w:name="z1179" w:id="1160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1160"/>
     <w:bookmarkStart w:name="z1180" w:id="1161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1161"/>
     <w:bookmarkStart w:name="z1181" w:id="1162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1162"/>
     <w:bookmarkStart w:name="z1182" w:id="1163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1163"/>
     <w:bookmarkStart w:name="z1183" w:id="1164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1164"/>
     <w:bookmarkStart w:name="z1184" w:id="1165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1165"/>
     <w:bookmarkStart w:name="z1185" w:id="1166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1166"/>
     <w:bookmarkStart w:name="z1186" w:id="1167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1167"/>
     <w:bookmarkStart w:name="z1187" w:id="1168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1168"/>
     <w:bookmarkStart w:name="z1188" w:id="1169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1169"/>
     <w:bookmarkStart w:name="z1189" w:id="1170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1170"/>
     <w:bookmarkStart w:name="z1190" w:id="1171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1171"/>
     <w:bookmarkStart w:name="z1191" w:id="1172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1172"/>
     <w:bookmarkStart w:name="z1192" w:id="1173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1173"/>
     <w:bookmarkStart w:name="z1193" w:id="1174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1174"/>
     <w:bookmarkStart w:name="z1194" w:id="1175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1175"/>
     <w:bookmarkStart w:name="z1195" w:id="1176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1176"/>
     <w:bookmarkStart w:name="z1196" w:id="1177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1177"/>
     <w:bookmarkStart w:name="z1197" w:id="1178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1178"/>
     <w:bookmarkStart w:name="z1198" w:id="1179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1179"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26824,1603 +26937,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1181"/>
     <w:bookmarkStart w:name="z1202" w:id="1182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1182"/>
     <w:bookmarkStart w:name="z1203" w:id="1183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1183"/>
     <w:bookmarkStart w:name="z1204" w:id="1184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1184"/>
     <w:bookmarkStart w:name="z1205" w:id="1185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1185"/>
     <w:bookmarkStart w:name="z1206" w:id="1186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1186"/>
     <w:bookmarkStart w:name="z1207" w:id="1187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1187"/>
     <w:bookmarkStart w:name="z1208" w:id="1188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1188"/>
     <w:bookmarkStart w:name="z1209" w:id="1189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 140000, Павлодарская область, город Павлодар, улица Лермонтова, дом 59.</w:t>
+      8. Место нахождение Департамента: 140000, Павлодарская область, город Павлодар, улица Лермонтова, дом 59.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1189"/>
     <w:bookmarkStart w:name="z1210" w:id="1190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Павлодарской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1190"/>
     <w:bookmarkStart w:name="z1211" w:id="1191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1191"/>
     <w:bookmarkStart w:name="z1212" w:id="1192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1192"/>
     <w:bookmarkStart w:name="z1213" w:id="1193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1193"/>
     <w:bookmarkStart w:name="z1214" w:id="1194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1194"/>
     <w:bookmarkStart w:name="z1215" w:id="1195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1195"/>
     <w:bookmarkStart w:name="z1216" w:id="1196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1196"/>
     <w:bookmarkStart w:name="z1217" w:id="1197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1197"/>
     <w:bookmarkStart w:name="z1218" w:id="1198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1198"/>
     <w:bookmarkStart w:name="z1219" w:id="1199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1199"/>
     <w:bookmarkStart w:name="z1220" w:id="1200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1200"/>
     <w:bookmarkStart w:name="z1221" w:id="1201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1201"/>
     <w:bookmarkStart w:name="z1222" w:id="1202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1202"/>
     <w:bookmarkStart w:name="z1223" w:id="1203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1203"/>
     <w:bookmarkStart w:name="z1224" w:id="1204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1204"/>
     <w:bookmarkStart w:name="z1225" w:id="1205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1205"/>
     <w:bookmarkStart w:name="z1226" w:id="1206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1206"/>
     <w:bookmarkStart w:name="z1227" w:id="1207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1207"/>
     <w:bookmarkStart w:name="z1228" w:id="1208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1208"/>
     <w:bookmarkStart w:name="z1229" w:id="1209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1209"/>
     <w:bookmarkStart w:name="z1230" w:id="1210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1210"/>
     <w:bookmarkStart w:name="z1231" w:id="1211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1211"/>
     <w:bookmarkStart w:name="z1232" w:id="1212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1212"/>
     <w:bookmarkStart w:name="z1233" w:id="1213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1213"/>
     <w:bookmarkStart w:name="z1234" w:id="1214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1214"/>
     <w:bookmarkStart w:name="z1235" w:id="1215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1215"/>
     <w:bookmarkStart w:name="z1236" w:id="1216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1216"/>
     <w:bookmarkStart w:name="z1237" w:id="1217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1217"/>
     <w:bookmarkStart w:name="z1238" w:id="1218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1218"/>
     <w:bookmarkStart w:name="z1239" w:id="1219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1219"/>
     <w:bookmarkStart w:name="z1240" w:id="1220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1220"/>
     <w:bookmarkStart w:name="z1241" w:id="1221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1221"/>
     <w:bookmarkStart w:name="z1242" w:id="1222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1222"/>
     <w:bookmarkStart w:name="z1243" w:id="1223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1223"/>
     <w:bookmarkStart w:name="z1244" w:id="1224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1224"/>
     <w:bookmarkStart w:name="z1245" w:id="1225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1225"/>
     <w:bookmarkStart w:name="z1246" w:id="1226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1226"/>
     <w:bookmarkStart w:name="z1247" w:id="1227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1227"/>
     <w:bookmarkStart w:name="z1248" w:id="1228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1228"/>
     <w:bookmarkStart w:name="z1249" w:id="1229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1229"/>
     <w:bookmarkStart w:name="z1250" w:id="1230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1230"/>
     <w:bookmarkStart w:name="z1251" w:id="1231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1231"/>
     <w:bookmarkStart w:name="z1252" w:id="1232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1232"/>
     <w:bookmarkStart w:name="z1253" w:id="1233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1233"/>
     <w:bookmarkStart w:name="z1254" w:id="1234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1234"/>
     <w:bookmarkStart w:name="z1255" w:id="1235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1235"/>
     <w:bookmarkStart w:name="z1256" w:id="1236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1236"/>
     <w:bookmarkStart w:name="z1257" w:id="1237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1237"/>
     <w:bookmarkStart w:name="z1258" w:id="1238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1238"/>
     <w:bookmarkStart w:name="z1259" w:id="1239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1239"/>
     <w:bookmarkStart w:name="z1260" w:id="1240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1240"/>
     <w:bookmarkStart w:name="z1261" w:id="1241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1241"/>
     <w:bookmarkStart w:name="z1262" w:id="1242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1242"/>
     <w:bookmarkStart w:name="z1263" w:id="1243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1243"/>
     <w:bookmarkStart w:name="z1264" w:id="1244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1244"/>
     <w:bookmarkStart w:name="z1265" w:id="1245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1245"/>
     <w:bookmarkStart w:name="z1266" w:id="1246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1246"/>
     <w:bookmarkStart w:name="z1267" w:id="1247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1247"/>
     <w:bookmarkStart w:name="z1268" w:id="1248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1248"/>
     <w:bookmarkStart w:name="z1269" w:id="1249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1249"/>
     <w:bookmarkStart w:name="z1270" w:id="1250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1250"/>
     <w:bookmarkStart w:name="z1271" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1251"/>
     <w:bookmarkStart w:name="z1272" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1252"/>
     <w:bookmarkStart w:name="z1273" w:id="1253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1253"/>
     <w:bookmarkStart w:name="z1274" w:id="1254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1254"/>
     <w:bookmarkStart w:name="z1275" w:id="1255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1255"/>
     <w:bookmarkStart w:name="z1276" w:id="1256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1256"/>
     <w:bookmarkStart w:name="z1277" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1257"/>
     <w:bookmarkStart w:name="z1278" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1258"/>
     <w:bookmarkStart w:name="z1279" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -28592,1603 +28705,1603 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1261"/>
     <w:bookmarkStart w:name="z1283" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1262"/>
     <w:bookmarkStart w:name="z1284" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1263"/>
     <w:bookmarkStart w:name="z1285" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1264"/>
     <w:bookmarkStart w:name="z1286" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1265"/>
     <w:bookmarkStart w:name="z1287" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1266"/>
     <w:bookmarkStart w:name="z1288" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1267"/>
     <w:bookmarkStart w:name="z1289" w:id="1268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1268"/>
     <w:bookmarkStart w:name="z1290" w:id="1269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 150008, Северо-Казахстанская область, город Петропавловск, улица Конституции Казахстана, дом 36.</w:t>
+      8. Место нахождение Департамента: 150008, Северо-Казахстанская область, город Петропавловск, улица Конституции Казахстана, дом 36.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1269"/>
     <w:bookmarkStart w:name="z1291" w:id="1270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Северо-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1270"/>
     <w:bookmarkStart w:name="z1292" w:id="1271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1271"/>
     <w:bookmarkStart w:name="z1293" w:id="1272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1272"/>
     <w:bookmarkStart w:name="z1294" w:id="1273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1273"/>
     <w:bookmarkStart w:name="z1295" w:id="1274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1274"/>
     <w:bookmarkStart w:name="z1296" w:id="1275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1275"/>
     <w:bookmarkStart w:name="z1297" w:id="1276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1276"/>
     <w:bookmarkStart w:name="z1298" w:id="1277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1277"/>
     <w:bookmarkStart w:name="z1299" w:id="1278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1278"/>
     <w:bookmarkStart w:name="z1300" w:id="1279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1279"/>
     <w:bookmarkStart w:name="z1301" w:id="1280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1280"/>
     <w:bookmarkStart w:name="z1302" w:id="1281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1281"/>
     <w:bookmarkStart w:name="z1303" w:id="1282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1282"/>
     <w:bookmarkStart w:name="z1304" w:id="1283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1283"/>
     <w:bookmarkStart w:name="z1305" w:id="1284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1284"/>
     <w:bookmarkStart w:name="z1306" w:id="1285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1285"/>
     <w:bookmarkStart w:name="z1307" w:id="1286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1286"/>
     <w:bookmarkStart w:name="z1308" w:id="1287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1287"/>
     <w:bookmarkStart w:name="z1309" w:id="1288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1288"/>
     <w:bookmarkStart w:name="z1310" w:id="1289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1289"/>
     <w:bookmarkStart w:name="z1311" w:id="1290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1290"/>
     <w:bookmarkStart w:name="z1312" w:id="1291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1291"/>
     <w:bookmarkStart w:name="z1313" w:id="1292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1292"/>
     <w:bookmarkStart w:name="z1314" w:id="1293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1293"/>
     <w:bookmarkStart w:name="z1315" w:id="1294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1294"/>
     <w:bookmarkStart w:name="z1316" w:id="1295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1295"/>
     <w:bookmarkStart w:name="z1317" w:id="1296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1296"/>
     <w:bookmarkStart w:name="z1318" w:id="1297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1297"/>
     <w:bookmarkStart w:name="z1319" w:id="1298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1298"/>
     <w:bookmarkStart w:name="z1320" w:id="1299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1299"/>
     <w:bookmarkStart w:name="z1321" w:id="1300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1300"/>
     <w:bookmarkStart w:name="z1322" w:id="1301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1301"/>
     <w:bookmarkStart w:name="z1323" w:id="1302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1302"/>
     <w:bookmarkStart w:name="z1324" w:id="1303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1303"/>
     <w:bookmarkStart w:name="z1325" w:id="1304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1304"/>
     <w:bookmarkStart w:name="z1326" w:id="1305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1305"/>
     <w:bookmarkStart w:name="z1327" w:id="1306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1306"/>
     <w:bookmarkStart w:name="z1328" w:id="1307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1307"/>
     <w:bookmarkStart w:name="z1329" w:id="1308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1308"/>
     <w:bookmarkStart w:name="z1330" w:id="1309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1309"/>
     <w:bookmarkStart w:name="z1331" w:id="1310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1310"/>
     <w:bookmarkStart w:name="z1332" w:id="1311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1311"/>
     <w:bookmarkStart w:name="z1333" w:id="1312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1312"/>
     <w:bookmarkStart w:name="z1334" w:id="1313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1313"/>
     <w:bookmarkStart w:name="z1335" w:id="1314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1314"/>
     <w:bookmarkStart w:name="z1336" w:id="1315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1315"/>
     <w:bookmarkStart w:name="z1337" w:id="1316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1316"/>
     <w:bookmarkStart w:name="z1338" w:id="1317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1317"/>
     <w:bookmarkStart w:name="z1339" w:id="1318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1318"/>
     <w:bookmarkStart w:name="z1340" w:id="1319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1319"/>
     <w:bookmarkStart w:name="z1341" w:id="1320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1320"/>
     <w:bookmarkStart w:name="z1342" w:id="1321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1321"/>
     <w:bookmarkStart w:name="z1343" w:id="1322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1322"/>
     <w:bookmarkStart w:name="z1344" w:id="1323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1323"/>
     <w:bookmarkStart w:name="z1345" w:id="1324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1324"/>
     <w:bookmarkStart w:name="z1346" w:id="1325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1325"/>
     <w:bookmarkStart w:name="z1347" w:id="1326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1326"/>
     <w:bookmarkStart w:name="z1348" w:id="1327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1327"/>
     <w:bookmarkStart w:name="z1349" w:id="1328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1328"/>
     <w:bookmarkStart w:name="z1350" w:id="1329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1329"/>
     <w:bookmarkStart w:name="z1351" w:id="1330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1330"/>
     <w:bookmarkStart w:name="z1352" w:id="1331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1331"/>
     <w:bookmarkStart w:name="z1353" w:id="1332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1332"/>
     <w:bookmarkStart w:name="z1354" w:id="1333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1333"/>
     <w:bookmarkStart w:name="z1355" w:id="1334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1334"/>
     <w:bookmarkStart w:name="z1356" w:id="1335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1335"/>
     <w:bookmarkStart w:name="z1357" w:id="1336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+      22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1336"/>
     <w:bookmarkStart w:name="z1358" w:id="1337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+      23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1337"/>
     <w:bookmarkStart w:name="z1359" w:id="1338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1338"/>
     <w:bookmarkStart w:name="z1360" w:id="1339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1339"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -30360,1660 +30473,1682 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1341"/>
     <w:bookmarkStart w:name="z1364" w:id="1342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
+      1. Государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан" (далее - Департамент) является территориальным подразделением Комитета контроля медицинской и фармацевтической деятельности Министерства здравоохранения и социального развития Республики Казахстан (далее – Комитет), осуществляющим контрольные и реализационные функции в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники в пределах компетенции. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1342"/>
     <w:bookmarkStart w:name="z1365" w:id="1343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
+      2. Департамент осуществляет свою деятельность в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституцией</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и законами Республики Казахстан, актами Президента, Правительства Республики Казахстан, иными нормативными правовыми актами, а также настоящим Положением. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1343"/>
     <w:bookmarkStart w:name="z1366" w:id="1344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
+      3. Департамент является юридическим лицом в организационно-правовой форме государственного учреждения, имеет печати и штампы со своим наименованием на государственном языке, бланки установленного образца, в соответствии с законодательством Республики Казахстан счета в органах казначейства. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1344"/>
     <w:bookmarkStart w:name="z1367" w:id="1345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
+      4. Департамент вступает в гражданско-правовые отношения от собственного имени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1345"/>
     <w:bookmarkStart w:name="z1368" w:id="1346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
+      5. Департамент имеет право выступать стороной в гражданско-правовых отношениях от имени государства, если он уполномочен на это в соответствии с законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1346"/>
     <w:bookmarkStart w:name="z1369" w:id="1347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
+      6. Департамент по вопросам своей компетенции в установленном законодательством порядке принимает решения, оформляемые приказами Руководителя Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1347"/>
     <w:bookmarkStart w:name="z1370" w:id="1348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
+      7. Структура и лимит штатной численности Департамента утверждаются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1348"/>
     <w:bookmarkStart w:name="z1371" w:id="1349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Место нахождение Департамента: 160012, Южно-Казахстанская область, город Шымкент, улица Торекулова, дом 712.</w:t>
+      8. Место нахождение Департамента: 160012, Южно-Казахстанская область, город Шымкент, улица Торекулова, дом 712.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1349"/>
     <w:bookmarkStart w:name="z1372" w:id="1350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
+      9. Полное наименование Департамента – республиканское государственное учреждение "Департамент Комитета контроля медицинской и фармацевтической деятельности по Южно-Казахстанской области Министерства здравоохранения и социального развития Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1350"/>
     <w:bookmarkStart w:name="z1373" w:id="1351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Настоящее Положение является учредительным документом Департамента.</w:t>
+      10. Настоящее Положение является учредительным документом Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1351"/>
     <w:bookmarkStart w:name="z1374" w:id="1352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
+      11. Финансирование деятельности Департамента осуществляется из республиканского бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1352"/>
     <w:bookmarkStart w:name="z1375" w:id="1353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
+      12. Департаменту запрещается вступать в договорные отношения с субъектами предпринимательства на предмет выполнения обязанностей, являющихся функциями Департамента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1353"/>
     <w:bookmarkStart w:name="z1376" w:id="1354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
+      Если Департаменту законодательными актами Республики Казахстан предоставлено право осуществлять приносящую доходы деятельность, то доходы, полученные от такой деятельности, направляются в доход государственного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1354"/>
     <w:bookmarkStart w:name="z1377" w:id="1355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. Основные задачи и функции, права и обязанности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1355"/>
     <w:bookmarkStart w:name="z1378" w:id="1356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Основные задачи Департамента:</w:t>
+      13. Основные задачи Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1356"/>
     <w:bookmarkStart w:name="z1379" w:id="1357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
+      1) реализация государственной политики в области государственного контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1357"/>
     <w:bookmarkStart w:name="z1380" w:id="1358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
+      2) мониторинг обеспечения населения и организаций здравоохранения безопасными, эффективными и качественными лекарственными средствами, изделиями медицинского назначения и медицинской техники; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1358"/>
     <w:bookmarkStart w:name="z1381" w:id="1359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
+      3) обеспечение качества и доступности государственных услуг в сфере медицинской и фармацевтической деятельности. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1359"/>
     <w:bookmarkStart w:name="z1382" w:id="1360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Функции Департамента:</w:t>
+      14. Функции Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1360"/>
     <w:bookmarkStart w:name="z1383" w:id="1361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
+      1) рассмотрение обращений физических и юридических лиц по вопросам входящих в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1361"/>
     <w:bookmarkStart w:name="z1384" w:id="1362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
+      2) реализация государственной политики в области контроля за оказанием медицинских услуг, в том числе в рамках внешней экспертизы качества медицинских услуг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1362"/>
     <w:bookmarkStart w:name="z1385" w:id="1363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      3) реализация государственной политики в области контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1363"/>
     <w:bookmarkStart w:name="z1386" w:id="1364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      4) рассмотрение дел об административных правонарушениях и наложение административных взысканий в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1364"/>
     <w:bookmarkStart w:name="z1387" w:id="1365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
+      5) принятие мер по приостановлению деятельности или отдельных видов деятельности в области здравоохранения индивидуальных предпринимателей или юридических лиц в соответствии с законодательством Республики Казахстан об административных правонарушениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1365"/>
     <w:bookmarkStart w:name="z1388" w:id="1366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
+      6) осуществление в пределах своей компетенции государственного контроля за соблюдением лицензиатами законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1366"/>
     <w:bookmarkStart w:name="z1389" w:id="1367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
+      7) осуществление государственного контроля за деятельностью субъектов здравоохранения, в том числе за соблюдением стандартов в области здравоохранения, правил лицензирования по занятию медицинской и фармацевтической деятельностью, а также уведомительного порядка в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1367"/>
     <w:bookmarkStart w:name="z1390" w:id="1368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
+      8) осуществление государственного контроля за внедрением новых методов профилактики, диагностики, лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1368"/>
     <w:bookmarkStart w:name="z1391" w:id="1369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
+      9) осуществление государственного контроля в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также за оборотом наркотических средств, психотропных веществ и прекурсоров в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1369"/>
     <w:bookmarkStart w:name="z1392" w:id="1370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      10) осуществление государственного контроля за рекламой медицинских услуг, лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1370"/>
     <w:bookmarkStart w:name="z1393" w:id="1371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
+      11) осуществление государственного контроля за рациональным назначением лекарственных средств на всех уровнях оказания медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1371"/>
     <w:bookmarkStart w:name="z1394" w:id="1372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
+      12) осуществление государственного контроля за эффективным использованием медицинской техники в организациях здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1372"/>
     <w:bookmarkStart w:name="z1395" w:id="1373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
+      13) осуществление государственного контроля за деятельностью субъектов оказания услуг традиционной медицины, народной медицины (целительства);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1373"/>
     <w:bookmarkStart w:name="z1396" w:id="1374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
+      14) оказание в пределах своей компетенции государственных услуг в сфере медицинской и фармацевтической деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1374"/>
     <w:bookmarkStart w:name="z1397" w:id="1375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
+      15) выдача сертификата специалиста для допуска к клинической практике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1375"/>
     <w:bookmarkStart w:name="z1398" w:id="1376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
+      16) выдача свидетельства о присвоении квалификационной категории специалистам с медицинским образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1376"/>
     <w:bookmarkStart w:name="z1399" w:id="1377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
+      17) проведение аккредитации медицинских организаций в целях признания соответствия их деятельности стандартам аккредитации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1377"/>
     <w:bookmarkStart w:name="z1400" w:id="1378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
+      18) прием документов претендентов и проведение тестирования в рамках аккредитации физических лиц для проведения независимой экспертизы деятельности субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1378"/>
     <w:bookmarkStart w:name="z1401" w:id="1379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
+      19) проведение мониторинга деятельности аккредитованных субъектов здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1379"/>
     <w:bookmarkStart w:name="z1402" w:id="1380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      20) выдача согласования и (или) заключения (разрешительного документа) на ввоз (вывоз) зарегистрированных в Республике Казахстан лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1380"/>
     <w:bookmarkStart w:name="z1403" w:id="1381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
+      21) выдача сертификата специалиста иностранцам для допуска к клинической практике за исключением лиц, приглашенных к осуществлению профессиональной медицинской деятельности в Национальном холдинге в области здравоохранения и его дочерних организациях, а также в "Назарбаев Университет" или его медицинских организациях, в медицинских организациях Управления делами Президента Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1381"/>
     <w:bookmarkStart w:name="z1404" w:id="1382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
+      22) выдача свидетельства о присвоении квалификационной категории специалистам с фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1382"/>
     <w:bookmarkStart w:name="z1405" w:id="1383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
+      23) осуществление отзыва свидетельства о присвоении квалификационной категории для специалистов с медицинским и фармацевтическим образованием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1383"/>
     <w:bookmarkStart w:name="z1406" w:id="1384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
+      24) проведение мероприятий по определению соответствия субъекта здравоохранения требованиям к оказанию высокоспециализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1384"/>
     <w:bookmarkStart w:name="z1407" w:id="1385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
+      25) участие в государственной аттестации научных организаций и организаций образования в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1385"/>
     <w:bookmarkStart w:name="z1408" w:id="1386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
+      26) осуществление мониторинга в сфере обращения лекарственных средств, изделий медицинского назначения и медицинской техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1386"/>
     <w:bookmarkStart w:name="z1409" w:id="1387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
+      27) участие в осуществлении мероприятий по оснащению государственных организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1387"/>
     <w:bookmarkStart w:name="z1410" w:id="1388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
+      28) определение степени удовлетворенности граждан уровнем и качеством оказываемой медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1388"/>
     <w:bookmarkStart w:name="z1411" w:id="1389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
+      29) осуществление иных функций, предусмотренных законодательством Республики Казахстан". </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1389"/>
     <w:bookmarkStart w:name="z1412" w:id="1390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Права и обязанности Департамента:</w:t>
+      15. Права и обязанности Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1390"/>
     <w:bookmarkStart w:name="z1413" w:id="1391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
+      1) запрашивать и получать в установленном законодательством порядке от государственных органов, иных организаций и должностных лиц необходимую информацию и материалы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1391"/>
     <w:bookmarkStart w:name="z1414" w:id="1392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
+      2) вносить предложения по совершенствованию единой государственной политики в области охраны здоровья населения, разработке концепций, стратегий, нормативных правовых актов, нормативно-технических документов, по вопросам входящим в компетенцию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1392"/>
     <w:bookmarkStart w:name="z1415" w:id="1393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
+      3) вносить предложения по разработке программ в области контроля в сфере оказания медицинских услуг и обращения лекарственных средств, изделий медицинского назначения и медицинской техники, а также участвовать в разработке государственных и отраслевых (секторальных) программ по охране здоровья граждан, а также программ внутрибольничного менеджмента и оценке эффективности работы организаций здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1393"/>
     <w:bookmarkStart w:name="z1416" w:id="1394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
+      4) осуществлять иные права, предусмотренные действующими законодательными актами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1394"/>
     <w:bookmarkStart w:name="z1417" w:id="1395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
+      5) соблюдать законодательство Республики Казахстан, права и охраняемые законом интересы физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1395"/>
     <w:bookmarkStart w:name="z1418" w:id="1396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
+      6) осуществлять иные обязанности, предусмотренные действующими законодательными актами. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1396"/>
     <w:bookmarkStart w:name="z1419" w:id="1397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. Организация деятельности Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1397"/>
     <w:bookmarkStart w:name="z1420" w:id="1398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
+      16. Руководство Департаментом осуществляется Руководителем, который несет персональную ответственность за выполнение возложенных на Департамент задач и осуществление им своих функций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1398"/>
     <w:bookmarkStart w:name="z1421" w:id="1399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
+      17. Руководитель Департамента назначается на должность и освобождается от должности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1399"/>
     <w:bookmarkStart w:name="z1422" w:id="1400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
+      18. Руководитель Департамента имеет заместителей, которые назначаются на должности и освобождаются от должностей в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1400"/>
     <w:bookmarkStart w:name="z1423" w:id="1401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Полномочия Руководителя Департамента:</w:t>
+      19. Полномочия Руководителя Департамента:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1401"/>
     <w:bookmarkStart w:name="z1424" w:id="1402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      1) в соответствии с законодательством, назначает и освобождает от должностей работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1402"/>
     <w:bookmarkStart w:name="z1425" w:id="1403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
+      2) определяет обязанности и полномочия руководителей структурных подразделений Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1403"/>
     <w:bookmarkStart w:name="z1426" w:id="1404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
+      3) в установленном законодательством порядке решает вопросы командирования, предоставления отпусков, оказания материальной помощи, подготовки (переподготовки), повышения квалификации, поощрения, выплаты надбавок и премирования работников Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1404"/>
     <w:bookmarkStart w:name="z1427" w:id="1405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
+      4) решает вопросы наложения дисциплинарных взысканий на работников Департамента, за исключением работников, вопросы трудовых отношений которых в соответствии с законодательными актами отнесены к компетенции вышестоящего должностного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1405"/>
     <w:bookmarkStart w:name="z1428" w:id="1406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
+      5) представляет Департамент в государственных органах и иных организациях, независимо от форм собственности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1406"/>
     <w:bookmarkStart w:name="z1429" w:id="1407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
+      6) в соответствии с законодательством принимает решения о предъявлении от имени Департамента претензий и исков к юридическим и физическим лицам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1407"/>
     <w:bookmarkStart w:name="z1430" w:id="1408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
+      7) принимает решения и подписывает правовые акты по вопросам, входящим в компетенцию Департамента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1408"/>
     <w:bookmarkStart w:name="z1431" w:id="1409"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
+      8) принимает меры, направленные на противодействие коррупции в Департаменте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1409"/>
     <w:bookmarkStart w:name="z1432" w:id="1410"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) осуществляет прием граждан.</w:t>
+      9) осуществляет прием граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1410"/>
     <w:bookmarkStart w:name="z1433" w:id="1411"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
+      Исполнение полномочий Руководителя Департамента в период его отсутствия осуществляется лицом, его замещающим в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1411"/>
     <w:bookmarkStart w:name="z1434" w:id="1412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
+      20. Руководитель Департамента определяет полномочия своих заместителей в соответствии с действующим законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1412"/>
     <w:bookmarkStart w:name="z1435" w:id="1413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4. Имущество Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1413"/>
     <w:bookmarkStart w:name="z1436" w:id="1414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
+      21. Департамент может иметь на праве оперативного управления обособленное имущество в случаях предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1414"/>
     <w:bookmarkStart w:name="z1437" w:id="1415"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
+      Имущество Департамента формируется за счет имущества, переданного ему собственником, а также имущества (включая денежные доходы), приобретенного в результате собственной деятельности и иных источников, не запрещенных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1415"/>
     <w:bookmarkStart w:name="z1438" w:id="1416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-       22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
+       22. Имущество, закрепленное за Департаментом, относится к республиканской собственности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1416"/>
     <w:bookmarkStart w:name="z1439" w:id="1417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
+       23. Департаменту не допускается самостоятельно отчуждать или иным способом распоряжаться закрепленным за ним имуществом и имуществом, приобретенным за счет средств, выданных ему по плану финансирования, если иное не установлено законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1417"/>
     <w:bookmarkStart w:name="z1440" w:id="1418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5. Реорганизация и упразднение Департамента</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1418"/>
     <w:bookmarkStart w:name="z1441" w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
+      24. Реорганизация и упразднение Департамента осуществляются в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -32335,35 +32470,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>