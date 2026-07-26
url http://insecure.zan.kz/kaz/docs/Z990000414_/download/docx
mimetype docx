--- v1 (2026-03-13)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="378c0cd" w14:textId="378c0cd">
+    <w:p w14:paraId="b6ed7e1" w14:textId="b6ed7e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1461,550 +1461,280 @@
     </w:p>
     <w:bookmarkStart w:name="z32" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жәрдемақы тағайындауға өтінішті қабылдаудан бас тарту үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жәрдемақы тағайындау, төлеу, тағайындауға өтініш беру фактісін растайтын мәліметтерді орталық атқарушы органның цифрлық жүйесінен алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің Қазақстан Республикасының заңнамасына сәйкес толық емес құжаттар топтамасын және (немесе) қолданылу мерзімі өткен құжаттарды ұсынуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке басын куәландыратын құжат бойынша мәліметтердің (мемлекеттік цифрлық жүйелерден алынған мәліметтермен расталатын, Қазақстан Республикасының заңнамасына сәйкес оның ауысуынан басқа) жәрдемақы тағайындау үшін қажетті құжаттармен сәйкес келмеуі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жәрдемақы тағайындау үшін талап етілетін, қолжетімділігі шектеулі дербес деректерге қол жеткізуге өтініш берушінің келісімінің болмауы негіздер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жәрдемақы тағайындаудан бас тартуға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш беруші жәрдемақы тағайындау үшін ұсынған құжаттардың және (немесе) олардағы деректердің (мәліметтердің) анық еместігінің анықталуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өтініш берушінің және (немесе) жәрдемақы тағайындау үшін қажетті ұсынылған материалдардың, деректер мен мәліметтердің Қазақстан Республикасының заңнамасында белгіленген талаптарға сәйкес келмеуі негіздер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Заң 5-1-баппен толықтырылды – ҚР 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...413 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2030,91 +1760,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жәрдемақы төлеу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z35" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) алушының банктік шоты бойынша үш және одан да көп ай шығыс операцияларының болмауы туралы мәліметтер, оның ішінде ақпараттық жүйелерден мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап тоқтатыла тұрады. Бұл ретте жәрдемақы төлеу тоқтатыла тұрған күннен бастап қайта басталады;</w:t>
+      1) алушының банктік шоты бойынша үш және одан да көп ай шығыс операцияларының болмауы туралы мәліметтер, оның ішінде цифрлық жүйелерден мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап тоқтатыла тұрады. Бұл ретте жәрдемақы төлеу тоқтатыла тұрған күннен бастап қайта басталады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z36" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) жедел-іздестіру іс-шараларын, оның ішінде алушы болып табылатын хабар-ошарсыз кеткен адамды іздестіруді жүргізу туралы растайтын құжаттың болуы туралы мәліметтер, оның ішінде ақпараттық жүйелерден мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап тоқтатыла тұрады. Бұл ретте жәрдемақы төлеу хабар-ошарсыз кеткен адамды хабар-ошарсыз кетті деп тану туралы сот шешімінің күшін жою туралы сот актісі күшіне енген күннен бастап қайта басталады, бірақ тоқтатыла тұру күнінен ерте емес. </w:t>
+      2) жедел-іздестіру іс-шараларын, оның ішінде алушы болып табылатын хабар-ошарсыз кеткен адамды іздестіруді жүргізу туралы растайтын құжаттың болуы туралы мәліметтер, оның ішінде цифрлық жүйелерден мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап тоқтатыла тұрады. Бұл ретте жәрдемақы төлеу хабар-ошарсыз кеткен адамды хабар-ошарсыз кетті деп тану туралы сот шешімінің күшін жою туралы сот актісі күшіне енген күннен бастап қайта басталады, бірақ тоқтатыла тұру күнінен ерте емес. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z37" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жәрдемақы төлеу жәрдемақы төлеуді тоқтата тұруға себеп болған мән-жайлардың аяқталғанын растайтын құжаттардың және (немесе) мәліметтердің, оның ішінде ақпараттық жүйелерден алынған мәліметтердің негізінде өтініш бойынша қайта басталады.</w:t>
+      2. Жәрдемақы төлеу жәрдемақы төлеуді тоқтата тұруға себеп болған мән-жайлардың аяқталғанын растайтын құжаттардың және (немесе) мәліметтердің, оның ішінде цифрлық жүйелерден алынған мәліметтердің негізінде өтініш бойынша қайта басталады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z38" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жәрдемақы төлеу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
@@ -2181,69 +1911,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) алушының ішкі істер органдарында тіркеуден шығарылғанын растайтын құжатты ұсына отырып, жәрдемақы төлеуді тоқтату туралы өтінішінің келіп түскені туралы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) алушының Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кету фактісін анықтау, оның ішінде ақпараттық жүйелерден анықтау туралы;</w:t>
-[...17 lines deleted...]
-      6) өтініш берушінің негізсіз жәрдемақы тағайындауға алып келген анық емес мәліметтерді ұсыну фактісін анықтау туралы мәліметтер, оның ішінде ақпараттық жүйелерден мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап тоқтатылады."</w:t>
+      5) алушының Қазақстан Республикасынан тыс жерлерге тұрақты тұруға кету фактісін анықтау, оның ішінде цифрлық жүйелерден анықтау туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) өтініш берушінің негізсіз жәрдемақы тағайындауға алып келген анық емес мәліметтерді ұсыну фактісін анықтау туралы мәліметтер, оның ішінде цифрлық жүйелерден мәліметтер келіп түскен айдан кейінгі айдың бірінші күнінен бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2267,51 +1997,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2945,55 +2715,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3319,31 +3089,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>