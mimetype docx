--- v1 (2026-03-13)
+++ v2 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3cfee09" w14:textId="3cfee09">
+    <w:p w14:paraId="2c0e623" w14:textId="2c0e623">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8710,51 +8710,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       басқа сезіктілерден, айыпталушылардан бөлек ұстауға жағдай болған кезде шетелдіктер мен азаматтығы жоқ адамдар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      судьялар, адвокаттар, әділет органдарының қызметкерлері, ішкі істер, прокуратура, салық, қаржы полициясы органдарының, мемлекеттік кіріс органдарының, сыбайлас жемқорлыққа қарсы қызметтің, экономикалық тергеу қызметінің, кеден органдарының қызметкерлері, арнаулы мемлекеттік органдардың қызметкерлері мен әскери қызметшілері, Қазақстан Республикасы ішкі әскерлерінің, Ұлттық ұланының, Қарулы Күштерінің әскери қызметшілері болып табылатын немесе болған адамдар;</w:t>
+      судьялар, адвокаттар, әділет органдарының жұмыскерлері, ішкі істер, прокуратура, салық, қаржы полициясы органдарының, мемлекеттік кіріс органдарының, сыбайлас жемқорлыққа қарсы қызметтің, экономикалық тергеу қызметінің, кеден органдарының қызметкерлері, арнаулы мемлекеттік органдардың қызметкерлері мен әскери қызметшілері, Қазақстан Республикасы ішкі әскерлерінің, Ұлттық ұланының, Қарулы Күштерінің әскери қызметшілері болып табылатын немесе болған адамдар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       күзетте ұстау орны әкімшілігінің не қылмыстық істі жүргізуші адамның немесе органның жазбаша шешімі бойынша өмірі мен денсаулығына басқа сезіктілер мен айыпталушылардың тарапынан қауіп төнген сезіктілер мен айыпталушылар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8914,51 +8914,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 89-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19004,51 +19044,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19182,55 +19222,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19556,31 +19596,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>