--- v0 (2025-10-05)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ac07413" w14:textId="ac07413">
+    <w:p w14:paraId="d918e75" w14:textId="d918e75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -201,51 +201,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -794,71 +794,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -969,51 +969,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1168,51 +1168,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1925,111 +1925,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -2156,51 +2156,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2793,211 +2793,211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 21.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334-VI</w:t>
       </w:r>
       <w:r>
@@ -4016,171 +4016,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2007.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4606,151 +4606,151 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 318 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -5026,50 +5026,156 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарудың иесі қару тіркелген жердегі ішкі істер органына рұқсаттың қолданылу мерзімі аяқталғанға дейін жаңасын алу үшін өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың үшінші бөлігіне өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың нысанын рұқсаттар және хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен келісу бойынша қару айналымын бақылау саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z171" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5617,50 +5723,156 @@
       Қорғануға арналған тегіс те ұзын ұңғылы атыс қаруын тіркеу кезінде Қазақстан Республикасының азаматына тұрғылықты жеріндегі ішкі істер органы осындай қаруды сақтауға бес жыл мерзімге рұқсат береді, ал аңшылық және спорт қаруын, газ пистолеттері мен револьверлерін, лақтырылатын қаруды (садақтар мен арбалеттерді), электрлi қаруды тіркеу кезінде - оны сақтау мен алып жүруге рұқсат береді. Рұқсат бес жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарудың иесі қару тіркелген жердегі ішкі істер органына рұқсаттың қолданылу мерзімі аяқталғанға дейін жаңасын алу үшін өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармақтың төртінші бөлігіне өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың нысанын рұқсаттар және хабарламалар саласындағы уәкілетті органмен және ақпараттандыру саласындағы уәкілетті органмен келісу бойынша қару айналымын бақылау саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z174" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5761,251 +5973,251 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 2002.02.22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.12.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (күшіне ену тәртібін 2-баптан қараңыз), 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі); 21.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2014 бастап қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361-VI</w:t>
       </w:r>
       <w:r>
@@ -6246,150 +6458,190 @@
         <w:t xml:space="preserve">
       1) 15-баптың 1-тармағының 3-абзацында келтірілгендерді қоспағанда, меншігіндегі қаруды ішкі істер органдарында тіркетуге және қайта тіркетуге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z184" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қару мен оның патрондарын тасымалдаудың белгіленген тәртібін сақтауға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z185" w:id="105"/>
+    <w:bookmarkStart w:name="z313" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау мақсатында оқ ату үшін беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z185" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қару мен оның патрондарының сақталуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z186" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z186" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заңдарға сәйкес бақылауындағы объектілердің аумағында және қару сақталатын орындарға ішкі істер органдары қызметкерлерінің кедергісіз кіруін қамтамасыз етуге, танысу үшін оларға қажетті құжаттама беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z187" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z187" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтық қару иесі қайтыс болған жағдайда отбасы мүшелері осы қаруды бір ай мерзімде қайта тіркетуге немесе комиссиялық саудаға өткізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z73" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z73" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) қару айналымына бақылау жасау саласындағы уәкілетті орган айқындайтын ұйымдарда азаматтық және қызметтік қарумен қауіпсіз жұмыс істеу қағидаларын білуіне бес жылда бір рет тексеруден өтуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z42" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тұрғылықты жерiн ауыстырған кезде қаруды iшкi iстер органдарының есебiнен шығаруға және он күн мерзiмде жаңа тұрғылықты жерi бойынша оны тиiстi есепке қоюға, ал бiр ауданның не аудандарға бөлiнбейтiн қаланың шегiнде тұрғылықты жерiн ауыстырған кезде бес күн мерзiмде бұл туралы аумақтық iшкi iстер органдарын хабардар етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z314" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасына сәйкес қару мен оның патрондарын қару иесі – заңды тұлғаның қызметі тоқтатыла тұрған күннен бастап он жұмыс күні ішінде ішкі істер органдарына сақтауға тапсыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6451,51 +6703,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6503,210 +6795,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Қару пайдаланушылардың құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қару пайдаланушылардың: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="110"/>
+    <w:bookmarkStart w:name="z188" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өздеріне берілген құқыққа сәйкес қару сақтауға, сақтау мен алып жүруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z189" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z189" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қаруды Қазақстан Республикасының заңдарында белгіленген жағдайлар мен тәртіп бойынша пайдалануға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z190" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z190" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қару пайдаланушылар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z191" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z191" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қаруды арналған мақсатына сәйкес пайдалануға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z192" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z192" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қару мен оның патрондарын тасымалдаудың белгіленген тәртібін сақтауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z193" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z193" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) пайдаланылып жүрген қару мен оның патрондарының сақталуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z194" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z194" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қару мен оның патрондарын пайдалану кезiнде қауiпсiздiк талаптарын сақтауға мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z195" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z195" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаруды пайдаланушылар – заңды тұлғалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаруды арнайы жабдықталған қоймаларда (қару-жарақ бөлмелерінде) атуға жарамсыз күйде сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6717,70 +7009,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оқ атуға тікелей қатысатын қарудың негізгі (құрамдас) бөліктерін жеке сейфтерде сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасының заңнамасына сәйкес бақылауындағы объектілердің аумағына және қару сақталатын орындарға ішкі істер органдары қызметкерлерінің кедергісіз кіруін қамтамасыз етуге, танысу үшін оларға қажетті құжаттаманы ұсынуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="118"/>
+    <w:bookmarkStart w:name="z196" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаруды пайдаланушы жеке тұлғалар Қазақстан Республикасының заңнамасына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларының сақталуына бақылау жасау мақсатында қолда бар қаруды, оның патрондарын және олар сақталатын орындарды, сондай-ақ қажетті құжаттаманы қарап тексеру үшін ішкі істер органдары қызметкерлерінің талап етуі бойынша көрсетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6805,91 +7097,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -6930,183 +7222,183 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18-бап. Қаруды қолдану құқығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Өмірін, денсаулығын және меншікті қорғау үшін нақты қару түрін сақтауға, сақтау мен алып жүруге рұқсаты бар адамдардың қажетті қорғаныс, аса қажеттілік жағдайында және қылмыс жасаған адамды ұстау кезінде оны қолдануға құқығы болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="119"/>
+    <w:bookmarkStart w:name="z197" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ерекше жарғылық міндеттері бар ұйымдардың қызметкерлері қаруды табиғатты, табиғи ресурстарды, меншікті күзету, хат-хабарды және арнаулы жөнелтімдерді жеткізу, адамдардың өмірі мен денсаулығын қорғау жөнінде өздеріне заңдарда жүктелген міндеттерді орындау кезінде және өзін қорғау үшін қолдануға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z198" w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z198" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қару қолданбас бұрын ол қарсы қолданылатын адамға бұл жайында нақты ескерту жасалуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z199" w:id="121"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z199" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әйелдерге, мүгедектік нышандары айқын адамдарға, жас шамасы айқын немесе белгілі кәмелетке толмағандар топтасып және (немесе) қарулы шабуыл (зорлық- зомбылық) жасаған жағдайлардан басқа кезде оларға қарсы қару қолдануға тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z200" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z200" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қару қолданудың барлық жағдайларында маңайдағы азаматтардың қауіпсіздігін қамтамасыз ету, зардап шеккендерге шұғыл медициналық жәрдем көрсету үшін шаралар қолдану, ішкі істер және прокуратура органдарына хабарлау қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z201" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z201" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Атыс қаруын қолданып аң аулау қағидаларын жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы уәкілетті мемлекеттік орган бекітеді. Спортпен шұғылдану кезінде және оқу мақсаттарында қаруды қолдану қағидаларын қарудың айналымын бақылау саласындағы уәкілетті органмен келісу бойынша дене шынықтыру және спорт саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -7122,51 +7414,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7238,185 +7530,203 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) қаруды сақтау үшін тиісті жағдайлары болмаса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сот орындаушысының енгізген ұсынуы бойынша үйден шығару және бұзу туралы атқарушылық іс жүргізу бойынша борышкер болып табылса, азаматтық және қызметтік қару айналымы саласындағы бірінші және екінші санаттардағы рұқсаттарды тоқтата тұрады.</w:t>
+      3) сот орындаушысының енгізген ұсынуы бойынша үйден шығару және бұзу туралы атқарушылық іс жүргізу бойынша борышкер болып табылса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ол азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау мақсатында оқ ату үшін уақтылы бермесе, азаматтық және қызметтік қару айналымы саласындағы бірінші және екінші санаттардағы рұқсаттарды тоқтата тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адам қылмыстық жауаптылыққа тартылған жағдайда рұқсаттың қолданысы сот шешім қабылдағанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда көзделген негіздер бойынша рұқсаттың қолданысын тоқтата тұру туралы шешім қабылданар алдында рұқсатты берген ішкі істер органы рұқсат иесіне алдын ала жазбаша ескертуге тиіс. Ескертуде нақты қандай құқықтық нормалар мен қағидалардың бұзылғаны немесе орындалмағаны көрсетіледі және жол берілген бұзушылықтарды жою үшін күнтізбелік отыз күннен аспайтын мерзім тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="124"/>
+    <w:bookmarkStart w:name="z1" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рұқсаттың қолданысын тоқтата тұруға негіз болған бұзушылықтар жойылған кезде рұқсат иесі рұқсаттың қолданысын тоқтата тұру мерзімі өткенге дейін ішкі істер органына растайтын құжаттардың көшірмелерін қоса бере отырып, бұзушылықтардың жойылғаны туралы өтініш беруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданысын қайта бастау және тоқтатылуына бастамашылық жасау "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен және негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="125"/>
+    <w:bookmarkStart w:name="z67" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рұқсат иесі рұқсаттың қолданысын тоқтата тұруға негіз болған бұзушылықтардың жойылғаны туралы өтінішті тоқтата тұру мерзімі өткенге дейін ұсынбаған жағдайда, ішкі істер органы рұқсаттың қолданысын тоқтату рәсіміне бастамашылық жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданысын тоқтату туралы мәселені қарау процесінде рұқсат иесі бұзушылықтың жойылу фактісін дәлелдеуге құқылы. Мұндай жағдайда, рұқсат беру органы осы баптың 2-тармағын басшылыққа алуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="126"/>
+    <w:bookmarkStart w:name="z68" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ішкі істер органдары алдын ала тоқтата тұрмай азаматтық және қызметтік қару айналымы саласындағы рұқсаттардың қолданысын тоқтатуды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсаттан ерікті түрде бас тартылған не қару иесі қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8281,501 +8591,427 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органының азаматтық және қызметтік қару айналымы саласындағы рұқсаттың қолданысын тоқтату туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданысы тоқтатылған жағдайда қолданыс тоқтатылған күннен бастап үш жыл өткен соң оны алу үшін қайталап өтініш жасауға болады. Рұқсаттан ерікті түрде бас тартылған жағдайда оны алуға қайталап өтініш жасау мерзімдері белгіленбейді.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z69" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Ішкі істер органдары осы баптың 1 және 4-тармақтарында көзделген жағдайларда, сол сияқты қарудың, есірткі құралдарының, психотроптық заттардың, сол тектестердің, прекурсорлардың, күшті әсер ететін заттардың заңсыз айналымына байланысты ауыр, аса ауыр қылмыстар жасағаны үшін, сондай-ақ террористік, экстремистік қылмыстар жасағаны үшін алып тасталған немесе өтелген сотталғандығы бар адамдарға азаматтық және қызметтік қару айналымы саласындағы рұқсаттар беруден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z74" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Осы баптың талаптары марапаттық қаруға қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...9 lines deleted...]
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 16.05.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі), өзгерістер енгізілді - ҚР 05.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 351-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 31.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 02.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 150-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...342 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Қару мен оның патрондарын алып қою </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қару мен оның патрондарын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="128"/>
+    <w:bookmarkStart w:name="z208" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ішкі істер органдары мынадай жағдайларда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       азаматтық және қызметтік қару мен оның патрондарын әзірлеуге, өндіруге және жөндеуге, олармен сауда жасауға, қаруды иемденіп алуға, коллекциялауға немесе экспонаттауға лицензия, сондай-ақ қаруды сақтауға немесе сақтау мен алып жүруге рұқсат немесе қаруды иесіне тіркеу болмағанда; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8804,110 +9040,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен түпкілікті шешім қабылданғанға дейін заңды немесе жеке тұлғалар осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген қауiпсiздiк талаптарын, қаруды беру, сатып алу, коллекциялау, экспонаттау, тіркеу, есепке алу, сақтау, алып жүру, тасымалдау және қолдану қағидаларын бұзғанда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлікті мұраға қалдыру мәселесі шешілгенге дейін қару иесі қайтыс болғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="129"/>
+    <w:bookmarkStart w:name="z209" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аң, балық аулау, табиғат және табиғи ресурстарды қорғау ережелерінің сақталуына мемлекеттік қадағалау жасайтын органдар өздерінің құзыреті шегінде азаматтардың Қазақстан Республикасының қоршаған ортаны қорғау туралы заңдарын бұзуын тыйған жағдайларда, қаруды кейіннен ішкі істер органдарына тапсыра отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z210" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z210" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экономикалық тергеу қызметі, Қазақстан Республикасының заңнамасында көзделген жағдайларда, қаруды кейіннен ішкі істер органдарына тапсыра отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z211" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z211" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының заңдарында көзделген басқа жағдайларда қаруды кейіннен ішкі істер органдарына тапсыра отырып алып қоюды жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Марапаттау қаруын азаматтардан сақтау, тасу және пайдалану ережелерін бұзуға жол бергені үшін ішкі істер органдары қолданылып жүрген заңдарға сәйкес алып қояды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9120,68 +9356,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="132"/>
+    <w:bookmarkStart w:name="z30" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жекелеген қару түрлерінің айналымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">21-бап. Қару мен оның патрондарын өндіру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9259,91 +9495,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 2007.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
@@ -9414,250 +9650,250 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22-бап. Азаматтық және қызметтік қарумен, оның патрондарымен сауда жасау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Азаматтық және қызметтік қарумен, оның патрондарымен сауда жасауды заңдарда белгіленген тәртіппен осы қызмет түріне лицензия алған ұйымдар жүзеге асырады. Азаматтық және қызметтік қарумен, оның патрондарымен сауда жасауға лицензияны қару айналымына бақылау жасау саласындағы уәкілетті орган осы мақсаттар үшін арнайы құрылған ұйымдарға ғана береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="133"/>
+    <w:bookmarkStart w:name="z212" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарумен және оның патрондарымен сауда жасауды жүзеге асыратын ұйымдар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z213" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z213" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сатылатын қаруға сәйкестілік сертификатына ие болуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z214" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z214" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) иемденіп алынатын және сатылатын қарудың есебін, сондай-ақ 10 жыл бойы есептік құжаттаманың сақталуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z215" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z215" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) иемденіп алуға лицензия талап етілмейтін қаруды қоспағанда, сатып алушыдан (заңды тұлғадан) қарудың сол түрін сатып алуға лицензиясын көрсетуді талап етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z216" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z216" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) сатып алушының лицензиясында немесе рұқсатында тіркелуге тиіс, сатылатын азаматтық және қызметтік қаруды тіркеуге, сондай-ақ аңшы куәлігінде аңшылық суық қаруды тіркеуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z217" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z217" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қару айналымына бақылау жасау саласындағы уәкілетті орган белгілеген тәртіппен ішкі істер органдарына сатылған қызметтік және азаматтық қару мен оның сатып алушылары туралы ай сайын мәлімет беріп отыруға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z218" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z218" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) олардың сақталуын және сақталу қауіпсіздігін қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z219" w:id="140"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z219" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) сатылған қызметтік және азаматтық қарудан атылған оқтар мен гильзаларды мемлекеттік оқ-гильза қоймасына табыс етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z220" w:id="141"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z220" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) қызметкерлердің қару айналымы туралы заңдарды білуін қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z221" w:id="142"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z221" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қарудың аталған түрін иеленуге рұқсатын көрсетпеген жеке және заңды тұлғаларға қаруды сатуға, сондай-ақ нөмірсіз және таңбасыз қаруды не азаматтық және қызметтiк қару мен оның патрондары айналымы саласындағы техникалық регламенттердiң талаптарына сәйкестік белгісі жоқ патрондарды сатуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қарумен және оның патрондарымен сауда жасау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9668,261 +9904,261 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күзет іс-шараларын жүргізу үшін қажет болатын мерзімге Мемлекеттік күзет қызметінің талап етуі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларда тоқтатыла тұруға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z222" w:id="143"/>
+    <w:bookmarkStart w:name="z222" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтық және қызметтік қарумен және оның патрондарымен сауда жасаумен айналысатын заңды тұлға, қарудың аталған түрлерін әзірлеу, өндіру, жөндеу, иелену, экспонаттау, әкелу және әкету, оның қосалқы бөлшектерін, спорт тауарларын, аң және балық аулау керек-жарақтарын, азаматтық пиротехникалық заттар мен олар қолданылып жасалған тұрмыстық мақсаттағы бұйымдарды иелену, әкелу, әкету және олармен сауда жасау, сондай-ақ атыс тирлері (атыс орындары) мен стендтерін ашу және олардың жұмыс істеуі жөніндегі қызметті қоспағанда, өзге кәсіпкерлік қызметті жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қарумен және оның патрондарымен сауда жасауға лицензиясы бар заңды тұлғаларға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="144"/>
+    <w:bookmarkStart w:name="z279" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спорт, аң және балық аулау керек-жарақтары мен аталған қаруға қосалқы бөлшектерді қоспағанда, бір сауда залында қаруды және өзге де тауар түрлерін қатар сатуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z278" w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z278" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғын үйлерде (тұрғын ғимараттарда), ойын-сауық мекемелерінің, өзге де тауар түрлерімен сауда жасау жүзеге асырылатын сауда объектілерінің, білім беру, денсаулық сақтау және мәдениет ұйымдарының, спорт объектілерінің, қонақүйлердің, қоғамдық тамақтану объектілерінің, вокзалдардың, станциялардың, метрополитен желілерінің, порттардың, әуежайлардың, әуеайлақтардың аумақтарында қару мен оның патрондарын сақтауға және олармен сауда жасауға арналған үй-жайды орналастыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z277" w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z277" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаруды оқ атуға мүмкіндік беретін күйінде сауда залына, арнайы жабдықталған қоймаға (қару-жарақ бөлмелерінде) қоюға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z223" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z223" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Азаматтық және қызметтік қару мен оның патрондарын сатуға берілген лицензия азаматтық және қызметтік қару мен оның патрондарын сату үшін құрылған заңды тұлғалардың филиалдарын ашуға құқық бермейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z224" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z224" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Азаматтық және қызметтік қару мен оның патрондарын сатуға лицензиялары бар заңды тұлғалардың оларды осы Заңның 12-бабында көрсетілген субъектілерден иемденіп алуға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
@@ -10025,253 +10261,253 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="149"/>
+    <w:bookmarkStart w:name="z226" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы азаматтарының өздері заңды негізде меншік құқығында иеленіп отырған қаруды оларға сақтауға, сақтау мен алып жүруге рұқсат берген ішкі істер органдарына алдын ала хабарлай отырып, азаматтық және қызметтік қарумен сауда жасауға немесе қаруды коллекциялауға немесе экспонаттауға лицензиясы бар заңды тұлғаларға, сондай-ақ қару есепке алынған жердегі ішкі істер органдарында қару қайта тіркелгеннен кейін қаруды сатып алуға рұқсаты бар азаматтарға иеліктен шығаруға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z227" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z227" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Заңның 12-бабының 2) – 8) тармақшаларында көрсетілген заңды тұлғалар қайта ұйымдастырылған немесе таратылған кезде азаматтық және қызметтік қару мен оның патрондарын оларды иеленуге рұқсаты бар субъектілерге бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10346,183 +10582,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының азаматтарына марапаттық қаруды сақтау мен алып жүруге рұқсатты қару айналымына бақылау жасау саласындағы уәкілетті орган береді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Түйдектете атуға мүмкіндік беретін, сыйымдылығы 10 патроннан асатын оқжатары (барабаны) бар, сондай-ақ осы Заңмен Қазақстан Республикасы аумағында айналымға тыйым салынған қару марапаттық қаруға жатпайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="151"/>
+    <w:bookmarkStart w:name="z228" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Марапаттық қарудың иесі қайтыс болған жағдайда аталған қару ішкі істер органына өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z229" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z229" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Марапаттық қару ішкі істер органдары қаруды тиісінше қайта тіркеп, қайта жасағаннан кейін сақтау үшін мұражайларға берілуі мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Қару мен оның патрондарын Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасынан әкету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жауынгерлік қол атыс қаруы мен суық қаруды Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасынан әкету Қазақстан Республикасының заңдарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="153"/>
+    <w:bookmarkStart w:name="z230" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Азаматтық және қызметтiк қару мен оның патрондарын Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасының аумағынан әкету Қазақстан Республикасының заңнамасына сәйкес қару айналымына бақылау жасау саласындағы уәкiлеттi орган беретін қорытындының негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасының аумағы арқылы транзиттеу Қазақстан Республикасының заңнамасына сәйкес қару айналымына бақылау жасау саласындағы уәкілетті органның қорытындысы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="154"/>
+    <w:bookmarkStart w:name="z231" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Азаматтық және қызметтiк қару мен оның патрондарының бірлі-жарым данасын Қазақстан Республикасының аумағына әкелу, Қазақстан Республикасының аумағынан әкету, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеу осы Заңның талаптары ескеріле отырып, iшкi iстер органдары қорытындыларының негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10634,210 +10870,210 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында белгіленген тәртіппен кемінде бір жыл мерзімге тіркелген шетелдіктердің Қазақстан Республикасында газ пистолеттері мен револьверлерін өздері азаматтары болып табылатын мемлекеттердің дипломатиялық өкілдіктерінің өтініші бойынша жалпы негіздерде иемденіп алуға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында белгіленген тәртіппен тіркелген шетелдіктер қару жеткізіп беруші заңды тұлғалардан механикалық тозаңдатқыштарды, көзден жас ағызатын немесе тітіркендіргіш заттармен жарақталған аэрозолды және басқа да құрылғыларды, үрлемелі қуаты 7,5 Дж-дан аспайтын және калибрі 4,5 миллиметрге дейінгі пневматикалық қаруды рұқсат алмай-ақ иемденеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="155"/>
+    <w:bookmarkStart w:name="z232" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының аумағында туризм мақсатымен, жеке және қызметтік істермен келген, Қазақстан Республикасы аумағында тұру үшін белгіленген тәртіппен ішкі істер органдарында тіркелген шетелдіктердің азаматтық қаруды өздері азаматтары болып табылатын мемлекеттердің дипломатиялық өкілдіктерінің өтініші бойынша Қазақстан Республикасынан оны иемденіп алған күннен бастап жеті күн ішінде әкететін жағдайда жалпы негіздерде иемденіп алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z233" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z233" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасында тіркелген елшіліктердің дипломатиялық және әкімшілік-техникалық қызметкерлеріне азаматтық қаруды мемлекетаралық шарттарда белгіленген жағдайлар мен тәртіп бойынша әкелуге, иемденіп алуға және әкетуге рұқсат етіледі. Бұл орайда қару айналымына бақылау жасау саласындағы уәкілетті органда аталған қару міндетті түрде тіркелуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z234" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z234" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Шетелдіктер аңшылыққа арналған келiсiмшарт немесе спорттық іс-шараларға қатысу үшін шақырту болған кезде және қару айналымына бақылау жасау саласындағы уәкiлеттi органның тиiстi қорытындысы негізінде азаматтық қару мен оның патрондарын Қазақстан Республикасының аумағына әкеле алады. Әкелiнген қару келiсiмшартта немесе шақыртуда белгiленген мерзiмдерде Қазақстан Республикасынан әкетілуге тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z235" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z235" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасына шақырту бойынша немесе өздерiнiң қызметтiк тапсырмаларын орындауға байланысты келетiн шетелдiк құқық қорғау органдары, арнаулы қызметтер және әскерилендiрiлген ұйымдар қызметкерлерiнiң жауынгерлiк қол атыс қаруы мен оның патрондарын Қазақстан Республикасының аумағына әкелуi, Қазақстан Республикасының аумағынан әкетуi, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеуі Қазақстан Республикасының Үкiметi айқындайтын тәртiппен тиiстi органдар басшыларының қорытындысы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z236" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z236" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының аумағына әкелінген қару Қазақстан Республикасының заңдарына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z237" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z237" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Шетелдіктердің Қазақстан Республикасынан қару мен оның патрондарын әкету мерзімдерін бұзуы мәселе заңда белгіленген тәртіппен шешілгенге дейін оны алып қоюға әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z238" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z238" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге қорытынды берілгені үшiн Қазақстан Республикасының салық заңнамасына сәйкес мемлекеттiк баж алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z239" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z239" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Қазақстан Республикасының заңдарында белгіленген тәртіппен шетелдіктердің өздері әкелген азаматтық қаруды сыйға тарту немесе сату құқығы сақталады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11029,128 +11265,128 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қаруды сақтауға, сақтау мен алып жүруге ішкі істер органдарының рұқсатын алған заңды және жеке тұлғаларға азаматтық және қызметтік қару мен оның патрондарын сақтауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="163"/>
+    <w:bookmarkStart w:name="z240" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заңды және жеке тұлғаларға өздері тауып алған немесе оларға Қазақстан Республикасының заңдарын бұза отырып, иесі болып табылмайтын адамдар берген атыс қаруын сақтауға және пайдалануға тыйым салынады. Мұндай қару дереу ішкі істер органдарына тапсырылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z241" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z241" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының аумағында азаматтық және қызметтік қаруды коллекциялауға және экспонаттауға ішкі істер органдарынан тиісті лицензиясы бар заңды және жеке тұлғалардың құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қаруды оқ атуға мүмкіндік беретін күйінде экспонаттауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="165"/>
+    <w:bookmarkStart w:name="z242" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтық және қызметтік қару мен оның патрондарын есепке алу, сақтау, алып жүру, тасымалдау, коллекциялау, экспонаттау және жою тәртiбiн қару айналымына бақылау жасау саласындағы уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11209,68 +11445,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="166"/>
+    <w:bookmarkStart w:name="z38" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-тарау. Қазақстан Республикасы Үкіметінің, ішкі істер органдарының қару айналымы саласындағы өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Қазақстан Республикасы Үкіметінің қару айналымы саласындағы құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11371,1292 +11607,1222 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z268" w:id="167"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) алып тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) алып тасталды - ҚР 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) Мемлекеттік оқ-гильза қоймасын қалыптастыру тәртібін белгілейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) алып тасталды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) алып тасталды </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11) алып тасталды - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) өзіне Қазақстан Республикасының Конституциясымен, заңдарымен және Қазақстан Республикасы Президентінің актілерімен жүктелген өзге де функцияларды орындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгерістер енгізілді - ҚР 2004.12.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (күшіне ену тәртібін 2-баптан қараңыз), 2004.12.20 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап қолданысқа енгiзiледi), 2006.12.29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2007.01.12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2007.07.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі); 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бап. Ішкі істер органдарының азаматтық және қызметтік қару айналымы саласындағы құзыреті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қару айналымына бақылау жасау саласындағы уәкілетті орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) алып тасталды - ҚР 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды ұйымдастырады және жүзеге асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z253" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мыналарға:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық және қызметтік қару мен оның патрондарын әзірлеу, өндіру, жөндеу, сату, коллекциялау, экспонаттау құқығына;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      азаматтық пиротехникалық заттарды және олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сату, пайдалану құқығына лицензиялар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z254" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) азаматтық және қызметтiк қару мен оның патрондарын Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан әкетуге, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеуге қорытындылар бередi;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-1) алып тасталды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z255" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2) </w:t>
+        <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...526 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:p>
-[...400 lines deleted...]
-      2) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды ұйымдастырады және жүзеге асырады;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) азаматтық және қызметтiк қару мен оның патрондарының Мемлекеттiк кадастрын әзiрлейдi және бекiтедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z253" w:id="176"/>
-[...15 lines deleted...]
-      3) мыналарға:</w:t>
+    <w:bookmarkStart w:name="z257" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) азаматтық және қызметтiк қару мен оның патрондарының айналымы саласындағы техникалық регламенттердi әзiрлейдi және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:p>
-[...51 lines deleted...]
-      4) азаматтық және қызметтiк қару мен оның патрондарын Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан әкетуге, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеуге қорытындылар бередi;</w:t>
+    <w:bookmarkStart w:name="z258" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) криминалистикалық талаптар мен азаматтық және қызметтiк қару мен оның патрондарын, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдарды сынау әдiстерiн әзiрлейдi және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:p>
-[...107 lines deleted...]
-        <w:t>алып тасталды</w:t>
+    <w:bookmarkStart w:name="z61" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) мыналарды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z256" w:id="179"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық және қызметтiк қару мен оның патрондарының айналымы қағидаларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12747,163 +12913,163 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="183"/>
+    <w:bookmarkStart w:name="z63" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-3) заңсыз сақталатын атыс қаруын, оқ-дәрілерді және жарылғыш заттарды азаматтардың ерікті түрде өтеулі тапсыру тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z64" w:id="184"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z64" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-4) Азаматтық және қызметтік қару мен оның патрондарының мемлекеттік кадастрын әзірлеу, басып шығару және жүргізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-5) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12933,547 +13099,433 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="185"/>
+    <w:bookmarkStart w:name="z312" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-7) осы Заңның мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес азаматтық, қызметтік қару мен оның патрондарының айналымы саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z43" w:id="186"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z43" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z259" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды жүзеге асыратын аумақтық және көліктегі ішкі істер органдарының өкілеттігі осы Заңмен және Қазақстан Республикасының қару айналымын регламенттейтін өзге де нормативтік құқықтық актілерімен белгіленеді. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 2002.02.22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi), 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі),  2011.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 461-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі), 21.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -13489,1946 +13541,2092 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="187"/>
+    <w:bookmarkStart w:name="z41" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30-бап. Қару айналымына мемлекеттік бақылау жасау </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасының аумағында азаматтық және қызметтік қару мен оның патрондары айналымына мемлекеттік бақылау жасауды ішкі істер органдары тексерулер нысанында жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру жүргізу тәртібі осы Заңның 30-1-бабына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының қару-жарағындағы қару айналымына және Мемлекеттік оқ-гильза қоймасының қалыптастырылуына мемлекеттік бақылау жасауды аталған органдардың басшылары Қазақстан Республикасының Үкіметі айқындайтын тәртіппен жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Тексеру:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тексеруді тағайындау туралы акт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анықталған бұзушылықтарды жою туралы нұсқамалардың орындалуын бақылау негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z75" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамдарының:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осы Заңның 30-1-бабы 2-тармағы бірінші бөлігінің 1) және 2) тармақшаларында көрсетілген құжаттарды көрсеткен кезде тексеру нысанасына сәйкес бақылау және қадағалау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) Қазақстан Республикасының аумағында қаруды әзірлеу, жасау, жөндеу, оның саудасы, коллекциялау, экспонатқа қою, сақтау, пайдалану және жою орындарында оны қарап-тексеруді жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осы Заң күшіне енгенге дейін иеленген және заңды негіздерде иелерінің қолындағы қаруды қоспағанда, осы Заңның 7-бабына сәйкес Қазақстан Республикасының аумағында айналымына тыйым салынған қаруды белгіленген тәртіппен өтеусіз алып қоюға және жоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаға өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттарды (мәліметтерді) тексеру нәтижелері туралы актіге және анықталған бұзушылықтарды жою туралы нұсқамаға қоса тіркеу үшін қағаз және электрондық жеткізгіштерде не олардың көшірмелерін алуға, сондай-ақ тексеру нысанасына сәйкес және мемлекеттік құпиялар және Қазақстан Республикасының заңымен қорғалатын өзге де құпия туралы талаптарды сақтай отырып, автоматтандырылған дерекқорларға (ақпараттық жүйелерге) қол жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) белгіленген қағидаларды бұзушылықтар анықталған кезде, бұл бұзушылықтарды жою туралы жеке және заңды тұлғалардың орындауы үшін міндетті нұсқамалар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қару мен патрондардың сақталуын қамтамасыз ету жөніндегі талаптардың сақталуы тұрғысынан күтпеген жерден, оның ішінде жұмыстан тыс уақытта (түнде, демалыс немесе мереке күндері) тексерулер жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген сақтау жағдайлары мен техникалық беріктігінің талаптарын бұзушылықтар анықталған кезде, қару мен патрондарды анықталған бұзушылықтар жойылғанға дейін алып қоюға және оларды ішкі істер органдарына жауапты сақтауға тапсыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) аудио-, фото- және бейнетүсіруді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың мамандарын, консультанттары мен сарапшыларын тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында көзделген өзге де шараларды қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды жүзеге асыруға уәкілеттік берілген органдардың лауазымды адамдары заңды тұлғаларға – тоқсанына кемінде бір рет, азаматтық қару иелеріне жылына кемінде бір рет тексерулерді жүзеге асыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z77" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының аумағында азаматтық және қызметтік қару мен оның патрондары айналымына мемлекеттік бақылау жасауды жүзеге асыру кезінде тексерілетін субъектілерді (объектілерді) тәуекел дәрежесін бағалау негізінде топтарға бөлу, тексеру парақтарын толтыру, құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органда тексерулер тағайындау туралы актілерді тіркеу, тексерілетін субъектіге тексеру жүргізудің басталуы туралы хабарлау талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z78" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамдары тексеруді тағайындау және оның нәтижелері туралы жасалған актілерді ведомстволық есепке алуды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z284" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бақылау субъектілері не олардың уәкілетті өкілдері тексеру жүргізу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Заңның 30-1-бабы 2-тармағы бірінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттар болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Заңның 30-1-бабында белгіленген мерзімдерге сәйкес келмейтін тексеруді тағайындау туралы актіде көрсетілген мерзімдерден асып кеткен не өтіп кеткен жағдайларда тексеру жүргізу үшін келген азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамдарын тексеруге жібермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өздерінің мүдделері мен құқықтарын білдіру, сондай-ақ үшінші тұлғалардың тексеруді жүзеге асыру процесін, сондай-ақ мемлекеттік бақылауды жүзеге асыруға уәкілетті органның лауазымды адамының тексеру шеңберінде жүргізілетін жекелеген әрекеттерін азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті орган лауазымды адамының қызметіне кедергі келтірмей аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуді жүзеге асыруы мақсатында үшінші тұлғаларды тексеруге қатысу үшін тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен тексеру нәтижелері туралы актіге шағым жасауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бақылау субъектісі тексеру жүргізу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамдарының бақылау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамына тексеру нәтижелері туралы актіге және анықталған бұзушылықтарды жою туралы нұсқамаға қоса тіркеу үшін мемлекеттік құпиялар және Қазақстан Республикасының заңымен қорғалатын өзге де құпия туралы талаптарды сақтай отырып қағаз және электрондық жеткізгіштерде құжаттарды (мәліметтерді) не олардың көшірмелерін ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеру аяқталған күні тексеру нәтижелері туралы актінің және анықталған бұзушылықтарды жою туралы нұсқаманың алынғаны туралы белгі қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тексеру жүргізу кезеңінде бақылау және қадағалау субъектілерінің (объектілерінің) тексерілетін құжаттарына (мәліметтеріне) өзгерістер мен толықтырулар енгізуге жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тексеру жүргізу үшін келген адамдардың осы объект үшін белгіленген нормативтерге сәйкес зиянды және қауіпті өндірістік әсер ету факторларынан қауіпсіздігін қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 30-бап жаңа редакцияда - ҚР 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">30-бап. Қару айналымына мемлекеттік бақылау жасау </w:t>
-[...707 lines deleted...]
-        </w:rPr>
         <w:t>30-1-бап. Тексеру жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="195"/>
+    <w:bookmarkStart w:name="z287" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тексеру тексеруді тағайындау туралы актінің негізінде және бақылау субъектісіне (объектісіне) бару арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z288" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамдары азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы қызметті жүзеге асыратын бақылау субъектілерін (объектілерін) тексерген кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тексеруді тағайындау туралы актіні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметтік куәлігін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді тағайындау туралы актіде мыналар көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) актінің нөмірі мен күні;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік органның атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ішкі істер органдарының тексеру жүргізуге уәкілетті адамының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың тексеру жүргізу үшін тартылатын мамандары, консультанттары мен сарапшылары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бақылау субъектісінің атауы немесе өзіне қатысты тексеру жүргізу тағайындалған жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), оның тұрған жері, сәйкестендіру нөмірі, объектілердің тізбесі, аумақтың учаскесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тағайындалған тексерудің нысанасы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тексеру жүргізу мерзімі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тексеру жүргізу негіздері, оның ішінде міндетті талаптары тексеруге жататын Қазақстан Республикасының нормативтік құқықтық актілері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) тексерілетін кезең;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) бақылау субъектісінің осы Заңның 30-бабының 6 және 7-тармақтарында көзделген құқықтары мен міндеттері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ішкі істер органдарының актілерге қол қоюға уәкілеттік берілген лауазымды адамының қолтаңбасы, ішкі істер органының мөрі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) заңды тұлға басшысының не оның уәкілетті адамының, жеке тұлғаның тексеруді тағайындау туралы актіні алғаны немесе алудан бас тартқаны туралы қолтаңбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z289" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тексеру жүргізу мерзімі алдағы жұмыстардың көлемін, қойылған міндеттерді ескере отырып белгіленеді және бес жұмыс күнінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z290" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тексеру жүргізу мерзімін Қазақстан Республикасы ішкі істер органының басшысы не оны алмастыратын адам күрделі және (немесе) ұзақ мерзімді сараптамалар жүргізу, халықаралық шарттар шеңберінде шетелдік мемлекеттік органдардан ақпарат алу және өзіне қатысты тексеру жүргізілетін адамның тұрған жерін анықтау қажет болған жағдайда ғана тек бір рет ұзарта алады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z288" w:id="196"/>
-[...15 lines deleted...]
-      2. Ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамдары азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы қызметті жүзеге асыратын бақылау субъектілерін (объектілерін) тексерген кезде:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеруді ұзарту мерзімі сараптама нәтижелерін, шетелдік мемлекеттік органдардан ақпаратты алған және адамның тұрған жері анықталған күннен бастап үш жұмыс күнінен аспауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тексеру жүргізу мерзімін ұзарту бақылау субъектісін хабардар ете отырып, тексеру мерзімін ұзарту туралы қосымша актімен ресімделеді, онда тексеруді тағайындау туралы алдыңғы актінің тіркелген күні, нөмірі және ұзартудың себебі көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уәкілетті орган тексеру мерзімдерін ұзарту туралы хабарламаны тапсырғаны туралы хабарламамен бірге ұзартуға дейін бір жұмыс күні бұрын бақылау субъектісіне табыс етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Бақылау субъектісіне не оның уәкілетті адамына тексеруді тағайындау туралы акті табыс етілген күн тексеру жүргізудің басталуы деп есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:p>
-[...68 lines deleted...]
-      1) актінің нөмірі мен күні;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Тексеруді тағайындау туралы актіні қабылдаудан бас тартылған не ішкі істер органының азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті лауазымды адамының бақылау объектісіне кіруіне кедергі келтірілген, тексеру жүргізу үшін қажетті материалдар мен мәліметтер ұсынылмаған жағдайларда Қазақстан Республикасының заңдарына сәйкес шаралар қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z293" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Тексеру нәтижелері бойынша ішкі істер органының тексеруді жүзеге асыратын қызметкері (қызметкерлері) тексеру нәтижелері туралы акт және анықталған бұзушылықтарды жою туралы нұсқама жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Бақылау субъектісінде (объектісінде) түпнұсқада бар құжаттардың көшірмелерін қоспағанда, тексеру нәтижелері туралы актінің және анықталған бұзушылықтарды жою туралы нұсқаманың бірінші данасы қосымшаларының көшірмелерімен бірге қағаз жеткізгіште қолын қойғызып немесе электрондық нысанда бақылау субъектісіне (заңды тұлғаның басшысына не оның уәкілетті адамына) танысу және анықталған бұзушылықтарды жою жөнінде шаралар қабылдау және басқа да әрекеттер жасау үшін беріледі, екінші данасы ішкі істер органдарында қалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Тексеру нәтижелері туралы актіде мыналар көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) актінің күні, нөмірі, уақыты және жасалған орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік органның атауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) ішкі істер органдарының тексеру жүргізуге уәкілетті адамының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
-[...294 lines deleted...]
-      6. Тексеруді тағайындау туралы актіні қабылдаудан бас тартылған не ішкі істер органының азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті лауазымды адамының бақылау объектісіне кіруіне кедергі келтірілген, тексеру жүргізу үшін қажетті материалдар мен мәліметтер ұсынылмаған жағдайларда Қазақстан Республикасының заңдарына сәйкес шаралар қабылданады.</w:t>
+      3) тексеруді тағайындау туралы актінің күні мен нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ішкі істер органының тексеруді жүргізген лауазымды адамының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) мемлекеттік органдардың, ведмостволық бағынысты және өзге де ұйымдардың тексеру жүргізу үшін тартылатын мамандары, консультанттары мен сарапшылары туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бақылау субъектісінің атауы немесе өзіне қатысты тексеру жүргізу тағайындалған жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), оның тұрған жері, сәйкестендіру нөмірі, объектілердің тізбесі, аумақтың учаскесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тексеруді жүргізу күні, орны және кезеңі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) тексеру нәтижелері туралы, оның ішінде анықталған бұзушылықтар, олардың сипаты туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) бақылау субъектісінің немесе оның уәкілетті адамының тексеру нәтижелері туралы актімен танысқаны немесе танысудан бас тартқаны туралы мәліметтер, олардың қолтаңбалары немесе қол қоюдан бас тартуы, сондай-ақ жүргізілген тексеру нәтижелері бойынша ескертулердің және (немесе) қарсылықтардың бар-жоғы туралы белгі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) ішкі істер органының тексеруді жүргізген лауазымды адамының қолтаңбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z295" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Тексеру жүргізу кезінде азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы белгіленген талаптарды бұзушылықтар болмаған жағдайда тексеру нәтижелері туралы актіде тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z293" w:id="201"/>
-[...15 lines deleted...]
-      7. Тексеру нәтижелері бойынша ішкі істер органының тексеруді жүзеге асыратын қызметкері (қызметкерлері) тексеру нәтижелері туралы акт және анықталған бұзушылықтарды жою туралы нұсқама жасайды.</w:t>
+    <w:bookmarkStart w:name="z296" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Тексеру қорытындысы бойынша бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы белгіленген міндеттерді орындамау және (немесе) тиісінше орындамау фактілері анықталған жағдайларда, ішкі істер органының тексеру жүргізуге уәкілетті лауазымды адамы өкілеттіктері шегінде Қазақстан Республикасының заңдарында көзделген анықталған бұзушылықтарды жою, олардың алдын алу, адамдардың өміріне, денсаулығына және қоршаған ортаға, жеке және заңды тұлғалардың құқықтары мен заңды мүдделеріне ықтимал зиян келтіруді болғызбау жөніндегі шараларды, сондай-ақ бұзушылықтарға жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөніндегі шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:p>
-[...33 lines deleted...]
-      8. Тексеру нәтижелері туралы актіде мыналар көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z297" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Анықталған бұзушылықтарды жою туралы нұсқамада мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) актінің күні, нөмірі, уақыты және жасалған орны;</w:t>
-[...180 lines deleted...]
-      9. Тексеру жүргізу кезінде азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы белгіленген талаптарды бұзушылықтар болмаған жағдайда тексеру нәтижелері туралы актіде тиісті жазба жасалады.</w:t>
+      1) нұсқаманың күні, уақыты және жасалған орны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ішкі істер органының тексеруді жүргізген лауазымды адамының тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе) және лауазымы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бақылау субъектісінің атауы немесе өзіне қатысты тексеру жүргізу тағайындалған жеке тұлғаның тегі, аты, әкесінің аты (егер ол жеке басты куәландыратын құжатта көрсетілсе), тексеру жүргізу кезінде қатысқан бақылау субъектісі өкілінің лауазымы (бар болған кезде);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тұрған жерін көрсете отырып, бақылау объектісі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тексеру нәтижелері туралы актінің күні мен нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) анықталған бұзушылықтардың тізбесі және анықталған бұзушылықтарды жою мерзімі көрсетіле отырып, оларды жою туралы талаптар;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) бақылау субъектісінің немесе оның уәкілетті өкілінің нұсқамамен танысқаны немесе танысудан бас тартқаны туралы мәліметтер, олардың қолтаңбалары немесе қол қоюдан бас тартуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ішкі істер органының тексеруді жүргізген лауазымды адамының қолтаңбасы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z298" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Тексеру нәтижелері туралы актіні және анықталған бұзушылықтарды жою туралы нұсқаманы қабылдаудан бас тартылған жағдайда акт жасалады, оған ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамы және бақылау субъектісі (заңды тұлғаның басшысы) не оның уәкілетті өкілі қол қояды. Бақылау субъектісі не оның уәкілетті өкілі бас тарту себебі туралы жазбаша түсініктеме бере отырып, актіге қол қоюдан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z296" w:id="204"/>
-[...15 lines deleted...]
-      10. Тексеру қорытындысы бойынша бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы белгіленген міндеттерді орындамау және (немесе) тиісінше орындамау фактілері анықталған жағдайларда, ішкі істер органының тексеру жүргізуге уәкілетті лауазымды адамы өкілеттіктері шегінде Қазақстан Республикасының заңдарында көзделген анықталған бұзушылықтарды жою, олардың алдын алу, адамдардың өміріне, денсаулығына және қоршаған ортаға, жеке және заңды тұлғалардың құқықтары мен заңды мүдделеріне ықтимал зиян келтіруді болғызбау жөніндегі шараларды, сондай-ақ бұзушылықтарға жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөніндегі шараларды қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z299" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Тексеру нәтижелері туралы акті бақылау субъектісіне тексеруді тағайындау туралы актіде немесе тексеру мерзімдерін ұзарту туралы қосымша актіде көрсетілген тексерудің аяқталу мерзімінен кешіктірілмей табыс етілген күн тексеру мерзімінің аяқталуы болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z297" w:id="205"/>
-[...15 lines deleted...]
-      11. Анықталған бұзушылықтарды жою туралы нұсқамада мыналар көрсетіледі:</w:t>
+    <w:bookmarkStart w:name="z300" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Анықталған бұзушылықтарды жою туралы нұсқамада көрсетілген анықталған бұзушылықтарды жою мерзімдері оны орындаудың нақты мүмкіндігіне ықпал ететін мән-жайлар ескеріле отырып, бірақ анықталған бұзушылықтарды жою туралы нұсқама табыс етілген күннен бастап күнтізбелік отыз күннен асырылмай айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) нұсқаманың күні, уақыты және жасалған орны;</w:t>
-[...144 lines deleted...]
-      12. Тексеру нәтижелері туралы актіні және анықталған бұзушылықтарды жою туралы нұсқаманы қабылдаудан бас тартылған жағдайда акт жасалады, оған ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамы және бақылау субъектісі (заңды тұлғаның басшысы) не оның уәкілетті өкілі қол қояды. Бақылау субъектісі не оның уәкілетті өкілі бас тарту себебі туралы жазбаша түсініктеме бере отырып, актіге қол қоюдан бас тартуға құқылы.</w:t>
+      Анықталған бұзушылықтардың жойылғаны туралы ақпарат берілмеген жағдайда ішкі істер органының азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті лауазымды адамы қайтадан тексеру тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z301" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Егер қайтадан тексеру жүргізу нәтижесінде бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласында белгіленген міндеттерді орындамау және (немесе) тиісінше орындамау фактілері анықталатын болса, ішкі істер органының тексеру жүргізуге уәкілетті лауазымды адамы өкілеттіктері шегінде бақылау субъектісін Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z299" w:id="207"/>
-[...15 lines deleted...]
-      13. Тексеру нәтижелері туралы акті бақылау субъектісіне тексеруді тағайындау туралы актіде немесе тексеру мерзімдерін ұзарту туралы қосымша актіде көрсетілген тексерудің аяқталу мерзімінен кешіктірілмей табыс етілген күн тексеру мерзімінің аяқталуы болып есептеледі.</w:t>
+    <w:bookmarkStart w:name="z302" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Тексеру нәтижелері бойынша ескертулер және (немесе) қарсылықтар болған жағдайда бақылау субъектісі не оның өкілі оларды жазбаша түрде баяндайды. Ескертулер және (немесе) қарсылықтар тексеру нәтижелері туралы актіге немесе анықталған бұзушылықтарды жою туралы нұсқамаға қоса беріледі, ол туралы тиісті белгі жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z300" w:id="208"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органдары тексеру нәтижелері туралы актіге немесе анықталған бұзушылықтарды жою туралы нұсқамаға, әкімшілік әсер ету шараларына ескертулерді және (немесе) қарсылықтарды қарауға және он бес жұмыс күні ішінде қабылданған шаралар туралы уәжді жауап беруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="211"/>
+    <w:bookmarkStart w:name="z303" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Тексеру нәтижелері туралы актіге және (немесе) анықталған бұзушылықтарды жою туралы нұсқамаға Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z304" w:id="212"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z304" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жоғары тұрған мемлекеттік орган не сот жарамсыз деп таныған тексеру нәтижелері туралы акт және (немесе) анықталған бұзушылықтарды жою туралы нұсқама бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласында белгіленген талаптарды бұзуының дәлелі бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z305" w:id="213"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z305" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тексерулерді ұйымдастыруға және жүргізуге қойылатын талаптарды өрескел бұзуларға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkEnd w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізуге негіздердің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15509,51 +15707,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15874,55 +16072,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -16248,31 +16446,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>