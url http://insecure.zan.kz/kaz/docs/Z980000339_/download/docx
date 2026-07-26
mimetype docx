--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d918e75" w14:textId="d918e75">
+    <w:p w14:paraId="cde3c0a" w14:textId="cde3c0a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,50 +124,108 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "шетелдіктердің", "Шетелдіктердің", "шетелдіктер", "Шетелдіктер" деген сөздер тиісінше "шетел азаматтарының", "Шетел азаматтарының", "шетел азаматтары", "Шетел азаматтары" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заң Қазақстан Республикасының аумағында азаматтық, қызметтік, жауынгерлік қол атыс қаруы мен суық қарудың айналымы кезінде туындайтын құқықтық қатынастарды реттейді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның ережелері оқ-дәрінің (патрондардың) айналымына да қолданылады. </w:t>
       </w:r>
     </w:p>
@@ -201,51 +259,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -702,196 +760,256 @@
         <w:t>
       13) оқ-дәрi (патрондар) - конструкциялық жағынан қарудың тиiстi түрiнен ату үшiн және нысананы зақымдауға арналған құрылғылар немесе заттар (бұдан әрi - патрондар);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z273" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) оқсыз атылатын қару – мәдени, білім беру, коллекциялық қызметті жүзеге асыру кезінде пайдалану үшін арнайы жасалған қару немесе қарудың негізгі (құрамдас) бөліктерін қайтымсыз түрде конструкциясы жағынан қайта жасау арқылы тек қана жарық-дыбыс әсері бар патронмен (бос патронмен) оқ атуды имитациялауға жарамды күйге келтірілген атыс, ұңғысыз атыс, газды қару немесе жарақат салатын патрондармен ату мүмкіндігі бар газды қару;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z122" w:id="21"/>
+    <w:bookmarkStart w:name="z315" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) патрондарды өз бетінше құрастыру – меншігінде аңшылық тегіс ұзын ұңғылы атыс қаруы және (немесе) спорттық тегіс ұзын ұңғылы атыс қаруы бар Қазақстан Республикасы азаматтарының жеке пайдалануы үшін патрондар құрастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z122" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) пневматикалық қару - нысананы зақымдайтын құралы сығылған, сұйытылған немесе қатайтылған газдың қуаты есебiнен бағытты қозғалыс алатын қару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z123" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z123" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) суық қару – нысананы адамның бұлшық етi күшiнiң көмегiмен тікелей зақымдауға арналған қару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z124" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z124" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) электрлi қару - қолданылуы электр разрядының күшiне негiзделiп арнайы бейiмделген тетiк. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -969,197 +1087,197 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-бап. Осы Заңның негізгі мақсаттары, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="24"/>
+    <w:bookmarkStart w:name="z307" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасының аумағында азаматтық, қызметтік, жауынгерлік қол атыс қаруы мен суық қарудың айналымына мемлекеттік бақылауды белгілеу, азаматтардың өмірі мен денсаулығын, меншікті қорғауды, қоғамдық қауіпсіздікті қамтамасыз ету, қоршаған орта объектілерін, табиғи ресурстарды күзету, қылмыстылыққа және қарудың заңсыз таралуына қарсы күресте халықаралық ынтымақтастықты дамыту осы Заңның негізгі мақсаттары болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z308" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z308" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының аумағында қару айналымына мемлекеттік бақылауды ұйымдастыру мен жүзеге асыру осы Заңның негізгі міндеттері болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z309" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z309" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заң мынадай негізгі қағидаттарға негізделеді:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z310" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z310" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заңдылық;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z311" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z311" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтар құқықтарының, бостандықтары мен заңды мүдделерінің кепілдігін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1168,51 +1286,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1233,110 +1351,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3-бап. Қару түрлері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өзінің бағытталған мақсаты бойынша қару:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="29"/>
+    <w:bookmarkStart w:name="z125" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жауынгерлік қол атыс қаруы мен суық қару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z126" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z126" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтық қару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z127" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z127" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қызметтік қару болып бөлінеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1561,70 +1679,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық қаруға Қазақстан Республикасының азаматтары коллекциялау, экспонаттау, өзін-өзі қорғау, спортпен, аң аулаумен шұғылдану мақсатында, сондай-ақ білім беру және мәдениет ұйымдары білім беру және мәдени мақсаттарда пайдаланатын қару жатады. Азаматтық атыс қаруы (оқсыз атылатын қаруды қоспағанда) оқты түйдектете атуды болғызбауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтық қару былайша бөлінеді: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="32"/>
+    <w:bookmarkStart w:name="z128" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) өзін-өзі қорғау қаруы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тегіс ұзын ұңғылы атыс қаруы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1635,70 +1753,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       газды қару – газды пистолеттер, револьверлер және олардың патрондары, механикалық тозаңдатқыштар, денсаулық сақтау саласындағы уәкілетті орган қолдануға рұқсат берген, көзден жас ағызатын немесе тітіркендіргіш заттармен жарақталған аэрозольды және басқа да құрылғылар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       электрлі қару – зақымдағыш қасиеті электр энергиясын пайдалануға негізделген, денсаулық сақтау саласындағы уәкілетті орган қолдануға рұқсат берген қару және өзге де заттар;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="33"/>
+    <w:bookmarkStart w:name="z129" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) спорттық қару: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ойық ұңғылы атыс қаруы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1745,70 +1863,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лақтырылатын қару; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       үрлемелі қуаты 3 Дж-дан жоғары пневматикалық қару; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="34"/>
+    <w:bookmarkStart w:name="z130" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) аңшылық қару: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ойық ұңғылы атыс қаруы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1855,181 +1973,181 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       үрлемелі қуаты 25 Дж-дан аспайтын пневматикалық қару; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       сұқпа суық қару; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="35"/>
+    <w:bookmarkStart w:name="z131" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) белгі беретін қару;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оқсыз атылатын қару.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -2067,51 +2185,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">6-бап. Қызметтік қару </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметтік қаруға жеке басының қауіпсіздігін қамтамасыз ету мақсатында Қазақстан Республикасының заңнамасына сәйкес қызметтік қаруды сатып алуға (алуға) құқығы бар мемлекеттік саяси қызметшілердің, Қазақстан Республикасы Парламенті депутаттарының, сондай-ақ азаматтардың өмірі мен денсаулығын, меншікті қорғау, қоршаған орта объектілерін және табиғи ресурстарды, бағалы және қауіпті жүктерді, арнаулы хат-хабарды күзету бойынша өздеріне заңнамамен жүктелген және өз жарғыларында (ережелерінде) көзделген міндеттерді жүзеге асыру кезінде ұйымдардың пайдалануына арналған қару жатады.</w:t>
+      Қызметтік қаруға жеке басының қауіпсіздігін қамтамасыз ету мақсатында Қазақстан Республикасының заңнамасына сәйкес қызметтік қаруды сатып алуға (алуға) құқығы бар мемлекеттік саяси қызметшілердің, Қазақстан Республикасы Құрылтайы депутаттарының, сондай-ақ азаматтардың өмірі мен денсаулығын, меншікті қорғау, қоршаған орта объектілерін және табиғи ресурстарды, бағалы және қауіпті жүктерді, арнаулы хат-хабарды күзету бойынша өздеріне заңнамамен жүктелген және өз жарғыларында (ережелерінде) көзделген міндеттерді жүзеге асыру кезінде ұйымдардың пайдалануына арналған қару жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қызметтік қаруды пайдалануға және қолдануға байланысты функциялар жүктелген ұйымдар ерекше жарғылық міндеттері бар заңды тұлғалар (бұдан әрі – ерекше жарғылық міндеттері бар заңды тұлғалар) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2156,848 +2274,908 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-бап. Азаматтық және қызметтік қару мен оның патрондарының айналымына белгіленетін тыйым салулар </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қазақстан Республикасының аумағында азаматтық және қызметтік қару мен оның патрондары ретінде: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) оқжатарының (барабанының) сыйымдылығы 10 патроннан асатын, ұңғысының ұзындығы немесе ұңғы қорапшасымен қоса ұңғысының ұзындығы 500 миллиметрге жетпейтін және қарудың жалпы ұзындығы 800 миллиметрге жетпейтін, сондай-ақ оның ұзындығын 800 миллиметрге жетпейтіндей етіп жасауға мүмкіндік беретін конструкциясы бар және бұл ретте, ату мүмкіндігі жойылмайтын ұзын ұңғылы атыс қаруының; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оқты түйдектете атуға мүмкіндік беретін азаматтық атыс қаруының;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) түрі басқа заттарға ұқсайтын атыс қаруының;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ұңғы ұзындығының 40 пайызынан аспайтын ойық бөлігі бар "парадокс жүйесіндегі" қаруды қоспағанда, ойық ұңғылы атыс қаруының патрондарына жасап шығарылған тегіс ұңғылы атыс қаруының;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасына сәйкес спорттық снарядтарды қоспағанда, лақтырылатын серпінді қарудың, ұрып-уататын қару мен ұрып-уату және лақтырылатын әсері бар қару ретінде пайдалануға арнайы бейімделген заттардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 90 миллиметрден астам ұштары батырманы немесе тұтқаны басқан кезде сабынан автоматты түрде шығарылатын және солармен бекітілетін не ауырлық күші немесе шапшаң қозғалыс есебінен жылжитын және бекітілетін пышақтардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) ауырлық орталығы ауыстырылған бронь бұзғыш, өртегіш, жарғыш немесе жарқырағыш оқтары бар патрондардың, сондай-ақ Қазақстан Республикасының заңнамасына сәйкес газды тапаншалар мен револьверлерге арналған бытыралы снарядтары бар патрондардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) зақымдағыш күші радиоактивті сәулені және биологиялық әсерді пайдалануға негізделген қарудың және өзге де заттардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z54" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) жүйкені сал ететін, уландыратын, сондай-ақ денсаулық сақтау саласындағы уәкілетті орган қолдануға тыйым салған басқа да заттармен жарақталған газды қарудың, сондай-ақ бір метрден астам қашықтықтан адам өміріне қауіпсіз зақым келтіре алатын, алайда денсаулықтың жиырма бір күннен астам мерзімге ұзақ уақыт бұзылуына не еңбек ету қабілетін 10 және одан астам пайызға елеулі түрде тұрақты жоғалтуға әкеп соғатын газды қарудың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z55" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) криминалистикалық талаптарға сәйкес келмейтін техникалық сипаттамалары бар қару мен оның патрондарының, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z56" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) азаматтық және қызметтiк қару мен оның патрондарының айналымы саласындағы техникалық регламенттерде белгiленген қауiпсiздiк талаптарына сәйкес келмейтін қару мен оның патрондарының;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z57" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) зақымдағыш әсері электромагнитті, жарық, жылу, инфрадыбыстық немесе ультрадыбыстық сәулелерді пайдалануға негізделген қарудың және өзге де заттардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z58" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) шығыс өлшемдері ұлттық стандарттарда белгіленген шамадан асатын өзін-өзі қорғаудың ұңғысыз атыс қаруының, электрошок құрылғыларының және ұшқынды разрядтауыштардың;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z59" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) металл детекторлармен табуға мүмкіндік бермейтін материалдардан жасап шығарылған қарудың айналымына тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z141" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z141" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мыналарға: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z142" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z142" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ойық ұңғылы спорттық атыс қаруын не үрлемелі энергиясы 7,5 Дж-дан жоғары және калибрі 4,5 мм-дан асатын спорттық пневматикалық қаруды, сондай-ақ спорттық сұқпа суық қаруды спорт объектілерінен тыс жерде сақтауға немесе пайдалануға; жануарлар дүниесі объектілерін жинап, инъекциялауға байланысты ғылыми-зерттеу және профилактикалық жұмыстар жүргізуге арналған садақтар мен арбалеттерді сақтауды және пайдалануды қоспағанда, адырнасының керілу күші 14 кг-дан асатын лақтыратын снарядтарды, лақтырылатын қаруды сақтау және алып жүру рұқсатынсыз спорт объектілерінен тыс жерде сақтауға немесе пайдалануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z143" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z143" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) калибрлі 4,5 миллиметрден асатын пневматикалық қаруды азаматтардың иемденіп алуына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z145" w:id="55"/>
+    <w:bookmarkStart w:name="z144" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының Үкіметі белгілеген мерзімдерде міндеттерді шешу үшін жануарлар дүниесін қорғауды, өсімін молайтуды және орнықты пайдалануды қамтамасыз ету жөніндегі республикалық мемлекеттік кәсіпорындар инспекторларының қызметтік қаруына орнату жағдайларын қоспағанда, қызметтік және азаматтық қаруға дыбыссыз атуға және түнде көздеуге арналған тетіктер орнатуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z145" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) қаруды (олардың негізгі (құрамдас) бөліктерін) және олардың патрондарын почта жөнелтілімдерімен, оның ішінде халықаралық почта жөнелтілімдері арқылы жөнелтуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z146" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z146" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтардың – бейбіт жиналыстарға және басқа да бұқаралық жария іс-шараларға қатысушылардың қару алып жүруіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z147" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z147" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) қаруды қоғамдық орындарда ашық (қабына салынбаған күйде) алып жүруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z70" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) осы Заңда көзделген жағдайларды қоспағанда, қаруды басқа адамға беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-2) азаматтардың калибрі ".338 LapuaMag" (8,6*70мм) асатын ойық ұзын ұңғылы атыс қаруын иеленуіне;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z72" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z72" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-3) елді мекендерде және бұл үшін бөлінбеген орындарда атыс, газды, электрлі, пневматикалық, лақтырылатын және оқсыз атылатын қаруды (Қазақстан Республикасының заңнамасында көзделген немесе өзін-өзі қорғау жағдайларын қоспағанда) қолдануға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z148" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z316" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-4) өткізу және (немесе) басқа адамға беру мақсатында патрондарды өз бетінше құрастыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z148" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) қаруды ұлттық киімге жабдық ретінде рұқсатсыз тағынуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z274" w:id="62"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z274" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының аумағында атыс қаруынан жасалған массалық-габариттік макеттердің айналымына;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) тиісті тіркеусіз 90 миллиметрден астам сұқпа суық қарудың айналымына тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 21.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.10.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 184-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334-VI</w:t>
       </w:r>
       <w:r>
@@ -3006,85 +3184,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z108" w:id="63"/>
+    <w:bookmarkStart w:name="z108" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-1-тарау. Азаматтық және қызметтiк қару мен оның патрондарының айналымы саласында техникалық реттеу аясында қауiпсiздiктiң жалпы талаптары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 1-1-тараумен толықтырылды - Қазақстан Республикасының 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3189,90 +3407,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-2-бап. Азаматтық және қызметтiк қаруға қойылатын қауiпсiздiк талаптары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Азаматтық және қызметтiк қару тiкелей оқтау, ату, қайта оқтау, сондай-ақ техникалық күтiм жасау кезiнде қарудың осы түрi (типi) үшiн белгiленген арнайы қауiпсiздiк талаптарына сәйкес келуге тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="64"/>
+    <w:bookmarkStart w:name="z149" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жарақат салатын, сәулелi дыбыспен және газбен әсер ететiн тиiстi патрондары бар тегiс ұзын ұңғылы, ұңғысыз қару, газ пистолеттерi мен револьверлер денсаулық сақтау саласындағы техникалық регламенттерде белгiленген талаптарға сәйкес келуге тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z150" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z150" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Механикалық, аэрозолды тозаңдатқыштар және көзден жас ағызатын, тiтiркендiргiш заттармен, сондай-ақ басқа да заттармен жарақталған басқа да құрылғылар денсаулық сақтау саласындағы техникалық регламенттерде белгiленген талаптарға сәйкес келуге тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-3-бап. Патрондарға қойылатын қауiпсiздiк талаптары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3317,88 +3535,88 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Азаматтық және қызметтiк қару мен оның патрондарын өндiру, жинау және қайта жасау кезiнде жобалық құжаттамада белгiленген қауiпсiздiктi қамтамасыз ету жөнiндегi шаралардың бүкiл кешенiн сақтау және қауiпсiздiктiң сақталуына қатысты барлық технологиялық операциялардың орындалуын бақылау мүмкiндiгiн қамтамасыз ету талап етiледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер азаматтық және қызметтiк қару мен оның патрондарын жасау, жинау, қайта жасау процесiнде немесе одан кейiн қауiпсiздiктi қамтамасыз ету үшiн сынақтар жүргiзу қажет болса, онда олар жобалық құжаттаманың барлық талаптарының орындалуы арқылы толық көлемде жүргiзiлуге тиiс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="66"/>
+    <w:bookmarkStart w:name="z151" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Азаматтық және қызметтiк қару мен оның патрондарын азаматтық және қызметтiк қару мен оның патрондарының айналымы саласындағы техникалық регламенттерде белгiленген қауiпсiздiк талаптарын бұза отырып өткiзуге (сатуға), сатып алуға, жөндеуге, коллекция жинауға, экспонаттауға, сақтауға, алып жүруге, тасымалдауға, пайдалануға, жоюға тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z14" w:id="67"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z14" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Азаматтық және қызметтік қару мен оның патрондарының мемлекеттік кадастры және оларды сертификаттау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-бап. Азаматтық және қызметтік қару мен оның патрондарының мемлекеттік кадастры </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3679,68 +3897,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="68"/>
+    <w:bookmarkStart w:name="z17" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қару мен оның патрондарын әзірлеуді, өндіруді, жөндеуді, сатуды, коллекциялауды, иеленуді және экспонаттауды лицензиялау</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 3-тараудың тақырыбы жаңа редакцияда - ҚР 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3808,379 +4026,379 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қару мен оның патрондарын әзірлеу, өндіру, жөндеу, сату, коллекциялау, иелену және экспонаттау лицензиялануға жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="69"/>
+    <w:bookmarkStart w:name="z152" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Азаматтық және қызметтік қару мен оның патрондарын әзірлеуге, өндіруге, жөндеуге, сатуға, коллекциялауға, экспонаттауға арналған лицензияны ішкі істер органдары береді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z153" w:id="70"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z153" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қару мен оның патрондарын жасауға, өндіруге, жөндеуге, сатуға, коллекциялауға, экспонаттауға берілген лицензиялар мерзімі шектелмей берілетін бас лицензиялар болып табылады және Қазақстан Республикасының бүкіл аумағында қолданылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензиялар бірыңғай технологиялық кешенді ескере отырып, бірнеше қызмет түрлеріне де, сол сияқты жекелеген қызмет түрлеріне де беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="71"/>
+    <w:bookmarkStart w:name="z154" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Лицензия Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасында тізбесі айқындалған құжаттар негізінде беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z155" w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z155" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Лицензия беруден бас тарту негіздері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z156" w:id="73"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z156" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өтініш берушінің қажетті мәліметтерді бермеуі не оның теріс мәліметтер беруі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z157" w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z157" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қару өндірудің қауіпсіздігі жағдайларын, қаруды есепке алу мен оның сақталуын қамтамасыз етудің мүмкін еместігі не осы жағдайлардың қамтамасыз етілмеуі; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z158" w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z158" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында көзделген басқа да негіздер болып табылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицензия беруден бас тартқан жағдайда, көрсетілген органдар өтініш берушіге бас тарту себептерін түсіндіре отырып, бұл туралы жазбаша хабарлауға міндетті. Өтініш беруші лицензия беруден бас тартуға не өтінішті қарау мерзімдерінің бұзылуына Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2007.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2011.01.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 383-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4281,476 +4499,476 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі) Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="76"/>
+    <w:bookmarkStart w:name="z20" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-тарау. Қаруды иелену және пайдалану құқығы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12-бап. Қаруды иемденіп алуға құқығы бар субъектілер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының аумағында қаруды иемденіп алуға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="77"/>
+    <w:bookmarkStart w:name="z159" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының, сондай-ақ "Қорғаныс өнеркәсібі және мемлекеттік қорғаныстық тапсырыс туралы" Қазақстан Республикасының Заңында көрсетілген субъектілердің;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z160" w:id="78"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z160" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) лауазымды адамдарына атыс қаруын сақтауға және алып жүруге құқық берілген мемлекеттік органдардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z161" w:id="79"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z161" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ерекше жарғылық міндеттері бар заңды тұлғалардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z162" w:id="80"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z162" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қару өндірумен немесе оны сатумен айналысатын заңды тұлғалардың (бұдан әрі - қару берушілер-заңды тұлғалар); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z163" w:id="81"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z163" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қаруды коллекциялаумен немесе экспонаттаумен айналысатын заңды және жеке тұлғалардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z164" w:id="82"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z164" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) аңшылық шаруашылығы ұйымдарының; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z165" w:id="83"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z165" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) спорттық ұйымдардың; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z166" w:id="84"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z166" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) білім беру ұйымдарының; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z275" w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z275" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) оқсыз атылатын қару бөлігінде мәдениет ұйымдарының (кинематографиялық ұйымдардың, театрлардың, цирктердің, музейлердің);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z167" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z167" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) Қазақстан Республикасы азаматтарының; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z168" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z168" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) шетелдіктердің; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="88"/>
+      10) шетел азаматтарының; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z169" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) қаруды, оның ішінде жарақат салатын және газбен әсер ететін патрондары бар қаруды қолдану саласында ғылыми медициналық зерттеулер жүргізуге уәкілеттік берілген заңды тұлғалардың құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">№ 318 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">(қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 320</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -4984,252 +5202,146 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Ерекше жарғылық міндеттері бар заңды тұлғалардың ішкі істер органдарынан тиісті рұқсат алғаннан кейін қаруды жеткізіп беруші заңды тұлғалардан азаматтық немесе қызметтік қаруды иеленуге құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z170" w:id="89"/>
+    <w:bookmarkStart w:name="z170" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Иемденіп алынған қару оны иемденіп алған күннен бастап бір апта мерзімде тиісті ішкі істер органында тіркелуге тиіс. Қару тіркелген кезде қаруды иемденіп алудың заңдылығын растайтын құжаттардың негізінде осы қаруды сақтауға, сақтау мен алып жүруге бес жыл мерзімге рұқсат беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарудың иесі қару тіркелген жердегі ішкі істер органына рұқсаттың қолданылу мерзімі аяқталғанға дейін жаңасын алу үшін өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z171" w:id="90"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттың нысанын рұқсаттар және хабарламалар саласындағы уәкілетті органмен және цифрландыру саласындағы уәкілетті органмен келісу бойынша қару айналымын бақылау саласындағы уәкілетті орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z171" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Ұйымның (ерекше жарғылық мiндеттерi бар заңды тұлғаның) басшысы қаруды штаттағы қызметкерлерге олардың өз міндеттерін атқаруы кезеңіне береді. Қару қызметкерлер тиісті даярлықтан өткен соң беріледі. Бұл қызметкерлер атыс қаруын қолдануға байланысты жағдайлардағы іс-қимылға жарамдылығы жөнінен мезгіл-мезгіл тексеруден өтіп отыруға міндетті және оларда қызметтік қаруды сақтау мен алып жүруге ішкі істер органдарының рұқсаты болуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z172" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z172" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Даярлық бағдарламасының мазмұны мен тексеру өткізу тәртібін қару айналымына бақылау жасау саласындағы уәкілетті орган белгілейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5391,104 +5503,144 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 75-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Қазақстан Республикасы азаматтарының қару иемденіп алуға құқығы </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z276" w:id="92"/>
+    <w:bookmarkStart w:name="z276" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Он сегіз жасқа толған Қазақстан Республикасы азаматтарының тұрғылықты жеріндегі ішкі істер органдарынан нақты қару түрін иемденіп алуға рұқсат алғаннан кейін, өзін-өзі қорғауға арналған тегіс ұзын ұңғылы атыс қаруын және аңшылық қаруды қоспағанда, азаматтық қаруды иемденіп алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының 16 жасқа толған азаматтарының лақтырылатын қаруды (садақтар мен арбалеттерді) спорттық мақсатта иемденіп алуға, сақтауға, алып жүруге және пайдалануға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5606,51 +5758,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының азаматы сатып алған қарудың жалпы саны:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) аңшылық атыс қаруы: ойық ұңғылы – екі бірліктен; тегіс ұңғылы – екі бірліктен;</w:t>
+      1) аңшылық атыс қаруы: ойық ұңғылы – бес бірліктен; тегіс ұңғылы – бес бірліктен;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) өзін-өзі қорғау қаруы, оның ішінде тегіс ұзын ұңғылы атыс қаруы не газды пистолеттер, револьверлер не электрлі қару – екі бірліктен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5663,634 +5815,608 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл шектеулер коллекциялау объектілері болып табылатын қаруға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы азаматтарының газ пистолеттері мен револьверлерін, электрлі қаруды ішкі істер органдары беретін рұқсаттар бойынша сақтау және алып жүру құқығымен өзін-өзі қорғау мақсатында иемденіп алуға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="93"/>
+    <w:bookmarkStart w:name="z173" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қазақстан Республикасының азаматы иемденіп алған ұзын ұңғылы атыс қаруы, аңшылық пневматикалық қару, лақтырылатын қаруды (садақтар мен арбалеттерді), электрлi қаруды, сондай-ақ газ пистолеттері мен револьверлері иемденіп алынған күннен бастап бір апта мерзімде тұрғылықты жеріндегі ішкі істер органдарында тіркелуге тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қорғануға арналған тегіс те ұзын ұңғылы атыс қаруын тіркеу кезінде Қазақстан Республикасының азаматына тұрғылықты жеріндегі ішкі істер органы осындай қаруды сақтауға бес жыл мерзімге рұқсат береді, ал аңшылық және спорт қаруын, газ пистолеттері мен револьверлерін, лақтырылатын қаруды (садақтар мен арбалеттерді), электрлi қаруды тіркеу кезінде - оны сақтау мен алып жүруге рұқсат береді. Рұқсат бес жыл мерзімге беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарудың иесі қару тіркелген жердегі ішкі істер органына рұқсаттың қолданылу мерзімі аяқталғанға дейін жаңасын алу үшін өтініш жасайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рұқсаттың нысанын рұқсаттар және хабарламалар саласындағы уәкілетті органмен және цифрландыру саласындағы уәкілетті органмен келісу бойынша қару айналымын бақылау саласындағы уәкілетті орган бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаруды иемденіп алуға, сақтауға, сақтау мен алып жүруге рұқсат алу үшін Қазақстан Республикасының азаматы тұрғылықты жеріндегі ішкі істер органына белгіленген нысанда өтінішті, денсаулық сақтау саласындағы уәкiлеттi орган белгiлеген қаруды иеленуге қарсы көрсетілімдерінің жоқ екені туралы медициналық қорытынды мен азаматтық және қызметтік қарудың иелері мен пайдаланушыларын азаматтық және қызметтік қарумен қауіпсіз жұмыс істеу қағидаларын білуге даярлау және қайта даярлау бағдарламасынан өткені туралы анықтаманы ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасына сәйкес азаматтық және қызметтік қарудың, азаматтық пиротехникалық заттардың айналымы салаларындағы рұқсаттарды алу үшін медициналық қарсы көрсетілімдердің тізбесін, медициналық қарап-тексеруден өту тәртібін, сондай-ақ оның мерзімділігін денсаулық сақтау саласындағы уәкiлеттi орган айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қаруды сақтауға немесе сақтау мен алып жүруге рұқсаты бар адамдарды қоспағанда, өзін-өзі қорғауға арналған тегіс ұңғылы атыс қаруын, газды пистолеттер мен револьверлерді, лақтырылатын қаруды (садақтар мен арбалеттерді), электрлi қаруды бірінші рет иеленетін адамдар қару айналымына бақылау жасау саласындағы уәкілетті орган айқындайтын ұйымдарда азаматтық және қызметтік қарумен қауіпсіз жұмыс істеу қағидаларын білуіне тұрғылықты жерінде тексеруден өтуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z176" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық және қызметтік қару мен оның патрондарын сатып алуға, сақтауға немесе сақтау мен алып жүруге, тасымалдауға рұқсаттар, сондай-ақ оларды Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге қорытындылар берілгені үшін Қазақстан Республикасының салық заңнамасына сәйкес мемлекеттік баж алынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z177" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Резервтегі әскери қызметті өткеріп жүрген әскери қызметшілерді қоспағанда, Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери қызметшілері, сондай-ақ мемлекеттік өртке қарсы қызмет органдарын қоспағанда, арнаулы мемлекеттік және құқық қорғау органдарының арнаулы атақтары бар қызметкерлері азаматтық қаруды сатып алуға рұқсатты қару ұстауға кедергі жоқ екені туралы медициналық қорытындыны тапсырмай-ақ алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерістер енгізілді - ҚР 2002.02.22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004.12.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (күшіне ену тәртібін 2-баптан қараңыз), 2007.07.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 318</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2010.12.29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 372-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2011.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 452-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі); 21.06.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 107-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2014 бастап қолданысқа енгізіледі); 23.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 200-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.07.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 361-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 18.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 175-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...437 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6318,330 +6444,330 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Қару иелерінің құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қару иелерінің: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z178" w:id="98"/>
+    <w:bookmarkStart w:name="z178" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) белгіленген тәртіппен сатып алынған қару мен оның патрондарын меншіктенуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z179" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z179" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қару алып қойылған немесе ол ерікті түрде тапсырылған жағдайда заңдарда белгіленген тәртіппен оның құнының өтемақасын алуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z180" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z180" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасының заңдарына сәйкес Қазақстан Республикасының Үкіметі айқындаған тәртіппен қаруды сатуға, сыйға тартуға мұраға қалдыруға не уақытша пайдалануға беруге; </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z181" w:id="101"/>
+      3) Қазақстан Республикасының заңдарына сәйкес қару айналымын бақылау саласындағы уәкілетті орган айқындаған тәртіппен қаруды сатуға, сыйға тартуға мұраға қалдыруға не уақытша пайдалануға беруге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z181" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) атыс қаруын сақтау және алып жүру құқығына рұқсаты болған жағдайда суық қаруды сақтауға және алып жүруге құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z182" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z182" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қару иелері: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z183" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z183" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 15-баптың 1-тармағының 3-абзацында келтірілгендерді қоспағанда, меншігіндегі қаруды ішкі істер органдарында тіркетуге және қайта тіркетуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z184" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z184" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қару мен оның патрондарын тасымалдаудың белгіленген тәртібін сақтауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z313" w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z313" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) Қазақстан Республикасының заңнамасында белгіленген тәртіппен азаматтық және қызметтік ойық ұңғылы атыс қаруын бақылау мақсатында оқ ату үшін беруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z185" w:id="106"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z185" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қару мен оның патрондарының сақталуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z186" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z186" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заңдарға сәйкес бақылауындағы объектілердің аумағында және қару сақталатын орындарға ішкі істер органдары қызметкерлерінің кедергісіз кіруін қамтамасыз етуге, танысу үшін оларға қажетті құжаттама беруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z187" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z187" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) азаматтық қару иесі қайтыс болған жағдайда отбасы мүшелері осы қаруды бір ай мерзімде қайта тіркетуге немесе комиссиялық саудаға өткізуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z73" w:id="109"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z73" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) қару айналымына бақылау жасау саласындағы уәкілетті орган айқындайтын ұйымдарда азаматтық және қызметтік қарумен қауіпсіз жұмыс істеу қағидаларын білуіне бес жылда бір рет тексеруден өтуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z42" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z42" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) тұрғылықты жерiн ауыстырған кезде қаруды iшкi iстер органдарының есебiнен шығаруға және он күн мерзiмде жаңа тұрғылықты жерi бойынша оны тиiстi есепке қоюға, ал бiр ауданның не аудандарға бөлiнбейтiн қаланың шегiнде тұрғылықты жерiн ауыстырған кезде бес күн мерзiмде бұл туралы аумақтық iшкi iстер органдарын хабардар етуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z314" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z314" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасына сәйкес қару мен оның патрондарын қару иесі – заңды тұлғаның қызметі тоқтатыла тұрған күннен бастап он жұмыс күні ішінде ішкі істер органдарына сақтауға тапсыруға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6724,50 +6850,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 12.02.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 263-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6795,210 +6961,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">17-бап. Қару пайдаланушылардың құқықтары мен міндеттері </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қару пайдаланушылардың: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z188" w:id="112"/>
+    <w:bookmarkStart w:name="z188" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) өздеріне берілген құқыққа сәйкес қару сақтауға, сақтау мен алып жүруге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z189" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z189" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қаруды Қазақстан Республикасының заңдарында белгіленген жағдайлар мен тәртіп бойынша пайдалануға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z190" w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z190" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қару пайдаланушылар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z191" w:id="115"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z191" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) қаруды арналған мақсатына сәйкес пайдалануға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z192" w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z192" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) қару мен оның патрондарын тасымалдаудың белгіленген тәртібін сақтауға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z193" w:id="117"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z193" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) пайдаланылып жүрген қару мен оның патрондарының сақталуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z194" w:id="118"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z194" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қару мен оның патрондарын пайдалану кезiнде қауiпсiздiк талаптарын сақтауға мiндеттi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z195" w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z195" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қаруды пайдаланушылар – заңды тұлғалар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) қаруды арнайы жабдықталған қоймаларда (қару-жарақ бөлмелерінде) атуға жарамсыз күйде сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7009,70 +7175,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оқ атуға тікелей қатысатын қарудың негізгі (құрамдас) бөліктерін жеке сейфтерде сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасының заңнамасына сәйкес бақылауындағы объектілердің аумағына және қару сақталатын орындарға ішкі істер органдары қызметкерлерінің кедергісіз кіруін қамтамасыз етуге, танысу үшін оларға қажетті құжаттаманы ұсынуға міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="120"/>
+    <w:bookmarkStart w:name="z196" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қаруды пайдаланушы жеке тұлғалар Қазақстан Республикасының заңнамасына сәйкес:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) азаматтық және қызметтік қаруды қауіпсіз ұстау қағидаларының сақталуына бақылау жасау мақсатында қолда бар қаруды, оның патрондарын және олар сақталатын орындарды, сондай-ақ қажетті құжаттаманы қарап тексеру үшін ішкі істер органдары қызметкерлерінің талап етуі бойынша көрсетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7097,91 +7263,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -7222,183 +7388,183 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">18-бап. Қаруды қолдану құқығы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Өмірін, денсаулығын және меншікті қорғау үшін нақты қару түрін сақтауға, сақтау мен алып жүруге рұқсаты бар адамдардың қажетті қорғаныс, аса қажеттілік жағдайында және қылмыс жасаған адамды ұстау кезінде оны қолдануға құқығы болады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="121"/>
+    <w:bookmarkStart w:name="z197" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Ерекше жарғылық міндеттері бар ұйымдардың қызметкерлері қаруды табиғатты, табиғи ресурстарды, меншікті күзету, хат-хабарды және арнаулы жөнелтімдерді жеткізу, адамдардың өмірі мен денсаулығын қорғау жөнінде өздеріне заңдарда жүктелген міндеттерді орындау кезінде және өзін қорғау үшін қолдануға құқылы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z198" w:id="122"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z198" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Қару қолданбас бұрын ол қарсы қолданылатын адамға бұл жайында нақты ескерту жасалуға тиіс. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z199" w:id="123"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z199" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Әйелдерге, мүгедектік нышандары айқын адамдарға, жас шамасы айқын немесе белгілі кәмелетке толмағандар топтасып және (немесе) қарулы шабуыл (зорлық- зомбылық) жасаған жағдайлардан басқа кезде оларға қарсы қару қолдануға тыйым салынады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z200" w:id="124"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z200" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Қару қолданудың барлық жағдайларында маңайдағы азаматтардың қауіпсіздігін қамтамасыз ету, зардап шеккендерге шұғыл медициналық жәрдем көрсету үшін шаралар қолдану, ішкі істер және прокуратура органдарына хабарлау қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z201" w:id="125"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z201" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Атыс қаруын қолданып аң аулау қағидаларын жануарлар дүниесiн қорғау, өсiмiн молайту және пайдалану саласындағы уәкілетті мемлекеттік орган бекітеді. Спортпен шұғылдану кезінде және оқу мақсаттарында қаруды қолдану қағидаларын қарудың айналымын бақылау саласындағы уәкілетті органмен келісу бойынша дене шынықтыру және спорт саласындағы уәкілетті орган бекітеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бапқа өзгеріс енгізілді - ҚР 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -7414,51 +7580,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7587,146 +7753,146 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адам қылмыстық жауаптылыққа тартылған жағдайда рұқсаттың қолданысы сот шешім қабылдағанға дейін тоқтатыла тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда көзделген негіздер бойынша рұқсаттың қолданысын тоқтата тұру туралы шешім қабылданар алдында рұқсатты берген ішкі істер органы рұқсат иесіне алдын ала жазбаша ескертуге тиіс. Ескертуде нақты қандай құқықтық нормалар мен қағидалардың бұзылғаны немесе орындалмағаны көрсетіледі және жол берілген бұзушылықтарды жою үшін күнтізбелік отыз күннен аспайтын мерзім тағайындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="126"/>
+    <w:bookmarkStart w:name="z1" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Рұқсаттың қолданысын тоқтата тұруға негіз болған бұзушылықтар жойылған кезде рұқсат иесі рұқсаттың қолданысын тоқтата тұру мерзімі өткенге дейін ішкі істер органына растайтын құжаттардың көшірмелерін қоса бере отырып, бұзушылықтардың жойылғаны туралы өтініш беруге құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданысын қайта бастау және тоқтатылуына бастамашылық жасау "Рұқсаттар және хабарламалар туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен және негіздер бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="127"/>
+    <w:bookmarkStart w:name="z67" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Рұқсат иесі рұқсаттың қолданысын тоқтата тұруға негіз болған бұзушылықтардың жойылғаны туралы өтінішті тоқтата тұру мерзімі өткенге дейін ұсынбаған жағдайда, ішкі істер органы рұқсаттың қолданысын тоқтату рәсіміне бастамашылық жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданысын тоқтату туралы мәселені қарау процесінде рұқсат иесі бұзушылықтың жойылу фактісін дәлелдеуге құқылы. Мұндай жағдайда, рұқсат беру органы осы баптың 2-тармағын басшылыққа алуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="128"/>
+    <w:bookmarkStart w:name="z68" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ішкі істер органдары алдын ала тоқтата тұрмай азаматтық және қызметтік қару айналымы саласындағы рұқсаттардың қолданысын тоқтатуды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) рұқсаттан ерікті түрде бас тартылған не қару иесі қайтыс болған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8552,262 +8718,262 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) тұрмыстық зорлық-зомбылық жасау фактісі бойынша қорғау нұсқамасы шығарылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) егер қаруды иеленуге медициналық қарсы көрсетілімдер болған жағдайларда жүргізеді. Денсаулық сақтау саласындағы уәкілетті орган мен қару айналымын бақылау саласындағы уәкілетті орган арасындағы ақпараттық өзара іс-қимыл, оның ішінде қару иелері туралы, ресімделген медициналық қорытындылар, сондай-ақ болған кезінде қаруды иеленуге болмайтын қару иесінде анықталған аурулар туралы мәліметтер алмасу мемлекеттік органдардың тиісті ақпараттық жүйелерін интеграциялау арқылы жүзеге асырылады.</w:t>
+      13) егер қаруды иеленуге медициналық қарсы көрсетілімдер болған жағдайларда жүргізеді. Денсаулық сақтау саласындағы уәкілетті орган мен қару айналымын бақылау саласындағы уәкілетті орган арасындағы ақпараттық өзара іс-қимыл, оның ішінде қару иелері туралы, ресімделген медициналық қорытындылар, сондай-ақ болған кезінде қаруды иеленуге болмайтын қару иесінде анықталған аурулар туралы мәліметтер алмасу мемлекеттік органдардың тиісті цифрлық жүйелерін интеграциялау арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органының азаматтық және қызметтік қару айналымы саласындағы рұқсаттың қолданысын тоқтату туралы шешіміне Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рұқсаттың қолданысы тоқтатылған жағдайда қолданыс тоқтатылған күннен бастап үш жыл өткен соң оны алу үшін қайталап өтініш жасауға болады. Рұқсаттан ерікті түрде бас тартылған жағдайда оны алуға қайталап өтініш жасау мерзімдері белгіленбейді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="129"/>
+    <w:bookmarkStart w:name="z69" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ішкі істер органдары осы баптың 1 және 4-тармақтарында көзделген жағдайларда, сол сияқты қарудың, есірткі құралдарының, психотроптық заттардың, сол тектестердің, прекурсорлардың, күшті әсер ететін заттардың заңсыз айналымына байланысты ауыр, аса ауыр қылмыстар жасағаны үшін, сондай-ақ террористік, экстремистік қылмыстар жасағаны үшін алып тасталған немесе өтелген сотталғандығы бар адамдарға азаматтық және қызметтік қару айналымы саласындағы рұқсаттар беруден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z74" w:id="130"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z74" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Осы баптың талаптары марапаттық қаруға қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі), өзгерістер енгізілді - ҚР 05.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 236-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 31.12.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 100-VII</w:t>
       </w:r>
       <w:r>
@@ -8843,51 +9009,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 09.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
@@ -8948,70 +9114,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">20-бап. Қару мен оның патрондарын алып қою </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қару мен оның патрондарын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z208" w:id="131"/>
+    <w:bookmarkStart w:name="z208" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) ішкі істер органдары мынадай жағдайларда: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       азаматтық және қызметтік қару мен оның патрондарын әзірлеуге, өндіруге және жөндеуге, олармен сауда жасауға, қаруды иемденіп алуға, коллекциялауға немесе экспонаттауға лицензия, сондай-ақ қаруды сақтауға немесе сақтау мен алып жүруге рұқсат немесе қаруды иесіне тіркеу болмағанда; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9040,110 +9206,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамасында белгіленген тәртіппен түпкілікті шешім қабылданғанға дейін заңды немесе жеке тұлғалар осы Заңда және Қазақстан Республикасының өзге де нормативтік құқықтық актілерінде белгіленген қауiпсiздiк талаптарын, қаруды беру, сатып алу, коллекциялау, экспонаттау, тіркеу, есепке алу, сақтау, алып жүру, тасымалдау және қолдану қағидаларын бұзғанда;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мүлікті мұраға қалдыру мәселесі шешілгенге дейін қару иесі қайтыс болғанда;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="132"/>
+    <w:bookmarkStart w:name="z209" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аң, балық аулау, табиғат және табиғи ресурстарды қорғау ережелерінің сақталуына мемлекеттік қадағалау жасайтын органдар өздерінің құзыреті шегінде азаматтардың Қазақстан Республикасының қоршаған ортаны қорғау туралы заңдарын бұзуын тыйған жағдайларда, қаруды кейіннен ішкі істер органдарына тапсыра отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z210" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z210" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) экономикалық тергеу қызметі, Қазақстан Республикасының заңнамасында көзделген жағдайларда, қаруды кейіннен ішкі істер органдарына тапсыра отырып;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z211" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z211" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының заңдарында көзделген басқа жағдайларда қаруды кейіннен ішкі істер органдарына тапсыра отырып алып қоюды жүргізеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Марапаттау қаруын азаматтардан сақтау, тасу және пайдалану ережелерін бұзуға жол бергені үшін ішкі істер органдары қолданылып жүрген заңдарға сәйкес алып қояды. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9356,83 +9522,141 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="135"/>
+    <w:bookmarkStart w:name="z30" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Жекелеген қару түрлерінің айналымы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Қару мен оның патрондарын өндіру </w:t>
+        <w:t>21-бап. Қару мен оның патрондарын өндіру. Патрондарды өз бетінше құрастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 21-баптың тақырыбы жаңа редакцияда – ҚР 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қаруды, оның негізгі (құрамдас) бөліктерін өндіру, қарудың жойылған зақымдаушы қасиеттерін қалпына келтіру мақсатында оны құрастыру, қайта жасау немесе жөндеу, сондай-ақ оның патрондарын жасау Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасына сәйкес лицензиялануға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9467,172 +9691,320 @@
       Көзден жас ағызатын немесе тітіркендіргіш заттармен жарақтандырылған механикалық бүркігіштерді, аэрозольдық және өзге де құрылғыларды қоспағанда, жасаған әрбір қарудың жеке нөмірі болуы тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жауынгерлік қол атыс қаруы және оның патрондары Қарулы Күштерге, басқа да әскерлер мен әскери құрамаларға, арнаулы мемлекеттік және құқық қорғау органдарына ғана беру үшін, сондай-ақ Қазақстан Республикасының Үкіметі бекіткен қару-жарақ пен әскери техника айналымының қағидаларына сәйкес басқа мемлекеттерге беру үшін жасалады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының азаматтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) меншігінде сақтау мен алып жүруге қолданыстағы рұқсаты бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      аңшылық тегіс ұзын ұңғылы атыс қаруының;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      спорттық тегіс ұзын ұңғылы атыс қаруының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аңшы куәлігінің және (немесе) ату спорты түрлері бойынша "Қазақстан Республикасының спорт шеберлігіне кандидат" спорттық разрядынан төмен емес спортшыны тіркеу туралы куәлігінің болуы шарттары бір мезгілде сақталған кезде кәсіпкерлік қызметті жүзеге асырумен байланысты болмайтын, жеке пайдалану үшін патрондарды өз бетінше құрастыруды жүргізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Патрондарды өз бетінше құрастыру үшін азаматтық және қызметтік қарумен және оның патрондарымен сауда жасауға лицензиялары бар заңды тұлғалардан сатып алынған гильзалар, оқтар (бытыра, картечь), капсюльдер (жевело) және аңшылық оқ-дәрі пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгерістер енгізілді - ҚР 2007.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 16.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 317-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9650,250 +10022,250 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">22-бап. Азаматтық және қызметтік қарумен, оның патрондарымен сауда жасау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Азаматтық және қызметтік қарумен, оның патрондарымен сауда жасауды заңдарда белгіленген тәртіппен осы қызмет түріне лицензия алған ұйымдар жүзеге асырады. Азаматтық және қызметтік қарумен, оның патрондарымен сауда жасауға лицензияны қару айналымына бақылау жасау саласындағы уәкілетті орган осы мақсаттар үшін арнайы құрылған ұйымдарға ғана береді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z212" w:id="136"/>
+    <w:bookmarkStart w:name="z212" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Қарумен және оның патрондарымен сауда жасауды жүзеге асыратын ұйымдар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z213" w:id="137"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z213" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) сатылатын қаруға сәйкестілік сертификатына ие болуға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z214" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z214" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) иемденіп алынатын және сатылатын қарудың есебін, сондай-ақ 10 жыл бойы есептік құжаттаманың сақталуын қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z215" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z215" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) иемденіп алуға лицензия талап етілмейтін қаруды қоспағанда, сатып алушыдан (заңды тұлғадан) қарудың сол түрін сатып алуға лицензиясын көрсетуді талап етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z216" w:id="140"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z216" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) сатып алушының лицензиясында немесе рұқсатында тіркелуге тиіс, сатылатын азаматтық және қызметтік қаруды тіркеуге, сондай-ақ аңшы куәлігінде аңшылық суық қаруды тіркеуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z217" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z217" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) қару айналымына бақылау жасау саласындағы уәкілетті орган белгілеген тәртіппен ішкі істер органдарына сатылған қызметтік және азаматтық қару мен оның сатып алушылары туралы ай сайын мәлімет беріп отыруға; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z218" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z218" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) олардың сақталуын және сақталу қауіпсіздігін қамтамасыз етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z219" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z219" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) сатылған қызметтік және азаматтық қарудан атылған оқтар мен гильзаларды мемлекеттік оқ-гильза қоймасына табыс етуге; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z220" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z220" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) қызметкерлердің қару айналымы туралы заңдарды білуін қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z221" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z221" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қарудың аталған түрін иеленуге рұқсатын көрсетпеген жеке және заңды тұлғаларға қаруды сатуға, сондай-ақ нөмірсіз және таңбасыз қаруды не азаматтық және қызметтiк қару мен оның патрондары айналымы саласындағы техникалық регламенттердiң талаптарына сәйкестік белгісі жоқ патрондарды сатуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қарумен және оның патрондарымен сауда жасау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9901,317 +10273,357 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) күзет іс-шараларын жүргізу үшін қажет болатын мерзімге Мемлекеттік күзет қызметінің талап етуі бойынша;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларда тоқтатыла тұруға тиіс.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z222" w:id="146"/>
+      2) Қазақстан Республикасының заңдарында көзделген жағдайларда тоқтатыла тұруға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтық және қызметтік қарумен және оның патрондарымен сауда жасаумен айналысатын заңды тұлға, қарудың аталған түрлерін әзірлеу, өндіру, жөндеу, иелену, экспонаттау, әкелу және әкету, оның қосалқы бөлшектерін, спорт тауарларын, аң және балық аулау керек-жарақтарын, азаматтық пиротехникалық заттар мен олар қолданылып жасалған тұрмыстық мақсаттағы бұйымдарды иелену, әкелу, әкету және олармен сауда жасау, сондай-ақ атыс тирлері (атыс орындары) мен стендтерін ашу және олардың жұмыс істеуі жөніндегі қызметті қоспағанда, өзге кәсіпкерлік қызметті жүзеге асыруға құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қарумен және оның патрондарымен сауда жасауға лицензиясы бар заңды тұлғаларға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="147"/>
+    <w:bookmarkStart w:name="z279" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) спорт, аң және балық аулау керек-жарақтары мен аталған қаруға қосалқы бөлшектерді қоспағанда, бір сауда залында қаруды және өзге де тауар түрлерін қатар сатуға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z278" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z278" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) тұрғын үйлерде (тұрғын ғимараттарда), ойын-сауық мекемелерінің, өзге де тауар түрлерімен сауда жасау жүзеге асырылатын сауда объектілерінің, білім беру, денсаулық сақтау және мәдениет ұйымдарының, спорт объектілерінің, қонақүйлердің, қоғамдық тамақтану объектілерінің, вокзалдардың, станциялардың, метрополитен желілерінің, порттардың, әуежайлардың, әуеайлақтардың аумақтарында қару мен оның патрондарын сақтауға және олармен сауда жасауға арналған үй-жайды орналастыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z277" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z277" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қаруды оқ атуға мүмкіндік беретін күйінде сауда залына, арнайы жабдықталған қоймаға (қару-жарақ бөлмелерінде) қоюға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z223" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z223" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Азаматтық және қызметтік қару мен оның патрондарын сатуға берілген лицензия азаматтық және қызметтік қару мен оның патрондарын сату үшін құрылған заңды тұлғалардың филиалдарын ашуға құқық бермейді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z224" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z224" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Азаматтық және қызметтік қару мен оның патрондарын сатуға лицензиялары бар заңды тұлғалардың оларды осы Заңның 12-бабында көрсетілген субъектілерден иемденіп алуға құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерістер енгізілді - ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 22.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 28-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10291,223 +10703,223 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z226" w:id="152"/>
+    <w:bookmarkStart w:name="z226" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасы азаматтарының өздері заңды негізде меншік құқығында иеленіп отырған қаруды оларға сақтауға, сақтау мен алып жүруге рұқсат берген ішкі істер органдарына алдын ала хабарлай отырып, азаматтық және қызметтік қарумен сауда жасауға немесе қаруды коллекциялауға немесе экспонаттауға лицензиясы бар заңды тұлғаларға, сондай-ақ қару есепке алынған жердегі ішкі істер органдарында қару қайта тіркелгеннен кейін қаруды сатып алуға рұқсаты бар азаматтарға иеліктен шығаруға құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z227" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z227" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Заңның 12-бабының 2) – 8) тармақшаларында көрсетілген заңды тұлғалар қайта ұйымдастырылған немесе таратылған кезде азаматтық және қызметтік қару мен оның патрондарын оларды иеленуге рұқсаты бар субъектілерге бере алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2010.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 372-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10582,183 +10994,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының азаматтарына марапаттық қаруды сақтау мен алып жүруге рұқсатты қару айналымына бақылау жасау саласындағы уәкілетті орган береді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Түйдектете атуға мүмкіндік беретін, сыйымдылығы 10 патроннан асатын оқжатары (барабаны) бар, сондай-ақ осы Заңмен Қазақстан Республикасы аумағында айналымға тыйым салынған қару марапаттық қаруға жатпайды. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="154"/>
+    <w:bookmarkStart w:name="z228" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Марапаттық қарудың иесі қайтыс болған жағдайда аталған қару ішкі істер органына өткізіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z229" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z229" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Марапаттық қару ішкі істер органдары қаруды тиісінше қайта тіркеп, қайта жасағаннан кейін сақтау үшін мұражайларға берілуі мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">25-бап. Қару мен оның патрондарын Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасынан әкету </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жауынгерлік қол атыс қаруы мен суық қаруды Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасынан әкету Қазақстан Республикасының заңдарына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z230" w:id="156"/>
+    <w:bookmarkStart w:name="z230" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Азаматтық және қызметтiк қару мен оның патрондарын Қазақстан Республикасының аумағына әкелу және Қазақстан Республикасының аумағынан әкету Қазақстан Республикасының заңнамасына сәйкес қару айналымына бақылау жасау саласындағы уәкiлеттi орган беретін қорытындының негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасының аумағы арқылы транзиттеу Қазақстан Республикасының заңнамасына сәйкес қару айналымына бақылау жасау саласындағы уәкілетті органның қорытындысы негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="157"/>
+    <w:bookmarkStart w:name="z231" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Азаматтық және қызметтiк қару мен оның патрондарының бірлі-жарым данасын Қазақстан Республикасының аумағына әкелу, Қазақстан Республикасының аумағынан әкету, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеу осы Заңның талаптары ескеріле отырып, iшкi iстер органдары қорытындыларының негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10831,249 +11243,249 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">26-бап. Шетелдіктердің азаматтық қару мен оның патрондарын, жауынгерлік қол атыс қаруы мен оның патрондарын Қазақстан Республикасы аумағында иемденіп алуы, Қазақстан Республикасына әкелуі және Қазақстан Республикасынан әкетуі </w:t>
+        <w:t xml:space="preserve">26-бап. Шетел азаматтарының азаматтық қару мен оның патрондарын, жауынгерлік қол атыс қаруы мен оның патрондарын Қазақстан Республикасы аумағында иемденіп алуы, Қазақстан Республикасына әкелуі және Қазақстан Республикасынан әкетуі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында белгіленген тәртіппен кемінде бір жыл мерзімге тіркелген шетелдіктердің Қазақстан Республикасында газ пистолеттері мен револьверлерін өздері азаматтары болып табылатын мемлекеттердің дипломатиялық өкілдіктерінің өтініші бойынша жалпы негіздерде иемденіп алуға құқығы бар. </w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z233" w:id="159"/>
+      1. Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында белгіленген тәртіппен кемінде бір жыл мерзімге тіркелген шетел азаматтарының Қазақстан Республикасында газ пистолеттері мен револьверлерін өздері азаматтары болып табылатын мемлекеттердің дипломатиялық өкілдіктерінің өтініші бойынша жалпы негіздерде иемденіп алуға құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында тұру үшін ішкі істер органдарында белгіленген тәртіппен тіркелген шетел азаматтары қару жеткізіп беруші заңды тұлғалардан механикалық тозаңдатқыштарды, көзден жас ағызатын немесе тітіркендіргіш заттармен жарақталған аэрозолды және басқа да құрылғыларды, үрлемелі қуаты 7,5 Дж-дан аспайтын және калибрі 4,5 миллиметрге дейінгі пневматикалық қаруды рұқсат алмай-ақ иемденеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z232" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының аумағында туризм мақсатымен, жеке және қызметтік істермен келген, Қазақстан Республикасы аумағында тұру үшін белгіленген тәртіппен ішкі істер органдарында тіркелген шетел азаматтарының азаматтық қаруды өздері азаматтары болып табылатын мемлекеттердің дипломатиялық өкілдіктерінің өтініші бойынша Қазақстан Республикасынан оны иемденіп алған күннен бастап жеті күн ішінде әкететін жағдайда жалпы негіздерде иемденіп алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z233" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасында тіркелген елшіліктердің дипломатиялық және әкімшілік-техникалық қызметкерлеріне азаматтық қаруды мемлекетаралық шарттарда белгіленген жағдайлар мен тәртіп бойынша әкелуге, иемденіп алуға және әкетуге рұқсат етіледі. Бұл орайда қару айналымына бақылау жасау саласындағы уәкілетті органда аталған қару міндетті түрде тіркелуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z234" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Шетел азаматтары аңшылыққа арналған келiсiмшарт немесе спорттық іс-шараларға қатысу үшін шақырту болған кезде және қару айналымына бақылау жасау саласындағы уәкiлеттi органның тиiстi қорытындысы негізінде азаматтық қару мен оның патрондарын Қазақстан Республикасының аумағына әкеле алады. Әкелiнген қару келiсiмшартта немесе шақыртуда белгiленген мерзiмдерде Қазақстан Республикасынан әкетілуге тиiс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z235" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қазақстан Республикасына шақырту бойынша немесе өздерiнiң қызметтiк тапсырмаларын орындауға байланысты келетiн шетелдiк құқық қорғау органдары, арнаулы қызметтер және әскерилендiрiлген ұйымдар қызметкерлерiнiң жауынгерлiк қол атыс қаруы мен оның патрондарын Қазақстан Республикасының аумағына әкелуi, Қазақстан Республикасының аумағынан әкетуi, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеуі Қазақстан Республикасының Үкiметi айқындайтын тәртiппен тиiстi органдар басшыларының қорытындысы бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z236" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z236" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Қазақстан Республикасының аумағына әкелінген қару Қазақстан Республикасының заңдарына сәйкес қолданылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z238" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z237" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Шетел азаматтарының Қазақстан Республикасынан қару мен оның патрондарын әкету мерзімдерін бұзуы мәселе заңда белгіленген тәртіппен шешілгенге дейін оны алып қоюға әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z238" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Азаматтық және қызметтік қару мен оның патрондарын Қазақстан Республикасының аумағына әкелуге және Қазақстан Республикасының аумағынан әкетуге қорытынды берілгені үшiн Қазақстан Республикасының салық заңнамасына сәйкес мемлекеттiк баж алынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z239" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z239" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Қазақстан Республикасының заңдарында белгіленген тәртіппен шетелдіктердің өздері әкелген азаматтық қаруды сыйға тарту немесе сату құқығы сақталады. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
+      9. Қазақстан Республикасының заңдарында белгіленген тәртіппен шетел азаматтарының өздері әкелген азаматтық қаруды сыйға тарту немесе сату құқығы сақталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11265,128 +11677,128 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қаруды сақтауға, сақтау мен алып жүруге ішкі істер органдарының рұқсатын алған заңды және жеке тұлғаларға азаматтық және қызметтік қару мен оның патрондарын сақтауға рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="166"/>
+    <w:bookmarkStart w:name="z240" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заңды және жеке тұлғаларға өздері тауып алған немесе оларға Қазақстан Республикасының заңдарын бұза отырып, иесі болып табылмайтын адамдар берген атыс қаруын сақтауға және пайдалануға тыйым салынады. Мұндай қару дереу ішкі істер органдарына тапсырылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z241" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z241" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Қазақстан Республикасының аумағында азаматтық және қызметтік қаруды коллекциялауға және экспонаттауға ішкі істер органдарынан тиісті лицензиясы бар заңды және жеке тұлғалардың құқығы бар.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтық және қызметтік қаруды оқ атуға мүмкіндік беретін күйінде экспонаттауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z242" w:id="168"/>
+    <w:bookmarkStart w:name="z242" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Азаматтық және қызметтік қару мен оның патрондарын есепке алу, сақтау, алып жүру, тасымалдау, коллекциялау, экспонаттау және жою тәртiбiн қару айналымына бақылау жасау саласындағы уәкілетті орган айқындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11445,68 +11857,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="169"/>
+    <w:bookmarkStart w:name="z38" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6-тарау. Қазақстан Республикасы Үкіметінің, ішкі істер органдарының қару айналымы саласындағы өкілеттігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>28-бап. Қазақстан Республикасы Үкіметінің қару айналымы саласындағы құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11696,70 +12108,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="170"/>
+    <w:bookmarkStart w:name="z269" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) Мемлекеттік оқ-гильза қоймасын қалыптастыру тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12491,146 +12903,146 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="171"/>
+    <w:bookmarkStart w:name="z252" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды ұйымдастырады және жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z253" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z253" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мыналарға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық және қызметтік қару мен оның патрондарын әзірлеу, өндіру, жөндеу, сату, коллекциялау, экспонаттау құқығына;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық пиротехникалық заттарды және олар қолданылып жасалған бұйымдарды әзірлеу, өндіру, сату, пайдалану құқығына лицензиялар береді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="173"/>
+    <w:bookmarkStart w:name="z254" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) азаматтық және қызметтiк қару мен оның патрондарын Қазақстан Республикасының аумағына әкелуге, Қазақстан Республикасының аумағынан әкетуге, сондай-ақ Қазақстан Республикасының аумағы арқылы транзиттеуге қорытындылар бередi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12659,170 +13071,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z255" w:id="174"/>
+    <w:bookmarkStart w:name="z255" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z256" w:id="175"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z256" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) азаматтық және қызметтiк қару мен оның патрондарының Мемлекеттiк кадастрын әзiрлейдi және бекiтедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z257" w:id="176"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z257" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) азаматтық және қызметтiк қару мен оның патрондарының айналымы саласындағы техникалық регламенттердi әзiрлейдi және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z258" w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z258" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) криминалистикалық талаптар мен азаматтық және қызметтiк қару мен оның патрондарын, сондай-ақ конструкциясы жағынан қаруға ұқсас бұйымдарды сынау әдiстерiн әзiрлейдi және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z61" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z61" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) мыналарды:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       азаматтық және қызметтiк қару мен оның патрондарының айналымы қағидаларын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12913,163 +13325,163 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="179"/>
+    <w:bookmarkStart w:name="z63" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-3) заңсыз сақталатын атыс қаруын, оқ-дәрілерді және жарылғыш заттарды азаматтардың ерікті түрде өтеулі тапсыру тәртібін белгілейді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z64" w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z64" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-4) Азаматтық және қызметтік қару мен оның патрондарының мемлекеттік кадастрын әзірлеу, басып шығару және жүргізу тәртібін айқындайды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-5) алып тасталды - ҚР 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13099,433 +13511,433 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z312" w:id="181"/>
+    <w:bookmarkStart w:name="z312" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-7) осы Заңның мақсаттары мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес азаматтық, қызметтік қару мен оның патрондарының айналымы саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z43" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z43" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) осы Заңда, Қазақстан Республикасының өзге де заңдарында, Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің актілерінде көзделген өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z259" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z259" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды жүзеге асыратын аумақтық және көліктегі ішкі істер органдарының өкілеттігі осы Заңмен және Қазақстан Республикасының қару айналымын регламенттейтін өзге де нормативтік құқықтық актілерімен белгіленеді. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 2002.02.22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 297</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi), 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2007.01.12 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2007.07.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 318</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі),  2011.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 461-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін алты ай өткен соң қолданысқа енгізіледі), 21.06.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік отыз күн өткен соң қолданысқа енгізіледі); 23.04.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 200-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -13541,138 +13953,138 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="184"/>
+    <w:bookmarkStart w:name="z41" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">30-бап. Қару айналымына мемлекеттік бақылау жасау </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13700,126 +14112,126 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізу тәртібі осы Заңның 30-1-бабына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік және құқық қорғау органдарының қару-жарағындағы қару айналымына және Мемлекеттік оқ-гильза қоймасының қалыптастырылуына мемлекеттік бақылау жасауды аталған органдардың басшылары Қазақстан Республикасының Үкіметі айқындайтын тәртіппен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="185"/>
+    <w:bookmarkStart w:name="z283" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Тексеру:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеруді тағайындау туралы акт;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) анықталған бұзушылықтарды жою туралы нұсқамалардың орындалуын бақылау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="186"/>
+    <w:bookmarkStart w:name="z75" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамдарының:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы Заңның 30-1-бабы 2-тармағы бірінші бөлігінің 1) және 2) тармақшаларында көрсетілген құжаттарды көрсеткен кезде тексеру нысанасына сәйкес бақылау және қадағалау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13834,757 +14246,691 @@
       1-1) Қазақстан Республикасының аумағында қаруды әзірлеу, жасау, жөндеу, оның саудасы, коллекциялау, экспонатқа қою, сақтау, пайдалану және жою орындарында оны қарап-тексеруді жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) осы Заң күшіне енгенге дейін иеленген және заңды негіздерде иелерінің қолындағы қаруды қоспағанда, осы Заңның 7-бабына сәйкес Қазақстан Республикасының аумағында айналымына тыйым салынған қаруды белгіленген тәртіппен өтеусіз алып қоюға және жоюға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттарды (мәліметтерді) тексеру нәтижелері туралы актіге және анықталған бұзушылықтарды жою туралы нұсқамаға қоса тіркеу үшін қағаз және электрондық жеткізгіштерде не олардың көшірмелерін алуға, сондай-ақ тексеру нысанасына сәйкес және мемлекеттік құпиялар және Қазақстан Республикасының заңымен қорғалатын өзге де құпия туралы талаптарды сақтай отырып, автоматтандырылған дерекқорларға (цифрлық жүйелерге) қол жеткізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) белгіленген қағидаларды бұзушылықтар анықталған кезде, бұл бұзушылықтарды жою туралы жеке және заңды тұлғалардың орындауы үшін міндетті нұсқамалар беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қару мен патрондардың сақталуын қамтамасыз ету жөніндегі талаптардың сақталуы тұрғысынан күтпеген жерден, оның ішінде жұмыстан тыс уақытта (түнде, демалыс немесе мереке күндері) тексерулер жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамасында белгіленген сақтау жағдайлары мен техникалық беріктігінің талаптарын бұзушылықтар анықталған кезде, қару мен патрондарды анықталған бұзушылықтар жойылғанға дейін алып қоюға және оларды ішкі істер органдарына жауапты сақтауға тапсыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) аудио-, фото- және бейнетүсіруді жүзеге асыруға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) мемлекеттік органдардың, ведомстволық бағынысты және өзге де ұйымдардың мамандарын, консультанттары мен сарапшыларын тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының заңнамасында көзделген өзге де шараларды қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылау жасауды жүзеге асыруға уәкілеттік берілген органдардың лауазымды адамдары заңды тұлғаларға – тоқсанына кемінде бір рет, азаматтық қару иелеріне жылына кемінде бір рет тексерулерді жүзеге асыруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z77" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасының аумағында азаматтық және қызметтік қару мен оның патрондары айналымына мемлекеттік бақылау жасауды жүзеге асыру кезінде тексерілетін субъектілерді (объектілерді) тәуекел дәрежесін бағалау негізінде топтарға бөлу, тексеру парақтарын толтыру, құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органда тексерулер тағайындау туралы актілерді тіркеу, тексерілетін субъектіге тексеру жүргізудің басталуы туралы хабарлау талап етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z78" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамдары тексеруді тағайындау және оның нәтижелері туралы жасалған актілерді ведомстволық есепке алуды жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z284" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Бақылау субъектілері не олардың уәкілетті өкілдері тексеру жүргізу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Заңның 30-1-бабы 2-тармағы бірінші бөлігінің 1) және 2) тармақшаларында көзделген құжаттар болмаған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Заңның 30-1-бабында белгіленген мерзімдерге сәйкес келмейтін тексеруді тағайындау туралы актіде көрсетілген мерзімдерден асып кеткен не өтіп кеткен жағдайларда тексеру жүргізу үшін келген азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамдарын тексеруге жібермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) өздерінің мүдделері мен құқықтарын білдіру, сондай-ақ үшінші тұлғалардың тексеруді жүзеге асыру процесін, сондай-ақ мемлекеттік бақылауды жүзеге асыруға уәкілетті органның лауазымды адамының тексеру шеңберінде жүргізілетін жекелеген әрекеттерін азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті орган лауазымды адамының қызметіне кедергі келтірмей аудио- және бейнетехника құралдарының көмегімен тіркеп-белгілеуді жүзеге асыруы мақсатында үшінші тұлғаларды тексеруге қатысу үшін тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасының заңнамасында белгіленген тәртіппен тексеру нәтижелері туралы актіге шағым жасауға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z285" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Бақылау субъектісі тексеру жүргізу кезінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамдарының бақылау субъектісінің (объектісінің) аумағына және үй-жайларына кедергісіз кіруін қамтамасыз етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті органдардың лауазымды адамына тексеру нәтижелері туралы актіге және анықталған бұзушылықтарды жою туралы нұсқамаға қоса тіркеу үшін мемлекеттік құпиялар және Қазақстан Республикасының заңымен қорғалатын өзге де құпия туралы талаптарды сақтай отырып қағаз және электрондық жеткізгіштерде құжаттарды (мәліметтерді) не олардың көшірмелерін ұсынуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тексеру аяқталған күні тексеру нәтижелері туралы актінің және анықталған бұзушылықтарды жою туралы нұсқаманың алынғаны туралы белгі қоюға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тексеру жүргізу кезеңінде бақылау және қадағалау субъектілерінің (объектілерінің) тексерілетін құжаттарына (мәліметтеріне) өзгерістер мен толықтырулар енгізуге жол бермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) тексеру жүргізу үшін келген адамдардың осы объект үшін белгіленген нормативтерге сәйкес зиянды және қауіпті өндірістік әсер ету факторларынан қауіпсіздігін қамтамасыз етуге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. 30-бап жаңа редакцияда - ҚР 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 06.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 71-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 263-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...610 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-1-бап. Тексеру жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="192"/>
+    <w:bookmarkStart w:name="z287" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Тексеру тексеруді тағайындау туралы актінің негізінде және бақылау субъектісіне (объектісіне) бару арқылы жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z288" w:id="193"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z288" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамдары азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы қызметті жүзеге асыратын бақылау субъектілерін (объектілерін) тексерген кезде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеруді тағайындау туралы актіні;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14811,90 +15157,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ішкі істер органдарының актілерге қол қоюға уәкілеттік берілген лауазымды адамының қолтаңбасы, ішкі істер органының мөрі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) заңды тұлға басшысының не оның уәкілетті адамының, жеке тұлғаның тексеруді тағайындау туралы актіні алғаны немесе алудан бас тартқаны туралы қолтаңбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="194"/>
+    <w:bookmarkStart w:name="z289" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Тексеру жүргізу мерзімі алдағы жұмыстардың көлемін, қойылған міндеттерді ескере отырып белгіленеді және бес жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z290" w:id="195"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z290" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Тексеру жүргізу мерзімін Қазақстан Республикасы ішкі істер органының басшысы не оны алмастыратын адам күрделі және (немесе) ұзақ мерзімді сараптамалар жүргізу, халықаралық шарттар шеңберінде шетелдік мемлекеттік органдардан ақпарат алу және өзіне қатысты тексеру жүргізілетін адамның тұрған жерін анықтау қажет болған жағдайда ғана тек бір рет ұзарта алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеруді ұзарту мерзімі сараптама нәтижелерін, шетелдік мемлекеттік органдардан ақпаратты алған және адамның тұрған жері анықталған күннен бастап үш жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14905,148 +15251,148 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тексеру жүргізу мерзімін ұзарту бақылау субъектісін хабардар ете отырып, тексеру мерзімін ұзарту туралы қосымша актімен ресімделеді, онда тексеруді тағайындау туралы алдыңғы актінің тіркелген күні, нөмірі және ұзартудың себебі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уәкілетті орган тексеру мерзімдерін ұзарту туралы хабарламаны тапсырғаны туралы хабарламамен бірге ұзартуға дейін бір жұмыс күні бұрын бақылау субъектісіне табыс етеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="196"/>
+    <w:bookmarkStart w:name="z291" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Бақылау субъектісіне не оның уәкілетті адамына тексеруді тағайындау туралы акті табыс етілген күн тексеру жүргізудің басталуы деп есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z292" w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z292" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тексеруді тағайындау туралы актіні қабылдаудан бас тартылған не ішкі істер органының азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті лауазымды адамының бақылау объектісіне кіруіне кедергі келтірілген, тексеру жүргізу үшін қажетті материалдар мен мәліметтер ұсынылмаған жағдайларда Қазақстан Республикасының заңдарына сәйкес шаралар қабылданады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z293" w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z293" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Тексеру нәтижелері бойынша ішкі істер органының тексеруді жүзеге асыратын қызметкері (қызметкерлері) тексеру нәтижелері туралы акт және анықталған бұзушылықтарды жою туралы нұсқама жасайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бақылау субъектісінде (объектісінде) түпнұсқада бар құжаттардың көшірмелерін қоспағанда, тексеру нәтижелері туралы актінің және анықталған бұзушылықтарды жою туралы нұсқаманың бірінші данасы қосымшаларының көшірмелерімен бірге қағаз жеткізгіште қолын қойғызып немесе электрондық нысанда бақылау субъектісіне (заңды тұлғаның басшысына не оның уәкілетті адамына) танысу және анықталған бұзушылықтарды жою жөнінде шаралар қабылдау және басқа да әрекеттер жасау үшін беріледі, екінші данасы ішкі істер органдарында қалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z294" w:id="199"/>
+    <w:bookmarkStart w:name="z294" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Тексеру нәтижелері туралы актіде мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) актінің күні, нөмірі, уақыты және жасалған орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15183,110 +15529,110 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) бақылау субъектісінің немесе оның уәкілетті адамының тексеру нәтижелері туралы актімен танысқаны немесе танысудан бас тартқаны туралы мәліметтер, олардың қолтаңбалары немесе қол қоюдан бас тартуы, сондай-ақ жүргізілген тексеру нәтижелері бойынша ескертулердің және (немесе) қарсылықтардың бар-жоғы туралы белгі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ішкі істер органының тексеруді жүргізген лауазымды адамының қолтаңбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="200"/>
+    <w:bookmarkStart w:name="z295" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Тексеру жүргізу кезінде азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы белгіленген талаптарды бұзушылықтар болмаған жағдайда тексеру нәтижелері туралы актіде тиісті жазба жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z296" w:id="201"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z296" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Тексеру қорытындысы бойынша бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласындағы белгіленген міндеттерді орындамау және (немесе) тиісінше орындамау фактілері анықталған жағдайларда, ішкі істер органының тексеру жүргізуге уәкілетті лауазымды адамы өкілеттіктері шегінде Қазақстан Республикасының заңдарында көзделген анықталған бұзушылықтарды жою, олардың алдын алу, адамдардың өміріне, денсаулығына және қоршаған ортаға, жеке және заңды тұлғалардың құқықтары мен заңды мүдделеріне ықтимал зиян келтіруді болғызбау жөніндегі шараларды, сондай-ақ бұзушылықтарға жол берген адамдарды Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөніндегі шараларды қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z297" w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z297" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Анықталған бұзушылықтарды жою туралы нұсқамада мыналар көрсетіледі:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) нұсқаманың күні, уақыты және жасалған орны;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15387,246 +15733,246 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) бақылау субъектісінің немесе оның уәкілетті өкілінің нұсқамамен танысқаны немесе танысудан бас тартқаны туралы мәліметтер, олардың қолтаңбалары немесе қол қоюдан бас тартуы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ішкі істер органының тексеруді жүргізген лауазымды адамының қолтаңбасы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="203"/>
+    <w:bookmarkStart w:name="z298" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Тексеру нәтижелері туралы актіні және анықталған бұзушылықтарды жою туралы нұсқаманы қабылдаудан бас тартылған жағдайда акт жасалады, оған ішкі істер органдарының тексеру жүргізуге уәкілетті лауазымды адамы және бақылау субъектісі (заңды тұлғаның басшысы) не оның уәкілетті өкілі қол қояды. Бақылау субъектісі не оның уәкілетті өкілі бас тарту себебі туралы жазбаша түсініктеме бере отырып, актіге қол қоюдан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z299" w:id="204"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z299" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Тексеру нәтижелері туралы акті бақылау субъектісіне тексеруді тағайындау туралы актіде немесе тексеру мерзімдерін ұзарту туралы қосымша актіде көрсетілген тексерудің аяқталу мерзімінен кешіктірілмей табыс етілген күн тексеру мерзімінің аяқталуы болып есептеледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z300" w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z300" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Анықталған бұзушылықтарды жою туралы нұсқамада көрсетілген анықталған бұзушылықтарды жою мерзімдері оны орындаудың нақты мүмкіндігіне ықпал ететін мән-жайлар ескеріле отырып, бірақ анықталған бұзушылықтарды жою туралы нұсқама табыс етілген күннен бастап күнтізбелік отыз күннен асырылмай айқындалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Анықталған бұзушылықтардың жойылғаны туралы ақпарат берілмеген жағдайда ішкі істер органының азаматтық және қызметтік қару мен оның патрондарының айналымына мемлекеттік бақылауды жүзеге асыруға уәкілетті лауазымды адамы қайтадан тексеру тағайындайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="206"/>
+    <w:bookmarkStart w:name="z301" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Егер қайтадан тексеру жүргізу нәтижесінде бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласында белгіленген міндеттерді орындамау және (немесе) тиісінше орындамау фактілері анықталатын болса, ішкі істер органының тексеру жүргізуге уәкілетті лауазымды адамы өкілеттіктері шегінде бақылау субъектісін Қазақстан Республикасының заңдарында белгіленген жауаптылыққа тарту жөнінде шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z302" w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z302" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Тексеру нәтижелері бойынша ескертулер және (немесе) қарсылықтар болған жағдайда бақылау субъектісі не оның өкілі оларды жазбаша түрде баяндайды. Ескертулер және (немесе) қарсылықтар тексеру нәтижелері туралы актіге немесе анықталған бұзушылықтарды жою туралы нұсқамаға қоса беріледі, ол туралы тиісті белгі жасалады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ішкі істер органдары тексеру нәтижелері туралы актіге немесе анықталған бұзушылықтарды жою туралы нұсқамаға, әкімшілік әсер ету шараларына ескертулерді және (немесе) қарсылықтарды қарауға және он бес жұмыс күні ішінде қабылданған шаралар туралы уәжді жауап беруге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z303" w:id="208"/>
+    <w:bookmarkStart w:name="z303" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Тексеру нәтижелері туралы актіге және (немесе) анықталған бұзушылықтарды жою туралы нұсқамаға Қазақстан Республикасының заңнамасында белгіленген тәртіппен шағым жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z304" w:id="209"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z304" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Жоғары тұрған мемлекеттік орган не сот жарамсыз деп таныған тексеру нәтижелері туралы акт және (немесе) анықталған бұзушылықтарды жою туралы нұсқама бақылау субъектісінің азаматтық және қызметтік қару мен оның патрондарының айналымы саласында белгіленген талаптарды бұзуының дәлелі бола алмайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z305" w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z305" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Тексерулерді ұйымдастыруға және жүргізуге қойылатын талаптарды өрескел бұзуларға:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тексеру жүргізуге негіздердің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15707,51 +16053,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16072,55 +16418,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>