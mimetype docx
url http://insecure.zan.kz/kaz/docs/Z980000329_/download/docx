--- v0 (2025-10-12)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9436670" w14:textId="9436670">
+    <w:p w14:paraId="d3c4f25" w14:textId="d3c4f25">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -123,53 +123,57 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      РҚАО-ның ескертпесі!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Келісімге өзгерту енгізу көзделген - ҚР 2010.06.01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -198,135 +202,133 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мәскеуде 1995 жылғы 23 желтоқсанда қол қойылған Қазақстан Республикасы мен Ресей Федерациясының арасындағы Байқоңыр қаласының мәртебесі және ондағы атқарушы өкімет органдарын құрудың тәртібі мен олардың мәртебесі туралы келісім бекітілсін. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9852"/>
-        <w:gridCol w:w="2448"/>
+        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9852" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Қазақстан Республикасының</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Президенті</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2448" w:type="dxa"/>
+            <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
@@ -857,66 +859,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қоғамдық кеңес қаланың әкiмшiлiк органдарына, шаруашылық қызметтеріне тұрғын үй қорын пайдалану, құрылыс, аумақтарды көркейту, қоғамдық тәртiптi қамтамасыз ету, сауда және қоғамдық тамақтандыру, көлiк, тұрмыстық қызмет көрсету, байланыс кәсiпорындарының жұмыстарын жақсарту, мүгедектерге, зейнеткерлерге, көп балалы отбасыларына, әл-ауқаты төмен халықтың жiктерiне әлеуметтiк көмек көрсету, қала дамуының неғұрлым перспективалы бағыттарын анықтау мәселелерiн шешуде, сондай-ақ қалалық атқару органдарының бюджеттiк қаржының жұмсауына бақылау жасауға көмек көрсету мақсатында құрылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>
+      4. Қоғамдық кеңестiң қызметi Байқоңыр қаласы тұрғындарының конференциясы бекiтетiн Ережемен реттеледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Қоғамдық кеңес Қала тұрғындарының конференциясында сайланады. Оның құрылымы және сандық құрамы қала тұрғындарының тiлектерi ескерiлiп қаланың әкiмiмен белгiленедi. Қоғамдық кеңестiң жеке құрамы қала тұрғындарына қала әкiмiнiң өкiмiмен таныстырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-тарау. Атқарушы өкiмет органдары, олардың мәртебесi және құрылу тәртiбi 6-бап. Байқоңыр қаласының әкiмшiлiгi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Байқоңыр қаласының әкiмшiлiгi, бұдан әрi қала әкiмшiлiгi аталады, қала әкiмiнiң тiкелей басқаруымен iс-қимыл жасайтын атқарушы өкiмет органдары. Қаланың әкiмi Ресей жағының ұсынуымен Қазақстан Республикасы Президентi мен Ресей Федерациясының Президентi бiрiгiп тағайындайды. Жалға алу келiсiмi күшiнде тұрған кезеңде қаланың әкiмшiлiгiн қаланың әкiмiнiң ұсынуымен Ресей Федерациясының Yкiметi құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">7-бап. Қала әкiмiнiң Байқоңыр қаласын басқару мәселелерiн шешу жөнiнде өкiлеттіктерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Қала әкiмi: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1753,71 +1807,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 24.11.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 19.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 247-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4135,50 +4189,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Москва қаласында 23 желтоқсан 1995 жылы орыс және қазақ тiлдерiнде, әрқайсысы екi данада жасалды. Екi мәтiннiң де күшi бiрдей. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -4292,55 +4347,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>