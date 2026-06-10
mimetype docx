--- v0 (2025-11-15)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="892af29" w14:textId="892af29">
+    <w:p w14:paraId="89f3d5e" w14:textId="89f3d5e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -241,51 +241,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1216,111 +1216,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi), өзгерістер енгізілді - ҚР 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 07.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361-VI</w:t>
       </w:r>
       <w:r>
@@ -1336,51 +1336,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1757,91 +1757,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-бап жаңа редакцияда - ҚР 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1954,51 +1954,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2329,51 +2329,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2818,51 +2818,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3290,51 +3290,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3422,51 +3422,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3544,231 +3544,231 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгерістер енгізілді - ҚР 2002.05.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi), 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 қолданысқа енгізіледі); 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 159-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 08.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 490-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 07.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361-VI</w:t>
       </w:r>
       <w:r>
@@ -3804,51 +3804,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4067,51 +4067,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4307,51 +4307,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6108,51 +6108,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6363,71 +6363,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361-VI</w:t>
       </w:r>
       <w:r>
@@ -6720,51 +6720,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бап жаңа редакцияда - ҚР 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
@@ -6932,91 +6932,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi), 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7149,71 +7149,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 2002.05.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2006.12.29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
@@ -8173,91 +8173,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8550,171 +8550,171 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерістер енгізілді - ҚР 2002.05.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi), 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 150-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8787,91 +8787,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бапқа өзгерістер енгізілді - ҚР 2002.05.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап қолданысқа енгiзiледi); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9097,51 +9097,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 2000.05.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, өзгеріс енгізілді - ҚР 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
@@ -9232,51 +9232,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 20-бап жаңа редакцияда - ҚР 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9704,51 +9704,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9866,91 +9866,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 203-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10063,51 +10063,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10240,51 +10240,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 292-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10415,111 +10415,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 25-бапқа өзгерістер енгізілді - ҚР 2002.05.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 124-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 08.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 490-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.12.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167-VII</w:t>
       </w:r>
       <w:r>
@@ -10630,51 +10630,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 26-бапқа өзгерту енгізілді - ҚР 2000.05.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
@@ -10862,51 +10862,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгеріс енгізілді - ҚР 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10979,51 +10979,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 29-бап жаңа редакцияда - ҚР 2006.03.02 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 130</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап қолданысқа енгiзiледi) Заңымен; өзгеріс енгізілді - ҚР 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
@@ -11146,51 +11146,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 30-бап өзгерту енгізілді - ҚР 2000.05.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
@@ -11446,84 +11446,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 32-бап жаңа редакцияда - ҚР 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 07.07.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 361-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      32-1-баппен толықтыру көзделген – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12354,51 +12442,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 38-бап жаңа редакцияда - ҚР 2002.05.31 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 327</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгерістер енгізілді – ҚР 2006.12.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 209</w:t>
       </w:r>
       <w:r>
@@ -12414,71 +12502,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 27.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14097,55 +14185,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>