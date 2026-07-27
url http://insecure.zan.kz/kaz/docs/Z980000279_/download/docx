--- v1 (2026-06-10)
+++ v2 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="89f3d5e" w14:textId="89f3d5e">
+    <w:p w14:paraId="3c821a4" w14:textId="3c821a4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11495,110 +11495,677 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-1-бап. Мемлекеттік қызметшілерді есірткі, психотроптық заттарды, сол тектестерді тұтынуы тұрғысынан медициналық куәландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z551" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Мемлекеттік қызметшілер есірткі, психотроптық заттарды, сол тектестерді тұтынуы тұрғысынан медициналық куәландырудан өтуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z552" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік қызметшілер атқаратын мемлекеттік лауазымдарды мынадай өлшемшарттар:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z553" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жауапкершілік пен тәуекел деңгейінің жоғары болуына байланысты орындалатын лауазымдық міндеттердің сипаты мен ерекшелігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z554" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лауазымдық міндеттерін тиісінше орындамаған кезде өзге адамдардың өмірі мен денсаулығына қатер төндіру ықтималдығының дәрежесі;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z555" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) тиісті лауазымдарды атқаратын мемлекеттік қызметшілердің тәндік және психикалық жай-күйіне қойылатын талаптар ескеріле отырып қалыптастырылатын медициналық куәландырудан өтуге тиісті лауазымдар тізбесіне (бұдан әрі – лауазымдар тізбесі) қосу есірткі, психотроптық заттарды, сол тектестерді тұтынуы тұрғысынан оларды медициналық куәландырудан өту үшін жіберуге негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z556" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Лауазымдар тізбесі:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z557" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жұмыстан шығаруға негіз болмаған, бірақ жай-күйін қайта бағалауды талап ететін жекелеген белгілер анықталған алдыңғы медициналық куәландырудың нәтижелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z558" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік қызметшінің есірткі, психотроптық заттарды, сол тектестерді тұтыну фактісі не масаң күйде болуы анықталған жол-көлік оқиғаларын жасағаны туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z559" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жеке немесе заңды тұлғаның өтініші бойынша жүргізілген тексеру нәтижелерімен расталған, мемлекеттік қызметшінің масаң күйде болуы мүмкін екенін көрсететін мінез-құлық фактілері туралы мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z560" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік қызметшінің масаң күйде болу белгілері бар мінез-құлқы туралы ақпаратты қамтитын, бұқаралық ақпарат құралдарында немесе интернет-ресурстарда орналастырылған мәліметтер;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z561" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уәкілетті мемлекеттік органдар ұсынған, мемлекеттік қызметшінің есірткі, психотроптық заттарды, сол тектестерді тұтыну фактілерін немесе масаң күйде болуын растайтын мәліметтер ескеріле отырып қалыптастырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z562" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы бапта көрсетілген көздерден келіп түсетін мәліметтерді жинауды мемлекеттік органның персоналды басқару қызметі (кадр қызметі) жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z563" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Лауазымдар тізбесін мемлекеттік органның басшысы не оның аппаратының басшысы бекітеді және ол "Қызмет бабында пайдалану үшін" деген белгісі бар таратылуы шектелген құжаттар қатарына жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z564" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Лауазымдар тізбесіне енгізілмеген мемлекеттік қызметшілер:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z565" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) есірткі, психотроптық заттарды, сол тектестерді тұтыну белгілерін анықтау, сондай-ақ оның нәтижелерін ресімдеу тәртібіне сәйкес анықталған, мемлекеттік қызметшінің есірткі, психотроптық заттарды, сол тектестерді тұтынғаны ықтимал екенінің белгілері туралы мәліметтерді қамтитын персоналды басқару қызметінің (кадр қызметінің) ұсынуы бойынша;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z566" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) персоналды басқару қызметінің (кадр қызметінің) тиісті актісімен ресімделіп, мемлекеттік қызметші жұмыс орнында не қызметтік міндеттерін атқару кезінде есірткілік немесе өзге де уытқұмарлық масаң күйде болған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z567" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік қызметші жұмыс уақытында өзге адамдардың өмірі мен денсаулығына қатер төндіретін, қоғамдық тәртіпті бұзатын не мемлекеттік органның қалыпты жұмыс істеуіне кедергі келтіретін әрекеттерді жасаған жағдайда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z568" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жұмыс орнында есірткі мен психотроптық заттар, сол тектестер табылған жағдайда медициналық куәландырудан өтуге жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z569" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Персоналды басқару қызметі (кадр қызметі) мемлекеттік қызметшіні мемлекеттік органның басшысы не оның аппаратының басшысы медициналық куәландыруды жүргізу туралы шешім қабылдаған кезден бастап қырық сегіз сағат ішінде медициналық куәландыруға жібереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z570" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Жолдамада медициналық куәландырудың мақсаты, оны жүргізудің негіздемесі, сондай-ақ мемлекеттік қызметші жіберілетін медициналық ұйымның атауы көрсетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z571" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Медициналық куәландырудың нәтижелерін сақтау мен өңдеу Қазақстан Республикасының дербес деректер және оларды қорғау туралы заңнамасына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z572" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Мемлекеттік қызметші медициналық куәландырудан өтуден бас тартқан не одан өтуден жалтарған жағдайда, персоналды басқару қызметі (кадр қызметі) тиісті акті жасап, онда бас тартудың немесе жалтарудың мән-жайларын жазып көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Көрсетілген акт мемлекеттік қызметшінің жеке ісіне қосып тіркеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Медициналық куәландырудан өтуден бас тарту Қазақстан Республикасының мемлекеттік қызмет саласындағы заңнамасына сәйкес мемлекеттік қызметшіні жұмыстан шығаруға (өкілеттігін тоқтатуға) негіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z573" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Мемлекеттік қызметшінің есірткі, психотроптық заттарды, сол тектестерді тұтыну фактісі расталған жағдайда мемлекеттік органның басшысы не оның аппараты басшысы Қазақстан Республикасының заңнамасында көзделген жағдайларда және белгіленген тәртіппен тиісті мәліметтердің мемлекеттік қызмет істері жөніндегі уәкілетті органға және құқық қорғау органдарына жіберілуін қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z574" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Мемлекеттік қызметшінің медициналық куәландырудан өтуі жұмыс уақытында жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z575" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Басшы мемлекеттік лауазымдарды атқаратын мемлекеттік қызметшілер жыл сайын медициналық куәландырылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z576" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Осы баптың ережелері Қазақстан Республикасының құқық қорғау қызметі, арнаулы мемлекеттік органдар, әскери қызмет және әскери қызметшілердің мәртебесі, азаматтық қорғау туралы заңнамасында көзделген жағдайларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      32-1-баппен толықтыру көзделген – ҚР 19.05.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 32-1-баппен толықтырылды – ҚР 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11667,70 +12234,70 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        1. Медициналық куәландыру - құқық қорғау органдары қызметкерлерiнiң жолдамасы бойынша, ал медициналық тексеру нарколог-дәрiгердiң жолдамасы бойынша жүргiзiледi. Медициналық куәландырудан немесе медициналық тексеруден жалтаратын адам наркологиялық мекемеге әкелiнуге тиiс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="182"/>
+    <w:bookmarkStart w:name="z213" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Медициналық куәландыру мен медициналық тексеру жүргiзу тәртiбi Қазақстан Республикасының уәкiлеттi органдарының нормативтiк құқықтық актiлерiмен белгiленедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11863,190 +12430,190 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>35-бап. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмек көрсету қағидаттары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z498" w:id="183"/>
+    <w:bookmarkStart w:name="z498" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмек психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтар (аурулар) профилактикасын, адамдарды зерттеп-қарауды, бұзушылықтар диагностикасын, психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтарынан (ауруларынан) зардап шегетiн адамдарды емдеудi, күтудi, медициналық-әлеуметтiк оңалтуды қамтиды және Қазақстан Республикасының заңнамасында белгiленген тәртiппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z499" w:id="184"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z499" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмекке мемлекет кепiлдiк бередi және ол заңдылық, ізгілік және адам мен азаматтың құқықтарын сақтау қағидаттары негiзiнде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z500" w:id="185"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z500" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмек адам психикалық денсаулық саласында медициналық көмек көрсететін ұйымға медициналық көмекке өз еркімен жүгінген кезде көрсетiледi. Кәмелетке толмаған адамға, сондай-ақ сот әрекетке қабiлетсiз деп таныған адамға медициналық-санитариялық көмек олардың заңды өкілдерінің келiсiмiмен Қазақстан Республикасының заңнамасында көзделген тәртiппен көрсетiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z501" w:id="186"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z501" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Өз еркiмен емделуден жалтарып жүрген, психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдар Қазақстан Республикасының заңнамасында көзделген тәртiппен психикалық денсаулық саласында медициналық көмек көрсететін ұйымдарда мәжбүрлеп емдеуге жатады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z502" w:id="187"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z502" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Қылмыстық құқық бұзушылықтар жасаған, психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмек Қазақстан Республикасының заңнамасында көзделген негiзде және тәртiппен көрсетiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z503" w:id="188"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z503" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Ерiктi стационарлық емдеу кезеңiнде психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамға - еңбекке уақытша жарамсыздығы туралы парақ, ал емдеу аяқталғаннан кейiн оның өтiнiшi бойынша емдеу мақсаты көрсетілген анықтама берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z504" w:id="189"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z504" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Емдеу курсынан өту үшiн психикалық денсаулық саласында медициналық көмек көрсететін ұйымға өз еркiмен жүгінген адамға оның өтiнiшi бойынша жасырын емдеу қамтамасыз етiледi. Мұндай емдеу туралы мәлiметтер осы адам қылмыстық немесе әкiмшiлiк жауаптылыққа тартылған жағдайда, тек қана iшкi iстер органдары мен өзге де мемлекеттiк органдарға берiлуi мүмкiн.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12082,110 +12649,110 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бап. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмек көрсету құқығы бар жеке және заңды тұлғалар</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z505" w:id="190"/>
+    <w:bookmarkStart w:name="z505" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға Қазақстан Республикасында медициналық-санитариялық көмекті осы қызметпен айналысуға тиiстi лицензиясы бар жеке және заңды тұлғалардың ғана көрсетуге құқығы бар. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z506" w:id="191"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z506" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға медициналық-санитариялық көмек көрсету жөнiндегi қызметке лицензия беру тәртiбi Қазақстан Республикасының заңнамасында белгiленедi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z507" w:id="192"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z507" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Психикаға белсенді әсер ететін заттарды тұтынуға байланысты психикалық, мінез-құлықтық бұзылушылықтары (аурулары) бар адамдарға психикалық денсаулық саласында медициналық көмек көрсететін ұйымдар жүзеге асыратын медициналық-санитариялық көмек түрлерi жарғылық құжаттар мен лицензияларда көрсетiледi. Олар туралы ақпарат тiлек бiлдiрушiлердiң бәрiне берiледi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12301,68 +12868,68 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="193"/>
+    <w:bookmarkStart w:name="z42" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>38-бап. Қазақстан Республикасының есiрткi, психотроптық заттар, сол тектестер, прекурсорлар және олардың заңсыз айналымы мен терiс пайдаланылуына қарсы iс-қимыл шаралары туралы заңнамасын бұзғаны үшін жауаптылық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14185,55 +14752,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14559,31 +15126,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>