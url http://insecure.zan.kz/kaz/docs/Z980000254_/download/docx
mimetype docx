--- v2 (2026-03-04)
+++ v3 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="14a0409" w14:textId="14a0409">
+    <w:p w14:paraId="2ffd90f" w14:textId="2ffd90f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6188,361 +6188,255 @@
         <w:t xml:space="preserve">16-бап. Өзгерiстердi, толықтыруларды тiркеу және тiркелген кепiлдiң тоқтатылу тәртiбi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтiнiш берушi тiркеушi органға және (немесе) Мемлекеттік корпорацияға өтiнiш беру немесе жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысандағы өтініш жіберу арқылы тiркелген кепiлдiң өзгерiстер мен толықтыруларын (оның iшiнде, меншiк құқығының басқа адамға ауысуын, талап ету құқығын басқаға беруді) және қолданысын тоқтатуды тiркейдi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы баптың бірінші бөлігінің күші "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы 59-бабының 2-тармағында, "Микроқаржылық қызмет туралы" Қазақстан Республикасының Заңы 3-3-бабының 2-тармағында, "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының 6-1-бабы 2-тармағының екінші бөлігінде көзделген жағдайларға қолданылмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өзгерiстер мен толықтыруларды тiркеу тәртiбi заңдармен белгiленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...30 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерістер енгізілді - ҚР 2012.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 34-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 19.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 259-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...237 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>