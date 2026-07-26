--- v3 (2026-04-19)
+++ v4 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ffd90f" w14:textId="2ffd90f">
+    <w:p w14:paraId="276ff69" w14:textId="276ff69">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -169,171 +169,147 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "жылжымайтын мүлік орталықтарының", "жылжымайтын мүлік орталығының", "жылжымайтын мүлік орталықтары", "жылжымайтын мүлік орталығына", "жылжымайтын мүлік орталығын", "Жылжымайтын мүлік орталықтары" деген сөздер тиісінше "жылжымайтын мүлік орталықтарының және олардың филиалдарының", "жылжымайтын мүлік орталығының және оның филиалының", "жылжымайтын мүлік орталықтары және олардың филиалдары", "жылжымайтын мүлік орталығына және олардың филиалына", "жылжымайтын мүлік орталығын және оның филиалын", "Жылжымайтын мүлік орталықтары және олардың филиалдары" деген сөздермен ауыстырылды - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйе", "ақпараттық жүйелерді", "ақпараттық жүйелер", "ақпараттық жүйелерінде", "ақпараттық жүйесіне" деген сөздер тиісінше "цифрлық жүйе", "цифрлық жүйелерді", "цифрлық жүйелер", "цифрлық жүйелерінде", "цифрлық жүйесіне" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заң жылжымалы мүлiкке заңды құқықтары бар жеке және заңды тұлғалардың құқықтарын жүзеге асыру және қорғау мақсатында осындай мүлiк кепiлiн тiркеу ережелерiн белгiлейдi. </w:t>
+      Осы Заң жылжымалы мүлікке заңды құқықтары бар жеке және заңды тұлғалардың құқықтарын жүзеге асыру және қорғау мақсатында осындай мүлік кепілін тіркеу ережелерін белгілейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -343,251 +319,251 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бап. Осы Заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
+      Осы Заңда мынадай негізгі ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z117" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы (бұдан әрі – Мемлекеттік корпорация) – Қазақстан Республикасының заңнамасына сәйкес мемлекеттік қызметтерді көрсету үшін, "бір терезе" қағидаты бойынша мемлекеттік қызметтер көрсетуге өтініштерді қабылдау және көрсетілетін қызметті алушыға олардың нәтижелерін беру жөніндегі жұмысты ұйымдастыру, мемлекеттік қызметтерді электрондық нысанда көрсетуді қамтамасыз ету үшін Қазақстан Республикасы Үкіметінің шешімі бойынша құрылған заңды тұлға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z737" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) жылжымалы мүлiк – көлiк құралдарын, айналымдағы тауарларды, бағалы қағаздарды, ақшаны, мүлiктiк құқықтарды, оның iшiнде болашақтағы өнiмге және өзге де мүлiкке құқықты қоса алғанда, жылжымайтын мүлiкке жатпайтын мүлік;</w:t>
+      1-1) жылжымалы мүлік – көлік құралдарын, айналымдағы тауарларды, бағалы қағаздарды, ақшаны, мүліктік құқықтарды, оның ішінде болашақтағы өнімге және өзге де мүлікке құқықты қоса алғанда, жылжымайтын мүлікке жатпайтын мүлік;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z118" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жылжымалы мүлiк кепiлiн тiркеу – жылжымалы мүлiк кепiлiн тiркеу кезiнде туындайтын қатынастарға қатысушылардың кепіл туралы шарттағы немесе кепiл талаптары бар өзге де шарттағы мәлiметтердi жылжымалы мүлiк кепiлiнiң тiзiлiмiне енгiзу, жылжымалы мүлiк кепiлiн тiркеу туралы куәлiк беру, кепіл шартына өзгерістер, толықтырулар енгізу, сондай-ақ тіркелген кепілді тоқтату жөнiндегі iс-қимылдарының жиынтығын және тiркеушi органдардың және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының осы Заңда және Қазақстан Республикасының өзге де заңнамалық актiлерінде белгiленген тәртiппен жасалатын өзге де iс-қимылдарын бiлдiретiн, тiркеушi органның және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының жылжымалы мүлiк кепiлiн есепке алу рәсiмi;</w:t>
+      2) жылжымалы мүлік кепілін тіркеу – жылжымалы мүлік кепілін тіркеу кезінде туындайтын қатынастарға қатысушылардың кепіл туралы шарттағы немесе кепіл талаптары бар өзге де шарттағы мәліметтерді жылжымалы мүлік кепілінің тізіліміне енгізу, жылжымалы мүлік кепілін тіркеу туралы куәлік беру, кепіл шартына өзгерістер, толықтырулар енгізу, сондай-ақ тіркелген кепілді тоқтату жөніндегі іс-қимылдарының жиынтығын және тіркеуші органдардың және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде белгіленген тәртіппен жасалатын өзге де іс-қимылдарын білдіретін, тіркеуші органның және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының жылжымалы мүлік кепілін есепке алу рәсімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z119" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жылжымалы мүлiк кепiлiн тiркеу органдары (тiркеушi органдар) – мемлекеттік тіркеуге жататын жылжымалы мүліктің жекелеген түрлерін және осы мүліктің кепілдерін тіркеуге Қазақстан Республикасының заңнамалық актілермен уәкілеттік берілген мемлекеттік органдар мен заңды тұлғалар;</w:t>
+      3) жылжымалы мүлік кепілін тіркеу органдары (тіркеуші органдар) – мемлекеттік тіркеуге жататын жылжымалы мүліктің жекелеген түрлерін және осы мүліктің кепілдерін тіркеуге Қазақстан Республикасының заңнамалық актілермен уәкілеттік берілген мемлекеттік органдар мен заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z120" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) жылжымалы мүлiк кепiлiн тiркеу туралы куәлiк – тiркеушi орган және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының өтiнiш иесiне беретiн және жылжымалы мүлiк кепiлiн тiркеу фактiсiн растайтын құжат;</w:t>
+      4) жылжымалы мүлік кепілін тіркеу туралы куәлік – тіркеуші орган және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының өтініш иесіне беретін және жылжымалы мүлік кепілін тіркеу фактісін растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z131" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) жылжымалы мүлік кепілінің бірыңғай тізілімі – жылжымалы мүлік кепілі бойынша ақпаратқа қол жеткізудің, жылжымалы мүлік кепілін тіркеуге электрондық нысанда өтініш жіберудің және тіркеуші органдардың және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде белгіленген тәртіппен жасалатын өзге де әрекеттерінің бірыңғай терезесін білдіретін ақпараттық жүйе;</w:t>
+      4-1) жылжымалы мүлік кепілінің бірыңғай тізілімі – жылжымалы мүлік кепілі бойынша ақпаратқа қол жеткізудің, жылжымалы мүлік кепілін тіркеуге электрондық нысанда өтініш жіберудің және тіркеуші органдардың және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясының осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде белгіленген тәртіппен жасалатын өзге де әрекеттерінің бірыңғай терезесін білдіретін цифрлық жүйе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z121" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жылжымалы мүлiк кепiлiнiң тiзiлiмi (кепiл тiзiлiмi) – тiркеушi органдар және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы Қазақстан Республикасының заңнамасында белгiленген тәртiппен жүзеге асыратын ақпаратты есепке алу және сақтау жүйесi;</w:t>
+      5) жылжымалы мүлік кепілінің тізілімі (кепіл тізілімі) – тіркеуші органдар және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясы Қазақстан Республикасының заңнамасында белгіленген тәртіппен жүзеге асыратын ақпаратты есепке алу және сақтау жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z738" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) кепілді электрондық тіркеу – жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысандағы өтініш негізінде жүзеге асырылатын жылжымалы мүлік кепілін тіркеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z122" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) өтiнiш берушi – тiркеушi органға және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясына кепiлдi тiркеу туралы өтiнiш беретiн адам; кепiл мiндеттемесi тараптарының келiсуi бойынша кепiл берушi де, кепiл ұстаушы да өтiнiш берушi бола алады;</w:t>
+      6) өтініш беруші – тіркеуші органға және (немесе) "Азаматтарға арналған үкімет" мемлекеттік корпорациясына кепілді тіркеу туралы өтініш беретін адам; кепіл міндеттемесі тараптарының келісуі бойынша кепіл беруші де, кепіл ұстаушы да өтініш беруші бола алады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z123" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) тiркелген кепiл - осы Заңда белгiленген тәртiппен тiркелген жылжымалы мүлiк кепiлi;</w:t>
+      7) тіркелген кепіл - осы Заңда белгіленген тәртіппен тіркелген жылжымалы мүлік кепілі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z124" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) уәкілетті орган – жылжымалы мүлік кепілін тіркеу саласында мемлекеттік саясатты іске асыратын уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
@@ -877,69 +853,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Қазақстан Республикасының жылжымалы мүлiк кепiлiн тiркеу туралы заңдары </w:t>
+        <w:t xml:space="preserve">2-бап. Қазақстан Республикасының жылжымалы мүлік кепілін тіркеу туралы заңдары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының жылжымалы мүлiк кепiлiн тiркеу туралы заңдары Қазақстан Республикасының Конституциясына, Қазақстан Республикасы бекiткен халықаралық шарттардың нормаларына негiзделедi және осы Заң мен Қазақстан Республикасының басқа да нормативтiк құқықтық актiлерiнен тұрады. </w:t>
+      Қазақстан Республикасының жылжымалы мүлік кепілін тіркеу туралы заңдары Қазақстан Республикасының Конституциясына, Қазақстан Республикасы бекіткен халықаралық шарттардың нормаларына негізделеді және осы Заң мен Қазақстан Республикасының басқа да нормативтік құқықтық актілерінен тұрады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-бап. Жылжымалы мүлік кепілін тіркеу саласын реттеудің негізгі мақсаттары, міндеттері, қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z742" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -951,51 +927,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жеке және заңды тұлғалардың жылжымалы мүлік кепілін тіркеу саласындағы құқықтарын, бостандықтары мен заңды мүдделерін қамтамасыз ету осы Заңның негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z743" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жылжымалы мүлік кепілін тіркеу саласындағы ақпараттық жүйелерді қолдап отыру, сондай-ақ оларға қол жеткізуді қамтамасыз ету осы Заңның негізгі міндеттері болып табылады.</w:t>
+      2. Жылжымалы мүлік кепілін тіркеу саласындағы цифрлық жүйелерді қолдап отыру, сондай-ақ оларға қол жеткізуді қамтамасыз ету осы Заңның негізгі міндеттері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z744" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы Заңның негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
@@ -1087,168 +1063,168 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Жылжымалы мүлiк кепiлiн тiркеу кезiнде пайда болатын қатынастарға қатысушылар </w:t>
-[...17 lines deleted...]
-      1. Жылжымалы мүлiк кепiлiн тiркеу кезiнде пайда болатын қатынастарға қатысушылар:</w:t>
+        <w:t xml:space="preserve">3-бап. Жылжымалы мүлік кепілін тіркеу кезінде пайда болатын қатынастарға қатысушылар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жылжымалы мүлік кепілін тіркеу кезінде пайда болатын қатынастарға қатысушылар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z37" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) кепiл берушi, кепiл ұстаушы;</w:t>
+      1) кепіл беруші, кепіл ұстаушы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z38" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тiркеушi органдар;</w:t>
+      2) тіркеуші органдар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z31" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) Мемлекеттік корпорация;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z39" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) үшiншi тұлғалар.</w:t>
+      3) үшінші тұлғалар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z40" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Тiркеушi органдардың қызметiне жалпы басшылықты және бақылауды – тиісті мемлекеттiк органдар, ал жылжымалы мүлiктiң жекелеген түрлерiмен кепiлдi тiркеудi жүзеге асыратын заңды тұлғалардың қызметiне жалпы басшылықты және бақылауды Қазақстан Республикасының заңнамасымен уәкiлеттiк берiлген мемлекеттiк орган жүзеге асырады.</w:t>
+      2. Тіркеуші органдардың қызметіне жалпы басшылықты және бақылауды – тиісті мемлекеттік органдар, ал жылжымалы мүліктің жекелеген түрлерімен кепілді тіркеуді жүзеге асыратын заңды тұлғалардың қызметіне жалпы басшылықты және бақылауды Қазақстан Республикасының заңнамасымен уәкілеттік берілген мемлекеттік орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1398,69 +1374,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құзыреті шегінде Мемлекеттік корпорацияның қызметін тексеруді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жылжымалы мүлік кепілін тіркеу саласында ақпараттық жүйелерді қолдауға қойылатын талаптарды әзірлейді және бекітеді;</w:t>
-[...17 lines deleted...]
-      3) жылжымалы мүлік кепілі саласында ақпараттық жүйелер мен дерекқорларға қол жеткізу қағидаларын әзірлейді және бекітеді;</w:t>
+      2) жылжымалы мүлік кепілін тіркеу саласында цифрлық жүйелерді қолдауға қойылатын талаптарды әзірлейді және бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жылжымалы мүлік кепілі саласында цифрлық жүйелер мен дерекқорларға қол жеткізу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Мемлекеттік корпорацияның жылжымалы мүлік кепілінің статистикалық және өзге де есептік ақпаратын ұсыну қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1551,157 +1527,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Мiндеттi мемлекеттiк тiркеуге жататын жылжымалы мүлiк кепiлiн тiркеу </w:t>
-[...17 lines deleted...]
-      1. Мiндеттi мемлекеттiк тiркеуге жататын жылжымалы мүлiк кепiлiн тiркеудi заңдарға сәйкес осы мүлiктi тiркеудi жүзеге асыруға уәкiлеттiк берiлген орган жүзеге асырады.</w:t>
+        <w:t xml:space="preserve">4-бап. Міндетті мемлекеттік тіркеуге жататын жылжымалы мүлік кепілін тіркеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Міндетті мемлекеттік тіркеуге жататын жылжымалы мүлік кепілін тіркеуді заңдарға сәйкес осы мүлікті тіркеуді жүзеге асыруға уәкілеттік берілген орган жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мемлекеттiк тiркеуге жататын жылжымалы мүлiк кепiлiн тiркеу тәртiбiн уәкілетті орган белгiлейдi.</w:t>
+      2. Мемлекеттік тіркеуге жататын жылжымалы мүлік кепілін тіркеу тәртібін уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z42" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Кепiлдерi мiндеттi түрде тiркелуге жататын мүлiк түрлерi, меншiк құқығы мен басқа да құқықтар, сондай-ақ оны тiркеудi жүзеге асыратын органдар Қазақстан Республикасының заң актiлерiмен белгiленедi.</w:t>
+      3. Кепілдері міндетті түрде тіркелуге жататын мүлік түрлері, меншік құқығы мен басқа да құқықтар, сондай-ақ оны тіркеуді жүзеге асыратын органдар Қазақстан Республикасының заң актілерімен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1845,91 +1821,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) егер кепіл туралы шартта немесе кепіл туралы шарт қамтылған өзге де шартта кепілдегі мүлікті кейіннен кепілге салуға (қайталама кепілге) тыйым салынған болса, тіркелуге тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z45" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Мiндеттi тiркеуге жатпайтын жылжымалы мүлiк кепiлiн тiркеу жеке және заңды тұлғалардың өтініш жасау жері бойынша жүзеге асырылады.</w:t>
+      2. Міндетті тіркеуге жатпайтын жылжымалы мүлік кепілін тіркеу жеке және заңды тұлғалардың өтініш жасау жері бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Мемлекеттік корпорация міндетті мемлекеттік тіркеуге жатпайтын тіркелген жылжымалы мүлік кепілінің тізілімін жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z49" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Қазақстан Республикасының Әдiлет министрлiгi, сондай-ақ Заңда берiлген өкiлеттiк шегiнде жылжымалы мүлiк кепiлiнiң жекелеген түрлерiн тiркеуге уәкiлеттi мемлекеттiк органдар жылжымалы мүлiк кепiлiн тiркеудi жүргiзу ережелерi мен рәсiмдерiн белгiлейтiн ведомстволық актiлер шығаруға құқылы.</w:t>
+      4. Қазақстан Республикасының Әділет министрлігі, сондай-ақ Заңда берілген өкілеттік шегінде жылжымалы мүлік кепілінің жекелеген түрлерін тіркеуге уәкілетті мемлекеттік органдар жылжымалы мүлік кепілін тіркеуді жүргізу ережелері мен рәсімдерін белгілейтін ведомстволық актілер шығаруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Мемлекеттік корпорация өндіретін және (немесе) өткізетін тауарлардың (жұмыстардың, көрсетілетін қызметтердің) бағаларын монополияға қарсы органмен және уәкілетті органмен келісу бойынша орталық мемлекеттік органдар арасынан Қазақстан Республикасы Үкіметінің шешімімен айқындалатын уәкілетті орган белгілейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
@@ -1994,51 +1970,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 17.11.2015 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 408-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2085,148 +2061,148 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Жылжымалы мүлiктiң жекелеген түрлерiнiң кепiлiн тiркеудiң ерекшелiктерi </w:t>
-[...17 lines deleted...]
-      1. Эмиссиялық бағалы қағаздар кепiлiн тiркеу, оның ішінде жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы тіркеу бағалы қағаздармен жасалатын мәмiлелердi тiркеу туралы Қазақстан Республикасының заңдарына сәйкес жүргiзiледi. Қазақстан Республикасының заңдарына сәйкес жүзеге асырылған бағалы қағаздар кепiлiн тiркеуге осы Заңның 8-бабының ережелерi қолданылады.</w:t>
+        <w:t xml:space="preserve">6-бап. Жылжымалы мүліктің жекелеген түрлерінің кепілін тіркеудің ерекшеліктері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Эмиссиялық бағалы қағаздар кепілін тіркеу, оның ішінде жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы тіркеу бағалы қағаздармен жасалатын мәмілелерді тіркеу туралы Қазақстан Республикасының заңдарына сәйкес жүргізіледі. Қазақстан Республикасының заңдарына сәйкес жүзеге асырылған бағалы қағаздар кепілін тіркеуге осы Заңның 8-бабының ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. Ипотекалық облигациялар бойынша қамтамасыз ету болып табылатын мүлiк кепiлiн тiркеу Қазақстан Республикасының заңдарына сәйкес жүргiзiледi.</w:t>
+      1-1. Ипотекалық облигациялар бойынша қамтамасыз ету болып табылатын мүлік кепілін тіркеу Қазақстан Республикасының заңдарына сәйкес жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z51" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Қоғам үшiн елеулi тарихи (оның iшiнде археологиялық), көркемдiк немесе мәдени құндылығы бар мүлiк кепiлiн тiркеу заңдарға сәйкес жүзеге асырылады.</w:t>
+      2. Қоғам үшін елеулі тарихи (оның ішінде археологиялық), көркемдік немесе мәдени құндылығы бар мүлік кепілін тіркеу заңдарға сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z52" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Ипотекалық облигациялар бойынша қамтамасыз ету болып табылатын мүлiк кепiлi Қазақстан Республикасының заң актiлерiне сәйкес мiндеттi мемлекеттiк тiркеуге жатады.</w:t>
+      3. Ипотекалық облигациялар бойынша қамтамасыз ету болып табылатын мүлік кепілі Қазақстан Республикасының заң актілеріне сәйкес міндетті мемлекеттік тіркеуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z53" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Ипотекалық облигацияларды қамтамасыз ету болып табылатын мүлiк кепiлiн тiркеудi тiркеушi орган алғашқы өтiнiш жасаған кезде бiр рет қана жүргiзедi. Бұл ретте, тiркеушi орган кепiл тізілімін жүргізуді жүзеге асырады. </w:t>
+      4. Ипотекалық облигацияларды қамтамасыз ету болып табылатын мүлік кепілін тіркеуді тіркеуші орган алғашқы өтініш жасаған кезде бір рет қана жүргізеді. Бұл ретте, тіркеуші орган кепіл тізілімін жүргізуді жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2342,880 +2318,806 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Жеке кәсiпкерлердiң, жеке және заңды тұлғалардың жылжымалы мүлiк кепiлiн тiркеу құқықтары </w:t>
+        <w:t xml:space="preserve">7-бап. Жеке кәсіпкерлердің, жеке және заңды тұлғалардың жылжымалы мүлік кепілін тіркеу құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жылжымалы мүлiктiң кепiлi кезiнде жеке кәсiпкер, жеке немесе заңды тұлға кепiлдi кепiл берушi ретiнде де, кепiл ұстаушысы ретiнде де тiркей алады. </w:t>
+      Жылжымалы мүліктің кепілі кезінде жеке кәсіпкер, жеке немесе заңды тұлға кепілді кепіл беруші ретінде де, кепіл ұстаушысы ретінде де тіркей алады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">8-бап. Жылжымалы мүлiк кепiлiн тiркеудiң құқықтық маңызы </w:t>
+        <w:t xml:space="preserve">8-бап. Жылжымалы мүлік кепілін тіркеудің құқықтық маңызы </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жылжымалы мүлiк кепiлiн тiркеу кепiл берушiнiң аталған мүлкiне үмiткер кепiл ұстаушылардың талаптарына қатысты кепiл ұстаушының талаптарын қанағаттандырудың кезектiлiгiн (күнiн) Қазақстан Республикасы Азаматтық кодексiнiң және басқа да заң актiлерiнiң ережелерiне сәйкес белгiлейдi. </w:t>
-[...17 lines deleted...]
-      Әрбiр алдыңғы тiркелген кепiл ұстаушы барлық өзiнен кейiн тiркелген кепiл ұстаушылардың алдында, сондай-ақ осы мүлiктiң тiркелмеген барлық кепiл ұстаушыларының алдында мiндеттеменiң орындалуын қамтамасыз ету кезiнде басымдыққа ие болады.</w:t>
+      1. Жылжымалы мүлік кепілін тіркеу кепіл берушінің аталған мүлкіне үміткер кепіл ұстаушылардың талаптарына қатысты кепіл ұстаушының талаптарын қанағаттандырудың кезектілігін (күнін) Қазақстан Республикасы Азаматтық кодексінің және басқа да заң актілерінің ережелеріне сәйкес белгілейді. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Әрбір алдыңғы тіркелген кепіл ұстаушы барлық өзінен кейін тіркелген кепіл ұстаушылардың алдында, сондай-ақ осы мүліктің тіркелмеген барлық кепіл ұстаушыларының алдында міндеттеменің орындалуын қамтамасыз ету кезінде басымдыққа ие болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Мiндеттi мемлекеттiк тiркеуге жататын жылжымалы мүлiк кепiлi құқығы, егер кепiл туралы шартта (кепiл талаптары бар өзге шартта) немесе заң актiлерiнде неғұрлым кеш мерзiм көзделмесе, аталған мүлiктi тiркеудi жүзеге асыратын органда жылжымалы мүлiк кепiлi тiркелген сәттен бастап пайда болады. </w:t>
+      2. Міндетті мемлекеттік тіркеуге жататын жылжымалы мүлік кепілі құқығы, егер кепіл туралы шартта (кепіл талаптары бар өзге шартта) немесе заң актілерінде неғұрлым кеш мерзім көзделмесе, аталған мүлікті тіркеуді жүзеге асыратын органда жылжымалы мүлік кепілі тіркелген сәттен бастап пайда болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z10" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2-тарау. Жылжымалы мүлiк кепiлiн тiркеу тәртiбi </w:t>
+        <w:t xml:space="preserve"> 2-тарау. Жылжымалы мүлік кепілін тіркеу тәртібі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. Жылжымалы мүлiк кепiлiн тiркеу туралы өтiнiш </w:t>
-[...17 lines deleted...]
-      1. Жылжымалы мүлiк кепiлiн тiркеу үшiн өтiнiш беруші не оның өкiлi тiркеушi органға және (немесе) Мемлекеттік корпорацияға өтiнiштiң толтырылған бланкiсiн бередi немесе өтінішті жылжымалы мүлiк кепiлiнің бірыңғай тізілімі арқылы электрондық түрде жібереді.</w:t>
+        <w:t xml:space="preserve">9-бап. Жылжымалы мүлік кепілін тіркеу туралы өтініш </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жылжымалы мүлік кепілін тіркеу үшін өтініш беруші не оның өкілі тіркеуші органға және (немесе) Мемлекеттік корпорацияға өтініштің толтырылған бланкісін береді немесе өтінішті жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық түрде жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z36" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Өтініште:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) тiркеушi органның және (немесе) Мемлекеттік корпорацияның атауы;</w:t>
+      1) тіркеуші органның және (немесе) Мемлекеттік корпорацияның атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) кепiл берушi мен кепiл ұстаушының атауы, орналасқан жерi (заңды тұлға үшiн) немесе тегi, аты, әкесiнiң аты (бар болған жағдайда), тұрғылықты жерi (жеке тұлға үшiн);</w:t>
+      2) кепіл беруші мен кепіл ұстаушының атауы, орналасқан жері (заңды тұлға үшін) немесе тегі, аты, әкесінің аты (бар болған жағдайда), тұрғылықты жері (жеке тұлға үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) кепiл туралы шарттың немесе кепiл туралы талаптар қамтылған өзге шарттың жасалған күнi мен орны;</w:t>
+      3) кепіл туралы шарттың немесе кепіл туралы талаптар қамтылған өзге шарттың жасалған күні мен орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) кепiл нысанасы болып табылатын мүлiктiң тiзбесi және сипаттамасы немесе кепіл туралы шартта тараптардың келісімімен көзделген кепілмен қамтамасыз етудің нақты сипаттамасы талап етілместен, кепіл нысанасының жалпы сипаттамасы;</w:t>
+      4) кепіл нысанасы болып табылатын мүліктің тізбесі және сипаттамасы немесе кепіл туралы шартта тараптардың келісімімен көзделген кепілмен қамтамасыз етудің нақты сипаттамасы талап етілместен, кепіл нысанасының жалпы сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) кепiлмен қамтамасыз етiлген мiндеттеменiң ақшалай баламасы;</w:t>
+      5) кепілмен қамтамасыз етілген міндеттеменің ақшалай баламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) кепiлмен қамтамасыз етiлген мiндеттеменiң қолданылу мерзiмi;</w:t>
+      6) кепілмен қамтамасыз етілген міндеттеменің қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) өтiнiш берушiнiң немесе оның өкiлiнiң қолтаңбасы және заңды тұлға үшiн мөрi (ол болған кезде);</w:t>
+      7) өтініш берушінің немесе оның өкілінің қолтаңбасы және заңды тұлға үшін мөрі (ол болған кезде);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) кепiлге салынған мүлiк қай тарапта екенi туралы нұсқау, оны пайдалануға болатыны және қайталама кепiл туралы мәліметтер;</w:t>
+      8) кепілге салынған мүлік қай тарапта екені туралы нұсқау, оны пайдалануға болатыны және қайталама кепіл туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) өтініш берушінің электрондық почта мекенжайы (бар болған жағдайда) қамтылуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық түрде жіберген жағдайда "цифрлық үкіметтің" төлем шлюзі арқылы төлеуді қоспағанда, өтінішке жылжымалы мүлік кепілін мемлекеттік тіркеу үшін алымның бюджетке төленгенін растайтын құжат қоса берілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтінішті тіркеуші органға және (немесе) Мемлекеттік корпорацияға берген кезде өтініш беруші – жеке басын куәландыратын құжатты, ал тұлғаның өкілі өзінің өкілеттіліктерін растайтын құжатты, сондай-ақ жеке басын куәландыратын құжатты ұсынуға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Өтінішті тіркеуші органға және (немесе) Мемлекеттік корпорацияға берген кезде және өтінішті жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысанда жіберген кезде, мәміле тараптары қол қойған өтініш кепіл шарты туралы мәліметтер, сондай-ақ осы баптың 2-тармағына сәйкес мәліметтер көрсетіле отырып, кепіл туралы шарт немесе кепіл шарты қамтылатын өзге де құжат ұсынылмастан, хабарлама нысанында беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">3-1. Алып тасталды - ҚР 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы Заңда көзделгеннен басқа қандай да бір өзге құжаттар мен мәліметтерді талап етуге жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Өтініште қамтылған мәліметтерді тексеруді және жылжымалы мүлік кепілін тіркеуді тіркеуші орган және (немесе) Мемлекеттік корпорация өтініш келіп түскен кезден бастап екі жұмыс күні ішінде жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бап жаңа редакцияда - ҚР 2013.01.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 64-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2013.01.01 бастап қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 269-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 408-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.03.2016 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 29.03.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 479-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...350 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-1-бап. Жылжымалы мүлiк кепiлiн, тіркелген кепілдің өзгерістерін, толықтыруларын және тоқтатылуын мемлекеттiк тiркегенi үшiн алынатын алым</w:t>
+        <w:t>9-1-бап. Жылжымалы мүлік кепілін, тіркелген кепілдің өзгерістерін, толықтыруларын және тоқтатылуын мемлекеттік тіркегені үшін алынатын алым</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. Тақырыпқа өзгеріс енгізілді - ҚР 2009.12.30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3227,51 +3129,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2009 жылғы 1 қаңтардаң бастап қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       Жылжымалы мүлiк кепiлiн, тіркелген кепілдің өзгерістерін, толықтыруларын және тоқтатылуын мемлекеттiк тiркегенi үшiн Қазақстан Республикасының Салық кодексiнде айқындалған тәртiппен алым алынады. </w:t>
+       Жылжымалы мүлік кепілін, тіркелген кепілдің өзгерістерін, толықтыруларын және тоқтатылуын мемлекеттік тіркегені үшін Қазақстан Республикасының Салық кодексінде айқындалған тәртіппен алым алынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3336,69 +3238,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-2-бап. Ақпараттық көрсетілетін қызметтер және өтiнiш берушiнiң кiнәсiнан жіберілген тiркеу құжаттарындағы қателердi түзету үшiн төлемақы</w:t>
-[...17 lines deleted...]
-      Ақпараттық көрсетілетін қызметтерді ұсынғаны үшiн, сондай-ақ өтiнiш берушiнiң кiнәсiнан жіберілген тiркеу құжаттарындағы қателердi түзеткенi үшiн тiркеушi орган және (немесе) Мемлекеттік корпорация Қазақстан Республикасының заңнамасына сәйкес төлемақы алады.</w:t>
+        <w:t>9-2-бап. Ақпараттық көрсетілетін қызметтер және өтініш берушінің кінәсінан жіберілген тіркеу құжаттарындағы қателерді түзету үшін төлемақы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ақпараттық көрсетілетін қызметтерді ұсынғаны үшін, сондай-ақ өтініш берушінің кінәсінан жіберілген тіркеу құжаттарындағы қателерді түзеткені үшін тіркеуші орган және (немесе) Мемлекеттік корпорация Қазақстан Республикасының заңнамасына сәйкес төлемақы алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3514,90 +3416,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-3-баптың тақырыбы жаңа редакцияда - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z126" w:id="51"/>
+    <w:bookmarkStart w:name="z126" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Толтырылған өтініш бланкісі тіркеуші органға және (немесе) Мемлекеттік корпорацияға берілген жағдайда, өтініш келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірмей тіркеуші орган және (немесе) Мемлекеттік корпорация өтініштің негізінде жылжымалы мүлік кепілінің бірыңғай тізіліміне кепіл туралы мәліметтерді енгізеді, оның нәтижелері бойынша жылжымалы мүлік кепілін тіркеу туралы куәлік не тіркеуден бас тарту туралы уәжді жауап беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z129" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жүргізілген тіркеу туралы ақпарат екінші деңгейдегі банктің және тіркеуші органның цифрлық жүйелерінде сақталады және құжаттамалық растауды талап етпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3711,110 +3613,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-4-баптың тақырыбы жаңа редакцияда - ҚР 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z717" w:id="53"/>
+    <w:bookmarkStart w:name="z717" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Өтініш жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысанда жылжымалы мүлік кепілін электрондық тіркеуге жіберілген жағдайда, жылжымалы мүлік кепілін тіркегені үшін алымның төленгенін немесе алым төлеуден босатылғаны туралы растама жылжымалы мүлік кепілінің бірыңғай тізіліміне келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірмей тіркеуші орган және (немесе) Мемлекеттік корпорация өтініштің негізінде жылжымалы мүлік кепілінің бірыңғай тізіліміне кепіл туралы мәліметтерді енгізеді, оның нәтижелері бойынша тіркеуші органның және (немесе) Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылған, жылжымалы мүлік кепілін тіркеу туралы куәлік не туралы тіркеуден бас тарту уәжді жауап электрондық нысанда беріледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z719" w:id="55"/>
-[...15 lines deleted...]
-      3. Жүргізілген электрондық тіркеу туралы ақпарат кепіл ұстаушының, тіркеуші органның және (немесе) Мемлекеттік корпорацияның ақпараттық жүйелерінде сақталады және құжаттамалық растауды талап етпейді.</w:t>
+    <w:bookmarkStart w:name="z718" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тіркеуші орган және (немесе) Мемлекеттік корпорация өтінішті алғаннан кейін бір жұмыс күні ішінде кепіл ұстаушының цифрлық жүйесіне және жылжымалы мүлік кепілінің бірыңғай тізіліміне тіркеуші органның және (немесе) Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылған жылжымалы мүлік кепілін электрондық құжат нысанында тіркеу туралы куәлікті не электрондық құжат нысанында тіркеуден бас тарту туралы уәжді жауапты жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z719" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Жүргізілген электрондық тіркеу туралы ақпарат кепіл ұстаушының, тіркеуші органның және (немесе) Мемлекеттік корпорацияның цифрлық жүйелерінде сақталады және құжаттамалық растауды талап етпейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3867,51 +3769,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Тiркеушi органның, Мемлекеттік корпорацияның және кепіл ұстаушылардың мiндеттерi</w:t>
+        <w:t>10-бап. Тіркеуші органның, Мемлекеттік корпорацияның және кепіл ұстаушылардың міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 10-баптың тақырыбы жаңа редакцияда - ҚР 27.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -3923,154 +3825,154 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Қажеттi құжаттарды алған кезден бастап тіркеуші орган және (немесе) Мемлекеттік корпорация:</w:t>
-[...38 lines deleted...]
-      2) жылжымалы мүлiк кепiлiнiң тiзiлiмiне (оның iшiнде деректердiң компьютерлiк базасына) кепiлдi тiркеу туралы өтiнiштегi деректердi енгiзуге;</w:t>
+      1. Қажетті құжаттарды алған кезден бастап тіркеуші орган және (немесе) Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) өтініш берушіге табыс етілген құжаттарды алғандығын растайтын, күні, уақыты (сағаты, минуты) көрсетілген қолхат беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z69" w:id="58"/>
-[...15 lines deleted...]
-      3) өтiнiш берген адамға жылжымалы мүлiк кепiлiн тiркеу туралы куәлiк беруге;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылжымалы мүлік кепілінің тізіліміне (оның ішінде деректердің компьютерлік базасына) кепілді тіркеу туралы өтініштегі деректерді енгізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z745" w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) өтініш берген адамға жылжымалы мүлік кепілін тіркеу туралы куәлік беруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z745" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) қаржы мониторингі жөніндегі уәкілетті органға Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сәйкес мәліметтерді хабарлауға міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z70" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4082,314 +3984,314 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 9-4-баптарында көрсетілген жағдайларды қоспағанда, жылжымалы мүлiк кепiлiн тіркеу өтініш қабылданған кезден бастап екі жұмыс күні iшiнде жүргiзiлуге тиiс.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="61"/>
+        <w:t xml:space="preserve"> және 9-4-баптарында көрсетілген жағдайларды қоспағанда, жылжымалы мүлік кепілін тіркеу өтініш қабылданған кезден бастап екі жұмыс күні ішінде жүргізілуге тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z130" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы келіп түскен өтініш негізінде жылжымалы мүлік кепілін электрондық тіркеу жылжымалы мүлік кепілін тіркегені үшін алымның төленгені немесе алым төлеуден босатылғаны туралы растама жылжымайтын мүлік кепілінің бірыңғай тізіліміне келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірілмей жүргізілуге тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z721" w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Тіркеуші орган және (немесе) Мемлекеттік корпорация жылжымалы мүлік кепілінің бірыңғай тізіліміндегі кепіл туралы мәліметтердің өтініштегі толтырылу толықтығын тексереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z721" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Тіркеуші орган және (немесе) Мемлекеттік корпорация, үшінші тұлғаларды қоспағанда, осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көрсетілген, жылжымалы мүлік кепілін тіркеу кезінде туындайтын қатынастардың барлық қатысушыларына тиісті қолжетімділік болған кезде жазбаша нысанда немесе жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысанда жылжымалы мүлік кепілі бойынша ақпарат беруді қамтамасыз етуге міндетті. Үшінші тұлғалар жылжымалы мүлік кепілінің бірыңғай тізілімінен ақпаратты кепіл беруші және (немесе) кепіл ұстаушы осындай сұрау салуды растаған жағдайда алуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z728" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z728" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте жылжымалы мүлік кепілі бойынша ақпаратта жылжымалы мүлік кепілі туралы және кепіл туралы шарттың тараптары немесе кепіл шарттарын қамтитын өзге де құжаттар туралы мынадай деректер:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z729" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z729" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кепіл беруші мен кепіл ұстаушы туралы деректер, олардың деректемелері, оның ішінде мекенжайлары, банктік деректемелері, телефон нөмірлері, сондай-ақ электрондық мекенжайы (бар болған кезде);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z731" w:id="67"/>
-[...15 lines deleted...]
-      3) кепiл туралы шарттың немесе кепiл талаптары қамтылған өзге де құжаттың жасалған күнi мен орны;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) негізінде кепілдік құқық қатынастары туындағын құжат туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z732" w:id="68"/>
-[...15 lines deleted...]
-      4) кепiл нысанасы болып табылатын мүлiктiң тiзбесi және (немесе) жалпы сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепіл туралы шарттың немесе кепіл талаптары қамтылған өзге де құжаттың жасалған күні мен орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z733" w:id="69"/>
-[...15 lines deleted...]
-      5) кепiлмен қамтамасыз етiлген мiндеттеменiң орындалу мерзiмi қамтылуға тиіс.</w:t>
+    <w:bookmarkStart w:name="z732" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кепіл нысанасы болып табылатын мүліктің тізбесі және (немесе) жалпы сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z734" w:id="70"/>
+    <w:bookmarkStart w:name="z733" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепілмен қамтамасыз етілген міндеттеменің орындалу мерзімі қамтылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z734" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Егер кепіл міндеттемесі тараптарының келісімі бойынша жылжымалы мүлік кепілін тіркеуден шығару бойынша өтініш иесі кепіл ұстаушы болып табылса, онда соңғысы кепілмен қамтамасыз етілген міндеттемені кепіл беруші орындағаннан кейін жылжымалы мүлік кепілін тіркеуден шығаруға арналған өтінішті тіркеуші органға және (немесе) Мемлекеттік корпорацияға міндеттеме орындалғаннан кейін екі жұмыс күнінен кешіктірмей жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z735" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z735" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өтініш жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы жіберілуі мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z736" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z736" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Тіркеуші орган және (немесе) Мемлекеттік корпорация кепіл ұстаушы өтініш берген күннен кейінгі бір жұмыс күні ішінде кепілді тіркеуден шығаруды жүргізеді және жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы кепіл ұстаушыға және кепіл берушіге тіркеуші органның және (немесе) Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылған электрондық құжат түрінде жылжымалы мүлік кепілін тіркеуден шығарғаны туралы хабарлама не электрондық құжат түрінде тіркеуден бас тарту туралы уәжді жауап жібереді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4642,211 +4544,211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-бап. Жылжымалы мүлiк кепiлiн тiркеуден бас тарту </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="73"/>
+        <w:t xml:space="preserve">11-бап. Жылжымалы мүлік кепілін тіркеуден бас тарту </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тіркеуші орган және (немесе) Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кепілді тіркеу туралы өтінішті толтыру толық болмаған;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z74" w:id="75"/>
-[...15 lines deleted...]
-      3) егер кепiлдi тiркеу туралы өтiнiштi тиiстi тұлға жасамаған;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) егер кепілді тіркеу туралы өтініш осы Заңның 9-бабының талаптарына сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z75" w:id="76"/>
-[...15 lines deleted...]
-      4) егер жылжымалы мүлiк кепiлiн және кеменiң немесе жасалып жатқан кеменiң ипотекасын мемлекеттiк тiркегенi үшiн алынатын алымның бюджетке төленгенiн растайтын құжат болмаған жағдайларда, кепiлдi тiркеуден бас тартады.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) егер кепілді тіркеу туралы өтінішті тиісті тұлға жасамаған;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z76" w:id="77"/>
+    <w:bookmarkStart w:name="z75" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) егер жылжымалы мүлік кепілін және кеменің немесе жасалып жатқан кеменің ипотекасын мемлекеттік тіркегені үшін алынатын алымның бюджетке төленгенін растайтын құжат болмаған жағдайларда, кепілді тіркеуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z76" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> және 9-4-баптарында көрсетілген жағдайларды қоспағанда, тiркеуден бас тартылған жағдайда тiркеушi орган және (немесе) Мемлекеттік корпорация өтініш қабылданған кезден бастап екі жұмыс күнi iшiнде Қазақстан Республикасының заңнамасы талаптарының бұзылғанына сiлтеме жасай отырып, өтiнiш берушіге жазбаша уәжді бас тартуды жібереді.</w:t>
-[...19 lines deleted...]
-      3. Мүдделi тұлға жылжымалы мүлiк кепiлiн тiркеуден бас тартуға не тiркеуден жалтаруға Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауы мүмкін.</w:t>
+        <w:t xml:space="preserve"> және 9-4-баптарында көрсетілген жағдайларды қоспағанда, тіркеуден бас тартылған жағдайда тіркеуші орган және (немесе) Мемлекеттік корпорация өтініш қабылданған кезден бастап екі жұмыс күні ішінде Қазақстан Республикасының заңнамасы талаптарының бұзылғанына сілтеме жасай отырып, өтініш берушіге жазбаша уәжді бас тартуды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z77" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мүдделі тұлға жылжымалы мүлік кепілін тіркеуден бас тартуға не тіркеуден жалтаруға Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасауы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4906,51 +4808,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2006.12.11 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгiзiледi), 2011.02.10 </w:t>
+        <w:t xml:space="preserve"> (2007.01.01 бастап қолданысқа енгізіледі), 2011.02.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 406-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.04.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5117,271 +5019,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Тiркелген жылжымалы мүлiк кепiлiнiң тiзiлiмi </w:t>
-[...56 lines deleted...]
-      2) кепiл берушi мен кепiл ұстаушы туралы деректер, олардың мекен-жайлары (деректемелерi);</w:t>
+        <w:t xml:space="preserve">12-бап. Тіркелген жылжымалы мүлік кепілінің тізілімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тіркелген жылжымалы мүлік кепілінің тізіліміне жылжымалы мүлік кепілі және кепіл туралы шарттың тараптары туралы мынадай деректер кіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жылжымалы мүлік кепілін тіркеу күні, уақыты (сағаты мен минуты);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z80" w:id="81"/>
-[...15 lines deleted...]
-      3) құжаттардың тiркеу нөмiрлерi;</w:t>
+    <w:bookmarkStart w:name="z79" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кепіл беруші мен кепіл ұстаушы туралы деректер, олардың мекен-жайлары (деректемелері);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z81" w:id="82"/>
-[...15 lines deleted...]
-      4) негiзiнде кепiлдiк құқық қатынастары пайда болған құжат туралы мәлiметтер;</w:t>
+    <w:bookmarkStart w:name="z80" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құжаттардың тіркеу нөмірлері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z82" w:id="83"/>
-[...15 lines deleted...]
-      5) кепiл туралы шарт немесе кепiл талаптары бар өзге де шарттың жасалған күнi мен орны;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) негізінде кепілдік құқық қатынастары пайда болған құжат туралы мәліметтер;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z83" w:id="84"/>
-[...15 lines deleted...]
-      6) кепiл нысанасы болып табылатын мүлiктiң тiзбесi және сипаттамасы немесе кепіл туралы шартта тараптардың келісімімен көзделген кепілмен қамтамасыз етудің нақты сипаттамасы талап етілместен, кепіл нысанасының жалпы сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z82" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепіл туралы шарт немесе кепіл талаптары бар өзге де шарттың жасалған күні мен орны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z84" w:id="85"/>
-[...15 lines deleted...]
-      7) кепiлмен қамтамасыз етiлген мiндеттеменiң ақшалай баламасы;</w:t>
+    <w:bookmarkStart w:name="z83" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кепіл нысанасы болып табылатын мүліктің тізбесі және сипаттамасы немесе кепіл туралы шартта тараптардың келісімімен көзделген кепілмен қамтамасыз етудің нақты сипаттамасы талап етілместен, кепіл нысанасының жалпы сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z85" w:id="86"/>
-[...15 lines deleted...]
-      8) кепiлмен қамтамасыз етiлген мiндеттеменiң орындалу мерзiмi.</w:t>
+    <w:bookmarkStart w:name="z84" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кепілмен қамтамасыз етілген міндеттеменің ақшалай баламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z86" w:id="87"/>
-[...15 lines deleted...]
-      2. Жылжымалы мүлiк кепiлi тiзбесiне осы кепiл туралы өзге де мәлiметтер енгiзiлуi мүмкiн.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) кепілмен қамтамасыз етілген міндеттеменің орындалу мерзімі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z87" w:id="88"/>
+    <w:bookmarkStart w:name="z86" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жылжымалы мүлік кепілі тізбесіне осы кепіл туралы өзге де мәліметтер енгізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z87" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Ипотекалық облигациялар бойынша қамтамасыз ету болып табылатын кепiлдi тiркеу кезiнде кепiл тiзiлiмiне кепiл берушi мен аталған облигацияларды ұстаушылардың өкiлi туралы деректер енгiзiледi. Кепiл ұстаушылар туралы деректер бағалы қағаздарды ұстаушылардың тізілімінде көрсетiледi. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="88"/>
+      3. Ипотекалық облигациялар бойынша қамтамасыз ету болып табылатын кепілді тіркеу кезінде кепіл тізіліміне кепіл беруші мен аталған облигацияларды ұстаушылардың өкілі туралы деректер енгізіледі. Кепіл ұстаушылар туралы деректер бағалы қағаздарды ұстаушылардың тізілімінде көрсетіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5434,271 +5336,271 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Жылжымалы мүлiк кепiлiн тiркеу туралы куәлiк </w:t>
-[...56 lines deleted...]
-      2) кепiл берушi мен кепiл ұстаушының атауы, орналасқан жерi (заңды тұлға үшiн) немесе тегi, аты, әкесiнiң аты, тұрғылықты жерi (жеке адам үшiн);</w:t>
+        <w:t xml:space="preserve">13-бап. Жылжымалы мүлік кепілін тіркеу туралы куәлік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жылжымалы мүлік кепілін тіркеу оны тіркеу жөніндегі куәлікпен куәландырылады, онда мыналар болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z88" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тіркеуші органның және (немесе) Мемлекеттік корпорацияның атауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z90" w:id="91"/>
-[...15 lines deleted...]
-      3) кепiл туралы шартты немесе кепiл талаптары бар өзге де шарттың жасалған күнi мен орны және оның нөмiрi;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кепіл беруші мен кепіл ұстаушының атауы, орналасқан жері (заңды тұлға үшін) немесе тегі, аты, әкесінің аты, тұрғылықты жері (жеке адам үшін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z91" w:id="92"/>
-[...15 lines deleted...]
-      4) кепiлмен қамтамасыз етiлген мiндеттеменiң ақшалай баламасы;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кепіл туралы шартты немесе кепіл талаптары бар өзге де шарттың жасалған күні мен орны және оның нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z92" w:id="93"/>
-[...15 lines deleted...]
-      5) кепiл нысанасы болып табылатын мүлiктiң тiзбесi және сипаттамасы немесе кепіл туралы шартта тараптардың келісімімен көзделген кепілмен қамтамасыз етудің нақты сипаттамасы талап етілместен, кепіл нысанасының жалпы сипаттамасы;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кепілмен қамтамасыз етілген міндеттеменің ақшалай баламасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z93" w:id="94"/>
-[...15 lines deleted...]
-      6) тiркеушi орган және (немесе) Мемлекеттік корпорация берген жылжымалы мүлiк кепiлiнiң тiркеу нөмiрi;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кепіл нысанасы болып табылатын мүліктің тізбесі және сипаттамасы немесе кепіл туралы шартта тараптардың келісімімен көзделген кепілмен қамтамасыз етудің нақты сипаттамасы талап етілместен, кепіл нысанасының жалпы сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z94" w:id="95"/>
-[...15 lines deleted...]
-      7) жылжымалы мүлiк кепiлiн тiркеу күнi.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) тіркеуші орган және (немесе) Мемлекеттік корпорация берген жылжымалы мүлік кепілінің тіркеу нөмірі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z95" w:id="96"/>
-[...15 lines deleted...]
-      2. Кепілді тiркеу туралы куәлiкке уәкiлетті лауазымды адам қол қояды және ол тiркеушi органның және (немесе) Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) жылжымалы мүлік кепілін тіркеу күні.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z96" w:id="97"/>
-[...15 lines deleted...]
-      3. Кепiл берушiнiң немесе кепiл ұстаушының өтiнiшi бойынша тіркеуші орган және (немесе) Мемлекеттік корпорация өздері берген куәліктерге қатысты өтініш келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірмей жылжымалы мүлiк кепiлiн тіркеу туралы жоғалған куәліктің орнына оның телнұсқасын беруді жүргізеді.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кепілді тіркеу туралы куәлікке уәкілетті лауазымды адам қол қояды және ол тіркеуші органның және (немесе) Мемлекеттік корпорацияның электрондық цифрлық қолтаңбасымен куәландырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z97" w:id="98"/>
-[...15 lines deleted...]
-      4. Тiркеу туралы куәлiк Қазақстан Республикасы заңнамасының талаптары бұзылған жағдайда, Қазақстан Республикасының заңдарында белгіленген тәртіппен жарамсыз деп танылуы мүмкiн.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кепіл берушінің немесе кепіл ұстаушының өтініші бойынша тіркеуші орган және (немесе) Мемлекеттік корпорация өздері берген куәліктерге қатысты өтініш келіп түскен күннен кейінгі бір жұмыс күнінен кешіктірмей жылжымалы мүлік кепілін тіркеу туралы жоғалған куәліктің орнына оның телнұсқасын беруді жүргізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Тіркеу туралы куәлік Қазақстан Республикасы заңнамасының талаптары бұзылған жағдайда, Қазақстан Республикасының заңдарында белгіленген тәртіппен жарамсыз деп танылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5871,91 +5773,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">14-бап. Жылжымалы мүлiк кепiлiн тiркеудiң күшiнде болу мерзiмi </w:t>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="99"/>
+        <w:t xml:space="preserve">14-бап. Жылжымалы мүлік кепілін тіркеудің күшінде болу мерзімі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жылжымалы мүлік кепілінің тіркелуі кепіл тоқтатылғанға дейін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кепілмен қамтамасыз етілген міндеттемені орындаған кепіл беруші жылжымалы мүлік кепілінің тізіліміндегі кепіл туралы жазбаны жоюды талап етуге құқылы. Кепіл берушінің талабы бойынша кепіл ұстаушы тіркеуші органға немесе Мемлекеттік корпорацияға жазбаша өтініш пен кепіл берушінің кепілмен қамтамасыз етілген міндеттемелерді орындағанын растайтын қажетті құжаттарды ұсынуға міндетті. Кепіл ұстаушы осы міндеттерді орындамаған немесе уақтылы орындамаған жағдайда, кепіл беруші өзіне келтірілген залалдың өтелуін талап етуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6028,69 +5930,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. Тiркеу кезiнде жiберiлген қателердi түзеу </w:t>
-[...17 lines deleted...]
-      1. Тiркеу кезiнде жiберiлген техникалық қателердi түзеу жылжымалы мүлiк кепiлi тiзiлiмiне, сондай-ақ кепiлдi тiркеу туралы куәлiкке қосымша жазба енгiзу арқылы мүдделi тараптың өтiнiшi бойынша жасалады.</w:t>
+        <w:t xml:space="preserve">15-бап. Тіркеу кезінде жіберілген қателерді түзеу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тіркеу кезінде жіберілген техникалық қателерді түзеу жылжымалы мүлік кепілі тізіліміне, сондай-ақ кепілді тіркеу туралы куәлікке қосымша жазба енгізу арқылы мүдделі тараптың өтініші бойынша жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -6163,105 +6065,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Өзгерiстердi, толықтыруларды тiркеу және тiркелген кепiлдiң тоқтатылу тәртiбi </w:t>
-[...17 lines deleted...]
-      Өтiнiш берушi тiркеушi органға және (немесе) Мемлекеттік корпорацияға өтiнiш беру немесе жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысандағы өтініш жіберу арқылы тiркелген кепiлдiң өзгерiстер мен толықтыруларын (оның iшiнде, меншiк құқығының басқа адамға ауысуын, талап ету құқығын басқаға беруді) және қолданысын тоқтатуды тiркейдi.</w:t>
+        <w:t xml:space="preserve">16-бап. Өзгерістерді, толықтыруларды тіркеу және тіркелген кепілдің тоқтатылу тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Өтініш беруші тіркеуші органға және (немесе) Мемлекеттік корпорацияға өтініш беру немесе жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы электрондық нысандағы өтініш жіберу арқылы тіркелген кепілдің өзгерістер мен толықтыруларын (оның ішінде, меншік құқығының басқа адамға ауысуын, талап ету құқығын басқаға беруді) және қолданысын тоқтатуды тіркейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың бірінші бөлігінің күші "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасының Заңы 59-бабының 2-тармағында, "Микроқаржылық қызмет туралы" Қазақстан Республикасының Заңы 3-3-бабының 2-тармағында, "Коллекторлық қызмет туралы" Қазақстан Республикасы Заңының 6-1-бабы 2-тармағының екінші бөлігінде көзделген жағдайларға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өзгерiстер мен толықтыруларды тiркеу тәртiбi заңдармен белгiленедi.</w:t>
+      Өзгерістер мен толықтыруларды тіркеу тәртібі заңдармен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -6436,111 +6338,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. Тiркелген кепiлге өзгерiстердi, толықтыруларды тiркеу туралы және оны тоқтату туралы өтiнiш </w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z739" w:id="100"/>
+        <w:t xml:space="preserve">17-бап. Тіркелген кепілге өзгерістерді, толықтыруларды тіркеу туралы және оны тоқтату туралы өтініш </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жылжымалы мүліктің тіркелген кепіліне өзгерістерді, толықтыруларды тіркеу туралы және оны тоқтату туралы өтініште бастапқы тіркелген кепілге сілтеме, кепіл туралы шартқа жасалған өзгерістер мен толықтырулардың сипаттамасы (меншік құқығының басқа адамға ауысуы, талап ету құқығын басқаға беру және т.б.), тіркелген кепілді тоқтатудың негіздері болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z739" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Кепіл беруші тіркелген кепілді тоқтату туралы өтінішті жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы берген кезде кепілдің тоқтатылуын тіркеу кепіл берушінің кепілмен қамтамасыз етілген міндеттемелерді орындағанын растайтын кепіл ұстаушының өтініші негізінде жүзеге асырылады. Бұл ретте кепіл ұстаушы тіркелген кепілді тоқтату туралы өтінішті кепіл беруші берген кезден бастап екі жұмыс күнінен кешіктірмей, осы өтінішті жылжымалы мүлік кепілінің бірыңғай тізілімі арқылы жіберуге міндетті.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z99" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z99" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Осы баптың 1-тармағында көрсетілген мәліметтерге қоса, өзгерістер мен толықтыруларды енгізуді тіркеу туралы өтініште:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) кепіл талаптарына өзгерістер мен толықтырулар енгізу туралы шартқа не кепіл бойынша құқықтарды (талаптарды) басқаға беру туралы шартқа (оның ішінде активтер мен міндеттемелерді бір мезгілде беру туралы шартқа) қол қойылған күн;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6569,70 +6471,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) енгізілетін өзгерістер мен толықтырулардың сипаттамасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кепіл беруші мен кепіл ұстаушының (олардың өкілдерінің) қолтаңбасы, ал кепіл шарттары бойынша құқықтар (талаптар) басқаға берілген кезде – жаңа кепіл ұстаушының ғана қолтаңбасы, сондай-ақ құқықтарын (талаптарын) басқаға берген кепіл ұстаушы қол қойған келісім қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="102"/>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Өтініште осы баптың 2-тармағына сәйкес өзгерістер мен толықтырулар енгізу туралы мәліметтер қамтылуға тиіс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6785,205 +6687,205 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Жылжымалы мүлiк кепiлiн тiркеу туралы деректердiң ашықтығы </w:t>
-[...17 lines deleted...]
-      1. Егер Қазақстан Республикасының заң актiлерiнде өзгеше көзделмесе, жылжымалы мүлiк кепiлiн тiркеу туралы мәлiметтер барлық заңды және жеке тұлғалар үшiн ашық болып табылады.</w:t>
+        <w:t xml:space="preserve">18-бап. Жылжымалы мүлік кепілін тіркеу туралы деректердің ашықтығы </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Егер Қазақстан Республикасының заң актілерінде өзгеше көзделмесе, жылжымалы мүлік кепілін тіркеу туралы мәліметтер барлық заңды және жеке тұлғалар үшін ашық болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ақпарат беру "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасының Заңында белгіленген нормалар сақтала отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="103"/>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетілген жылжымалы мүлік кепілін тіркеу кезінде туындайтын қатынастарға кез келген қатысушының өтiнiшi бойынша тiркеушi орган және (немесе) Мемлекеттік корпорация осы Заңның 10-бабының </w:t>
+        <w:t xml:space="preserve"> көрсетілген жылжымалы мүлік кепілін тіркеу кезінде туындайтын қатынастарға кез келген қатысушының өтініші бойынша тіркеуші орган және (немесе) Мемлекеттік корпорация осы Заңның 10-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ескере отырып, жылжымалы мүлiк кепiлiнің бірыңғай тiзiлiмiнен үзінді көшiрме нысанында ақпарат беруге мiндеттi, ол:</w:t>
-[...55 lines deleted...]
-      3. Белгiлi бiр жылжымалы мүлiкке қатысты кепiл туралы қандай да бiр жазбалар болмаған жағдайда көшiрмеде осыған тиiстi сiлтеме болуға тиiс.</w:t>
+        <w:t xml:space="preserve"> ескере отырып, жылжымалы мүлік кепілінің бірыңғай тізілімінен үзінді көшірме нысанында ақпарат беруге міндетті, ол:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кепіл туралы мәліметтер үзінді көшірме берілген күннің алдындағы жұмыс күнінің соңында берілгеніне нұсқауды қамтуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тіркеуші органның уәкілетті лауазымды адамының қолы қойылуға және тіркеуші органның және (немесе) Мемлекеттік корпорацияның мөрімен куәландырылуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Белгілі бір жылжымалы мүлікке қатысты кепіл туралы қандай да бір жазбалар болмаған жағдайда көшірмеде осыған тиісті сілтеме болуға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7192,69 +7094,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>19-бап. Сот шешiмi негiзiнде кепiлдiң тiркелуiн тоқтату</w:t>
-[...17 lines deleted...]
-      Мүдделi тұлғаның кепiлдi немесе оның тiркелуiн жарамсыз деп тану туралы сот шешiмiнiң негiзiнде кепiлдiң тiркелуiнің күшін жою туралы тiркеушi органға немесе Мемлекеттік корпорацияға өтiнiш беруге құқығы бар.</w:t>
+        <w:t>19-бап. Сот шешімі негізінде кепілдің тіркелуін тоқтату</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мүдделі тұлғаның кепілді немесе оның тіркелуін жарамсыз деп тану туралы сот шешімінің негізінде кепілдің тіркелуінің күшін жою туралы тіркеуші органға немесе Мемлекеттік корпорацияға өтініш беруге құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7295,101 +7197,101 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="105"/>
+    <w:bookmarkStart w:name="z22" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  3-тарау. Дауларды шешу және тiркеу тәртiбiнiң бұзылуы үшiн жауапкершiлiк</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="105"/>
+        <w:t xml:space="preserve">  3-тарау. Дауларды шешу және тіркеу тәртібінің бұзылуы үшін жауапкершілік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>20-бап. Дауларды шешу тәртiбi</w:t>
-[...17 lines deleted...]
-      Жылжымалы мүлiк кепiлiн тiркеуге және оны тiркеу туралы ақпаратты беруге байланысты даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен шешіледi.</w:t>
+        <w:t>20-бап. Дауларды шешу тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жылжымалы мүлік кепілін тіркеуге және оны тіркеу туралы ақпаратты беруге байланысты даулар Қазақстан Республикасының заңдарында белгіленген тәртіппен шешіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7444,211 +7346,211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Тiркеу тәртiбiн бұзғаны және тiркеу туралы ақпарат бергенi үшiн жауапкершiлiк </w:t>
-[...56 lines deleted...]
-      2) жылжымалы мүлiк кепiлiн тiркеу және тiзiлiмге енгiзу үшiн өзiне берiлген жылжымалы мүлiк кепiлiн ақпараттың дәл болмауы, олардың толық енгiзiлмегенi және ақпараттың бұрмаланғаны;</w:t>
+        <w:t xml:space="preserve">21-бап. Тіркеу тәртібін бұзғаны және тіркеу туралы ақпарат бергені үшін жауапкершілік </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Тіркеуші орган немесе Мемлекеттік корпорация:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жылжымалы мүлік кепілін тіркеу ережелерін сақтамағаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
-[...15 lines deleted...]
-      3) мүдделi тұлғалардың сұратуы бойынша жылжымалы мүлiк кепiлi тiзiлiмiнен көшiрме беруден бас тартқаны;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жылжымалы мүлік кепілін тіркеу және тізілімге енгізу үшін өзіне берілген жылжымалы мүлік кепілін ақпараттың дәл болмауы, олардың толық енгізілмегені және ақпараттың бұрмаланғаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
-[...15 lines deleted...]
-      4) тiркеу үшiн берiлген құжаттар мен ақпаратты, сондай-ақ жылжымалы мүлiк кепiлiнiң тiзiлiмiне енгiзiлген ақпаратты сақтау тәртiбiн бұзғаны;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мүдделі тұлғалардың сұратуы бойынша жылжымалы мүлік кепілі тізілімінен көшірме беруден бас тартқаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
-[...15 lines deleted...]
-      5) коммерциялық құпия болып табылатын ақпаратты жария еткенi;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тіркеу үшін берілген құжаттар мен ақпаратты, сондай-ақ жылжымалы мүлік кепілінің тізіліміне енгізілген ақпаратты сақтау тәртібін бұзғаны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
-[...15 lines deleted...]
-      6) жылжымалы мүлiк кепiлiн және кеменiң немесе жасалып жатқан кеменiң ипотекасын мемлекеттiк тiркегенi үшiн алынатын алымның толықтығы үшiн Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
+    <w:bookmarkStart w:name="z113" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) коммерциялық құпия болып табылатын ақпаратты жария еткені;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
-[...15 lines deleted...]
-      2. Тiркеу, ақпарат беру тәртiбiн бұзу, ақпараттың мазмұнын бұрмалау арқылы келтiрiлген залалдарды тiркеушi орган және (немесе) Мемлекеттік корпорация өтеуге тиiс. Мәлiметтердi қасақана бұрмалау және заң бойынша беруге болатын және берiлуге тиiс ақпаратты жасыруға ықпал жасайтын өзге де әрекеттер заңда белгiленген тәртiппен қудаланады.</w:t>
+    <w:bookmarkStart w:name="z114" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жылжымалы мүлік кепілін және кеменің немесе жасалып жатқан кеменің ипотекасын мемлекеттік тіркегені үшін алынатын алымның толықтығы үшін Қазақстан Республикасының заңдарында белгіленген жауаптылықта болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z115" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тіркеу, ақпарат беру тәртібін бұзу, ақпараттың мазмұнын бұрмалау арқылы келтірілген залалдарды тіркеуші орган және (немесе) Мемлекеттік корпорация өтеуге тиіс. Мәліметтерді қасақана бұрмалау және заң бойынша беруге болатын және берілуге тиіс ақпаратты жасыруға ықпал жасайтын өзге де әрекеттер заңда белгіленген тәртіппен қудаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7670,51 +7572,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2006.12.11 № </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2007 бастап қолданысқа енгiзiледi), 2012.07.10 </w:t>
+        <w:t xml:space="preserve"> (01.01.2007 бастап қолданысқа енгізіледі), 2012.07.10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 17.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7747,176 +7649,176 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="113"/>
+    <w:bookmarkStart w:name="z25" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">  4-тарау. Қорытынды және өтпелi ережелер</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+        <w:t xml:space="preserve">  4-тарау. Қорытынды және өтпелі ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Заңның күшiне енгiзiлуi </w:t>
+        <w:t xml:space="preserve">22-бап. Заңның күшіне енгізілуі </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заң ресми жарияланған күнiнен бастап күшiне енгiзiледi және ол күшiне енгiзiлгеннен кейiн туындаған құқық қатынастарына осы Заңның 23-бабының ережелерi ескерiле отырып қолданылады. </w:t>
+      Осы Заң ресми жарияланған күнінен бастап күшіне енгізіледі және ол күшіне енгізілгеннен кейін туындаған құқық қатынастарына осы Заңның 23-бабының ережелері ескеріле отырып қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">23-бап. Өтпелi ережелер </w:t>
+        <w:t xml:space="preserve">23-бап. Өтпелі ережелер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Заң күшiне енгiзiлгеннен кейiн 60 күн iшiнде мiндеттi мемлекеттiк тiркеуге жатпайтын жылжымалы мүлiк кепiлiнiң белгiлi бiр мәнi жөнiндегi басымдыққа оны тiркеу кезiнде осы Заң күшiне енгiзiлгенге дейiн кепiл туралы шарт жасасқан кепiл ұстаушылар ғана ие болады. </w:t>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="114"/>
+      1. Осы Заң күшіне енгізілгеннен кейін 60 күн ішінде міндетті мемлекеттік тіркеуге жатпайтын жылжымалы мүлік кепілінің белгілі бір мәні жөніндегі басымдыққа оны тіркеу кезінде осы Заң күшіне енгізілгенге дейін кепіл туралы шарт жасасқан кепіл ұстаушылар ғана ие болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мұндай кепілдерді тіркеу осы Заңның ережелеріне сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z116" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Осы бапқа сәйкес тіркелген кепілдердің басымдығы кепіл туралы шарт жасалған күнмен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -7988,51 +7890,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президентi</w:t>
+              <w:t>      Президенті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -8054,55 +7956,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8428,31 +8330,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>