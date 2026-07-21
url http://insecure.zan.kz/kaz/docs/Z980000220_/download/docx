--- v2 (2026-03-14)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d5488d8" w14:textId="d5488d8">
+    <w:p w14:paraId="1636b1b" w14:textId="1636b1b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -11682,51 +11682,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 268-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 205-VIII</w:t>
       </w:r>
       <w:r>
@@ -12581,51 +12581,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз); 29.03.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 479-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 02.07.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 166-VІ</w:t>
       </w:r>
       <w:r>
@@ -14997,50 +14997,138 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 21.01.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      58-1-баппен толықтыру көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15250,51 +15338,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 139</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 27.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 156-VI</w:t>
       </w:r>
       <w:r>
@@ -16285,51 +16373,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 230</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17405,55 +17493,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>