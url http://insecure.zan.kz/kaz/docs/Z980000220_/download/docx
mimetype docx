--- v3 (2026-07-21)
+++ v4 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1636b1b" w14:textId="1636b1b">
+    <w:p w14:paraId="bf5e44d" w14:textId="bf5e44d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -15012,712 +15012,861 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>58-1-бап. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z738" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Квазимемлекеттік сектор субъектісі болып саналатын серіктестік пен оның жұмыскерлерінің Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасын сақтауын қамтамасыз ету үшін құрылымдық бөлімше немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Квазимемлекеттік сектор субъектісі болып саналмайтын серіктестік сыбайлас жемқорлыққа қарсы комплаенс-қызметті құруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z739" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Серіктестіктің байқау кеңесі (ол болған кезде) немесе өзге де тәуелсіз басқару органы сыбайлас жемқорлыққа қарсы комплаенс-қызметтің штат санын айқындайды, оның басшысын немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамды тағайындайды, сондай-ақ сыбайлас жемқорлыққа қарсы комплаенс-қызмет басшысының немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамның өкілеттік мерзімін, лауазымдық айлықақысының мөлшерін және сыйақы шарттарын айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z740" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сыбайлас жемқорлыққа қарсы комплаенс-қызметтің басшысы, жұмыскерлері немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам осы серіктестіктің байқау кеңесінің (ол болған кезде) немесе өзге тәуелсіз басқару органының және атқарушы органының мүшелері болып сайлана алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z741" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам өз өкілеттіктерін серіктестіктің атқарушы органынан, лауазымды адамдарынан тәуелсіз жүзеге асырады, байқау кеңесіне (ол болған кезде) немесе өзге тәуелсіз басқару органына есеп береді және Қазақстан Республикасының сыбайлас жемқорлыққа қарсы іс-қимыл туралы заңнамасы талаптарының сақталуын қамтамасыз ету кезінде тәуелсіз болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z742" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Серіктестіктің сыбайлас жемқорлыққа қарсы комплаенс-қызметінің немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адамының құзыреті, жұмысын ұйымдастыру және жұмыс істеу тәртібі – оның ішкі актісінде, ал квазимемлекеттік сектор субъектісі болып саналатын серіктестік жағдайында сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті орган бекіткен, квазимемлекеттік сектор субъектілеріндегі сыбайлас жемқорлыққа қарсы комплаенс-қызметтер туралы үлгілік ереже негізінде ішкі актіде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z743" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Сыбайлас жемқорлыққа қарсы комплаенс-қызмет немесе сыбайлас жемқорлыққа қарсы комплаенс-қызметтің функцияларын орындайтын жауапты адам сыбайлас жемқорлыққа қарсы саясат жөніндегі уәкілетті органмен өзара іс-қимыл жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 58-1-баппен толықтырылды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59-бап. Жауапкершілігі шектеулі серіктестіктегі сыртқы аудит </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жауапкершілігі шектеулі серіктестіктің қаржылық есептемелерінің дұрыстығын, сондай-ақ оның істерінің ағымдағы жай-күйін тексеру және растау үшін серіктестік өз жарғысында белгіленген жағдайларда және тәртіп бойынша серіктестікпен, оның атқарушы органының, байқаушы кеңесінің мүшелерімен немесе қатысушыларымен арада мүліктік мүдделермен байланысы жоқ аудиторлық ұйымды (сыртқы аудит) тартуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапкершілігі шектеулі серіктестік мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z693" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оның құрамында жарғылық капиталындағы қатысудың он пайыздан кем үлесін иеленетін қатысушылар (құрылтайшылар) бар болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z694" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жұмыскерлердің орташа жылдық саны екі жүз елу адамнан көп және (немесе) жылдық орташа табысы республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарында қолданыста болған айлық есептік көрсеткіштің үш миллионнан астам еселенген мөлшерінен жоғары болған шарттарды бір мезгілде орындаған кезде ол үшін жылдық қаржылық есептілік аудитін жүргізу міндетті болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z695" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орта кәсіпкерлік субъектісіне жататын жауапкершілігі шектеулі серіктестік үшін жылдық қаржылық есептілік аудиті серіктестіктің жарғылық капиталына қатысу үлестерінің оннан аз пайызын иеленетін қатысушының (құрылтайшының) талап етуі бойынша серiктестiктің есебінен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кәсіпкерлік қызметтің жекелеген түрлерін жүзеге асыратын барлық жауапкершілік шектеулі серіктестіктер үшін қаржылық есептемелерге заңнамалық актiлерiмен мiндеттi түрде жылдық аудит жүргізу белгіленуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жауапкершілігі шектеулі серіктестіктің атқарушы органы серіктестіктің жылдық қаржылық есептілігіне аудиттің осы баптың 1-тармағының талаптарына сәйкес жүргізілуін бақылауды жүзеге асырады және жылдық қаржылық есептілікті бекіту туралы мәселені серіктестік қатысушыларының жалпы жиналысына шығарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жауапкершілігі шектеулі серіктестіктің кез келген қатысушысы серіктестіктің жылдық қаржылық есептемелеріне өз есебінен аудит жүргізуді талап етуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Егер аудит мiндеттi болған кезде не оны жүргізуді серіктестікке қатысушы талап еткен кезде жауапкершілігі шектеулі серіктестіктің атқарушы органы серіктестіктің жылдық қаржылық есептемелеріне аудит жүргізуден жалтарса, аудит кез келген мүдделі адамның не серіктестікке қатысушының өтініші бойынша қабылданған сот шешімімен белгіленуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-бапқа өзгерістер енгізілді - ҚР 2006.05.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 139</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 27.02.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 24.05.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 156-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.01.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 217-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">59-бап. Жауапкершілігі шектеулі серіктестіктегі сыртқы аудит </w:t>
-[...167 lines deleted...]
-      4. Егер аудит мiндеттi болған кезде не оны жүргізуді серіктестікке қатысушы талап еткен кезде жауапкершілігі шектеулі серіктестіктің атқарушы органы серіктестіктің жылдық қаржылық есептемелеріне аудит жүргізуден жалтарса, аудит кез келген мүдделі адамның не серіктестікке қатысушының өтініші бойынша қабылданған сот шешімімен белгіленуі мүмкін. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60-бап. Жауапкершілігі шектеулі серіктестіктің ашық қаржылық есептемесі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заң актілерінде кәсіпкерлік қызметтің жекелеген түрлерін жүзеге асыратын жауапкершілігі шектеулі серіктестіктер үшін тиісті жылдық қаржылық есептемелерді жалпы жұрттың назарына ұсыну үшін жариялаудың міндеттілігі көзделуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60-1-бап. Жауапкершілігі шектеулі серіктестіктің ақпарат беруі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жауапкершілігі шектеулі серіктестіктің атқарушы органы серіктестіктің барлық қатысушыларына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сотта корпоративтік дау жөніндегі істің қозғалғаны туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) серіктестікке қатысушының лажсыз жағдайды шешудің кез келген тәртібіне бастамашылық жасағаны туралы ақпарат беруге міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Серіктестіктің қатысушыларына сотта корпоративтік дау бойынша іс қозғалғаны туралы ақпарат серіктестікке қатысушылардың жалпы жиналысының шешімінде көзделген тәртіппен (егер құрылтай құжаттарында өзгеше көзделмесе), серіктестік соттың тиісті хабарламасын немесе корпоративтік дау бойынша азаматтық іске шақыруды алған күннен бастап жеті жұмыс күнінен кешіктірілмей берілуге тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 59-бапқа өзгерістер енгізілді - ҚР 2006.05.05 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. Заң 60-1-баппен толықтырылды - ҚР 2008.07.05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 58-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңымен; өзгеріс енгізілді – ҚР 29.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 352-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z66" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  VI тарау. ЖАУАПКЕРШІЛІГІ ШЕКТЕУЛІ СЕРІКТЕСТІКТІ ҚАЙТА</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...237 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ҰЙЫМДАСТЫРУ ЖӘНЕ ТАРАТУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">61-бап. Жауапкершілігі шектеулі серіктестікті қайта ұйымдастыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17493,55 +17642,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17867,31 +18016,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>