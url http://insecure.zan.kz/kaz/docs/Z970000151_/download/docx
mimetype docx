--- v2 (2026-03-11)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e461387" w14:textId="e461387">
+    <w:p w14:paraId="7d5ab8c" w14:textId="7d5ab8c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3481,374 +3481,268 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бап. Тіл – байланыс және цифрландыру саласында</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 22-баптың тақырыбына өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының шегінде байланыс саласында мемлекеттік тілдің және орыс тілінің қолданылуы қамтамасыз етіледі. Қазақстан Республикасының шегінен тыс жерге пошта-телеграф жөнелтілімдері белгіленген халықаралық қағидаларға сәйкес жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Цифрлық объектілердің меншік иелері мемлекеттік органдар мен квазимемлекеттік сектордың мемлекеттік цифрлық ресурстарды қалыптастыруға, мемлекеттік функцияларды орындауға және мемлекеттік қызметтерді көрсетуге арналған цифрлық объектілерді Қазақстан Республикасының аумағында мемлекеттік тілде, орыс тілінде және қажет болған кезде басқа да тілдерде құруға және айналысқа шығаруға міндетті. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      22-баптың тақырыбына өзгеріс енгізу көзделген – ҚР 09.01.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
-[...240 lines deleted...]
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z28" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6416,51 +6310,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 13.01.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
@@ -7744,168 +7638,62 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осы баптың 8-тармағында көрсетілген құжаттарды көрсеткен кезде тексеру нысанасына сәйкес тексерілетін субъектінің (объектінің) аумағына және үй-жайларына кедергісіз кіруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      2) құжаттарды (мәліметтерді) тексеру нәтижелері туралы актіге қоса тіркеу үшін қағаз және электрондық жеткізгіштерде не олардың көшірмелерін алуға, сондай-ақ тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (ақпараттық жүйелерге) қол жеткізуге;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құжаттарды (мәліметтерді) тексеру нәтижелері туралы актіге қоса тіркеу үшін қағаз және электрондық жеткізгіштерде не олардың көшірмелерін алуға, сондай-ақ тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (цифрлық жүйелерге) қол жеткізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аудио-, фото- және бейнетүсірілімді жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8034,168 +7822,62 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тілдерді дамыту саласындағы уәкілетті органның және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының лауазымды адамының тексерілетін субъектінің (объектінің) аумағына және үй-жайларына кедергісіз кіруін қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...116 lines deleted...]
-      2) тілдерді дамыту саласындағы уәкілетті органның және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының лауазымды адамына құжаттарды (мәліметтерді) тексеру нәтижелері туралы актіге қоса тіркеу үшін қағаз және электрондық жеткізгіштерде не олардың көшірмелерін ұсынуға, сондай-ақ тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (ақпараттық жүйелерге) қолжетімділік беруге;</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тілдерді дамыту саласындағы уәкілетті органның және облыстың, республикалық маңызы бар қаланың, астананың жергілікті атқарушы органының лауазымды адамына құжаттарды (мәліметтерді) тексеру нәтижелері туралы актіге қоса тіркеу үшін қағаз және электрондық жеткізгіштерде не олардың көшірмелерін ұсынуға, сондай-ақ тексеру нысанасына сәйкес автоматтандырылған дерекқорларға (цифрлық жүйелерге) қолжетімділік беруге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) тексеруді тағайындау туралы, тексеру аяқталған күні тексеру нәтижелері туралы актіні алғаны туралы белгі қоюға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z100" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9233,51 +8915,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">); өзгеріс енгізілді – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 256-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9632,55 +9354,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10006,31 +9728,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>