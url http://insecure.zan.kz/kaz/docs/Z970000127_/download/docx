--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9227af6" w14:textId="9227af6">
+    <w:p w14:paraId="6adc03f" w14:textId="6adc03f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -383,51 +383,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңда мынадай негiзгi ұғымдар пайдаланылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z29" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) әкімшілік-аумақтық бірліктің жұмылдыру жоспары – жұмылдыру тапсырмасын орындау үшін облыс, республикалық маңызы бар қала, астана, аудан (облыстық маңызы бар қала) әкімдіктерінің іс-шараларды жүзеге асыру мазмұнын, көлемін, тәртібі мен мерзімдерін айқындайтын құжаттар жиынтығы;</w:t>
+      1) әкімшілік-аумақтық бірліктің жұмылдыру жоспары – жұмылдыру тапсырмасын орындау үшін астана, облыс, республикалық маңызы бар қала, аудан (облыстық маңызы бар қала) әкімдіктерінің іс-шараларды жүзеге асыру мазмұнын, көлемін, тәртібі мен мерзімдерін айқындайтын құжаттар жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z31" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) әскери міндеттілерді бекітіп қою – жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында мемлекеттік органдар мен ұйымдардың іркіліссіз жұмысын қамтамасыз ету үшін оларға еңбек ресурстарын бекіту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z32" w:id="3"/>
     <w:p>
@@ -792,51 +792,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -932,51 +972,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгерістер енгізілді - ҚР 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
@@ -2003,71 +2043,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) Қазақстан Республикасындағы жұмылдыру дайындығы мен жұмылдыру саласындағы мемлекеттік саясаттың негізгі бағыттарын айқындайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жұмылдыру дайындығы мен жұмылдыру саласындағы ынтымақтастық туралы келiссөздер жүргiзедi және халықаралық шарттарға (келiсiмдерге) қол қояды;</w:t>
+      2) жұмылдыру дайындығы мен жұмылдыру саласындағы ынтымақтастық туралы келiссөздер жүргiзедi және халықаралық шарттарға (келiсiмдерге) Қазақстан Республикасының атынан қол қояды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z68" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Қазақстан Республикасына қарсы агрессия жасалған не оның қауiпсiздiгiне сырттан тiкелей қауiп төнген ретте республиканың бүкiл аумағында немесе оның жекелеген жерлерiнде соғыс жағдайын енгiзедi, iшiнара немесе жалпы жұмылдыру жариялайды және бұл туралы дереу республика Парламентiне хабарлайды;</w:t>
+      3) Қазақстан Республикасына қарсы агрессия жасалған не оның қауiпсiздiгiне сырттан тiкелей қауiп төнген ретте Қазақстан Республикасының бүкiл аумағында немесе оның жекелеген жерлерiнде соғыс жағдайын енгiзедi, iшiнара немесе жалпы жұмылдыру жариялайды және бұл туралы дереу Қазақстан Республикасының Құрылтайына хабарлайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) жұмылдыру, соғыс жағдайы бойынша және соғыс уақытында мемлекеттiк органдардың, ұйымдардың жұмыс режимiн белгiлейтiн нормативтiк құқықтық актiлердi күшiне енгiзедi, сондай-ақ олардың қолданылуын тоқтатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
@@ -2195,51 +2235,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) жұмылдыру туралы жариялау тәртiбiн бекiтедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z74" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) Қазақстан Республикасы Үкiметiнiң республиканың жұмылдыру дайындығы туралы жыл сайынғы баяндамасын қарайды;</w:t>
+      5) Қазақстан Республикасының жұмылдыру дайындығы туралы Қазақстан Республикасы Үкіметінің жыл сайынғы баяндамасын қарайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z75" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) соғыс уақытында мемлекеттiң жұмыс iстеуiн қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z76" w:id="56"/>
     <w:p>
@@ -2324,100 +2364,198 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Қазақстан Республикасы Парламентiнiң өкiлеттiгi </w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының Парламентi:</w:t>
+        <w:t xml:space="preserve">6-бап. Қазақстан Республикасы Құрылтайының өкiлеттiгi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 6-баптың тақырыбына өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Құрылтайы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z77" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) жұмылдыру дайындығы мен жұмылдыру мәселелерi бойынша заңдар мен қаулылар қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z78" w:id="58"/>
     <w:p>
       <w:pPr>
@@ -2458,50 +2596,132 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) соғыс және бiтiм мәселелерi жөнiнде шешiм қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бап. Қазақстан Республикасы Үкiметiнiң құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2751,51 +2971,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>алып тасталды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z84" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) Қазақстан Республикасының жұмылдыру дайындығы саласындағы, сондай-ақ жұмылдыруды, соғыс жағдайын жариялауға байланысты және соғыс уақытында қабылдануға тиiстi заңнамалық актiлерi мен өзге де нормативтiк құқықтық актiлерiнiң жобаларын әзiрлеудi ұйымдастырады;</w:t>
+      7) Қазақстан Республикасының жұмылдыру дайындығы саласындағы, сондай-ақ жұмылдыруды, соғыс жағдайын жариялауға байланысты және соғыс уақытында қабылдануға тиiстi заңдары мен өзге де нормативтiк құқықтық актiлерiнiң жобаларын әзiрлеудi ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z85" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) ұйымдар банкрот болған, таратылған, қайта ұйымдастырылған, жұмыс бейiнiн өзгерткен жағдайда жұмылдыру тапсырыстарын алып тастау, басқаға беру туралы тәртіпті айқындайды және шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z86" w:id="65"/>
     <w:p>
@@ -2973,51 +3193,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3039,51 +3259,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жұмылдыру жарияланған кезде Қарулы Күштерді, басқа да әскерлер мен әскери құралымдарды, арнаулы мемлекеттік органдарды жұмылдыра өрiстету жөнiндегi іс-шаралардың және Қазақстан Республикасының экономикасын соғыс жағдайы режимiне көшiру туралы шешiмдердiң орындалуына және жүргізілуіне бақылау жасауды ұйымдастырады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) облыстардың (республикалық маңызы бар қалалардың, астананың) жергiлiктi атқарушы органдарына Қазақстан Республикасының аумақтық қорғанысын қамтамасыз ету, аумақтарды жедел жабдықтау және Азаматтық қорғаныс жөнiндегi iс-шараларды жүргiзу жөнiнде тапсырмалар белгiлейдi;</w:t>
+      14) облыстардың (астананың, республикалық маңызы бар қалалардың) жергiлiктi атқарушы органдарына Қазақстан Республикасының аумақтық қорғанысын қамтамасыз ету, аумақтарды жедел жабдықтау және Азаматтық қорғаныс жөнiндегi iс-шараларды жүргiзу жөнiнде тапсырмалар белгiлейдi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) Әскери міндеттілерді бекітіп қою жөніндегі республикалық комиссияны құрады және әскери міндеттілерді бекітіп қою қағидасын бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
@@ -3411,51 +3631,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3485,51 +3705,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3567,211 +3787,211 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгізілді - ҚР 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005.01.01 бастап күшіне енеді), 2006.07.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011.03.01 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 414-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 қолданысқа енгізіледі), 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік жиырма бір күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
@@ -3787,51 +4007,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
@@ -3880,50 +4100,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3948,51 +4208,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жұмылдыру дайындығы саласындағы уәкілетті орган:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) мемлекеттік органдардың қатысуымен Қазақстан Республикасының жұмылдыру жоспарын және тауарларды өндірудің, жұмыстарды орындау мен қызметтерді көрсетудің тиісті кезеңге арналған жоспарын әзірлейді, мемлекеттік органдардың, облыстар, республикалық маңызы бар қалалар мен астана әкімдіктерінің жұмылдыру жоспарларын келіседі;</w:t>
+      1) мемлекеттік органдардың қатысуымен Қазақстан Республикасының жұмылдыру жоспарын және тауарларды өндірудің, жұмыстарды орындау мен қызметтерді көрсетудің тиісті кезеңге арналған жоспарын әзірлейді, мемлекеттік органдардың, астана, облыстар мен республикалық маңызы бар қалалар әкімдіктерінің жұмылдыру жоспарларын келіседі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) мемлекеттік материалдық резервтің материалдық құндылықтарын сақтау номенклатурасы мен көлемі жөніндегі ұсыныстарды қалыптастыруға қатысады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
@@ -4344,131 +4604,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-1-баппен толықтырылды - ҚР 2006.07.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, жаңа редакцияда - ҚР 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, өзгерістер енгізілді - 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 қолданысқа енгізіледі); 13.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 159-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
@@ -4504,84 +4764,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 17.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -5085,131 +5385,131 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР 2004.12.20 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап күшіне енеді), 2006.07.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 қолданысқа енгізіледі); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
@@ -5334,51 +5634,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5408,51 +5708,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5530,51 +5830,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 30.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 202-VIII</w:t>
       </w:r>
       <w:r>
@@ -5614,51 +5914,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>9-бап. Облыстар, республикалық маңызы бар қалалар, астана, аудан (облыстық маңызы бар қала) әкімдіктерінің және қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімдерінің жұмылдыру дайындығы мен жұмылдыру саласындағы құзыреті</w:t>
+        <w:t>9-бап. Астана, облыстар, республикалық маңызы бар қалалар, аудан (облыстық маңызы бар қала) әкімдіктерінің және қаладағы аудан, аудандық маңызы бар қала, кент, ауыл, ауылдық округ әкімдерінің жұмылдыру дайындығы мен жұмылдыру саласындағы құзыреті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 9-баптың тақырыбына өзгеріс енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -5672,70 +5972,110 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Конституциялық заңымен (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z113" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Облыстардың, республикалық маңызы бар қалалардың, астананың әкімдіктері өз құзыреті шегінде:</w:t>
+      1. Астананың, облыстардың, республикалық маңызы бар қалалардың әкімдіктері өз құзыреті шегінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z114" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тиісті әкімшілік-аумақтық бірліктерде жұмылдыру дайындығы мен жұмылдыру жөніндегі іс-шаралардың орындалуын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z115" w:id="118"/>
     <w:p>
@@ -5791,51 +6131,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиісті әкімшілік-аумақтық бірліктер шегінде мемлекеттік органдар мен ұйымдарды жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында жұмыс істеуге көшіру жөніндегі іс-шаралар кешенін іске асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:name="z118" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тиісті әкімшілік-аумақтық бірліктер шегінде шақырылуға жататын азаматтарды уақтылы құлақтандыруды және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастырады және қамтамасыз етеді, Қазақстан Республикасы Үкіметінің шешімі бойынша өздерінің басқаруындағы облыстың (республикалық маңызы бар қаланың, астананың) коммуналдық меншігін қорғаныс мұқтаждарына береді;</w:t>
+      5) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тиісті әкімшілік-аумақтық бірліктер шегінде шақырылуға жататын Қазақстан Республикасының азаматтарын уақтылы құлақтандыруды және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастырады және қамтамасыз етеді, Қазақстан Республикасы Үкіметінің шешімі бойынша өздерінің басқаруындағы облыстың (астананың, республикалық маңызы бар қаланың) коммуналдық меншігін қорғаныс мұқтаждарына береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z198" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың, арнаулы мемлекеттік органдардың мүдделеріне сай міндеттерді орындау үшін, сондай-ақ Қазақстан Республикасы экономикасының іркіліссіз жұмыс істеуін және халқының тыныс-тіршілігін қамтамасыз ету үшін тиісті әкімшілік-аумақтық бірліктер шегінде арнаулы құралымдарды құрады және олардың қызметін қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:name="z119" w:id="123"/>
     <w:p>
@@ -6111,71 +6451,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиісті әкімшілік-аумақтық бірліктер шегінде мемлекеттік органдар мен ұйымдарды жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында жұмыс істеуге көшіру жөніндегі іс-шаралар кешенін іске асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z171" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тиісті әкімшілік-аумақтық бірліктер шегінде шақырылуға жататын азаматтарды уақтылы құлақтандыруды және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастырады және қамтамасыз етеді, Қазақстан Республикасы Үкіметінің шешімі бойынша өздерінің басқаруындағы ауданның (облыстық маңызы бар қаланың) коммуналдық меншігін қорғаныс мұқтаждарына береді;</w:t>
+      5) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тиісті әкімшілік-аумақтық бірліктер шегінде шақырылуға жататын Қазақстан Республикасының азаматтарын уақтылы құлақтандыруды және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастырады және қамтамасыз етеді, Қазақстан Республикасы Үкіметінің шешімі бойынша өздерінің басқаруындағы ауданның (облыстық маңызы бар қаланың) коммуналдық меншігін қорғаныс мұқтаждарына береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z172" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) әкімшілік-аумақтық бірліктердің жұмылдыру жоспарларын әзірлейді, облыстардың, республикалық маңызы бар қалалардың, астананың әкімдіктерімен келіседі және бекітеді, сондай-ақ тиісті әкімшілік-аумақтық бірліктер шегінде жұмылдыру дайындығы бойынша іс-шараларды өткізеді;</w:t>
+      6) әкімшілік-аумақтық бірліктердің жұмылдыру жоспарларын әзірлейді, астананың, облыстардың, республикалық маңызы бар қалалардың әкімдіктерімен келіседі және бекітеді, сондай-ақ тиісті әкімшілік-аумақтық бірліктер шегінде жұмылдыру дайындығы бойынша іс-шараларды өткізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z173" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) тиісті әкімшілік-аумақтық бірліктердің жұмылдыру дайындығы мақсатында ұйымдармен жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тауарларды өндіруге, жұмыстарды орындау мен қызметтерді көрсетуге шарттар (келісімшарттар) жасасады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z200" w:id="140"/>
     <w:p>
@@ -6191,51 +6531,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) жұмылдыру тапсырыстарын белгілеу үшін ұйымдардың өндірістік, қаржылық, қоймалық мүмкіндіктері туралы ақпаратты жұмылдыру дайындығы саласындағы уәкілетті органға береді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z174" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) облыстардың, республикалық маңызы бар қалалардың, астананың әкімдіктеріне жұмылдыру дайындығын жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
+      8) астананың, облыстардың, республикалық маңызы бар қалалардың әкімдіктеріне жұмылдыру дайындығын жетілдіру жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z175" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мемлекеттік органдармен бірлесе отырып жұмылдыру жоспарларын орындауға экономиканы дайындау жөніндегі іс-шараларды жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z215" w:id="143"/>
     <w:p>
@@ -6371,51 +6711,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиісті әкімшілік-аумақтық бірліктер шегінде мемлекеттік органдар мен ұйымдарды жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында жұмыс істеуге көшіру жөніндегі іс-шаралар кешенін іске асыруды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z182" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тиісті әкімшілік-аумақтық бірліктер шегінде шақырылуға жататын азаматтарды уақтылы құлақтандыруды және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастырады және қамтамасыз етеді;</w:t>
+      5) жұмылдыру, соғыс жағдайы кезеңінде және соғыс уақытында тиісті әкімшілік-аумақтық бірліктер шегінде шақырылуға жататын Қазақстан Республикасының азаматтарын уақтылы құлақтандыруды және жеткізуді, жиналу пункттеріне немесе әскери бөлімдерге және арнаулы мемлекеттік органдарға техника беруді ұйымдастырады және қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:name="z216" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) жұмылдыру жарияланған кездегі іс-қимылдар тәртібі туралы халық арасында түсіндіру жұмысын жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z183" w:id="152"/>
     <w:p>
@@ -6467,71 +6807,71 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгерістер енгізілді - ҚР 03.07.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 121-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2018 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 210-VІ</w:t>
       </w:r>
       <w:r>
@@ -6540,51 +6880,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 332-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6790,51 +7170,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) жұмылдыру жарияланған кезде жұмылдыру жоспарларына сәйкес өндiрiстi соғыс жағдайы режимiне көшiру жөнiнде шаралар жүргiзедi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:bookmarkStart w:name="z129" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) жергiлiктi әскери басқару органдарының жұмысына жәрдем көрсетедi, өздерiмен еңбек қатынастарында тұрған және шақырылуға тиiстi азаматтардың есебiн алуды ұйымдастырады, оларға мерзiмiнде хабар берудi және жиналу орындарына немесе әскер бөлiмдерiне азаматтарды жеткiзудi, техника берудi қамтамасыз етедi, жұмылдыру, соғыс жағдайы кезеңi мен соғыс уақытында олардың құнын кейiннен Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiппен өтеу арқылы жер учаскелерiн, үйлердi, ғимараттарды, коммуникацияларды, көлiктi және басқа да материалдық құралдарды қорғаныс мұқтаждарына бередi;</w:t>
+      6) жергiлiктi әскери басқару органдарының жұмысына жәрдем көрсетедi, өздерiмен еңбек қатынастарында тұрған және шақырылуға тиiстi азаматтардың есебiн алуды ұйымдастырады, оларға мерзiмiнде хабар берудi және жиналу орындарына немесе әскер бөлiмдерiне азаматтарды жеткiзудi, техника берудi қамтамасыз етедi, жұмылдыру, соғыс жағдайы кезеңi мен соғыс уақытында олардың құнын кейiннен Қазақстан Республикасының заңдарында белгiленген тәртiппен өтеу арқылы жер учаскелерiн, үйлердi, ғимараттарды, коммуникацияларды, көлiктi және басқа да материалдық құралдарды қорғаныс мұқтаждарына бередi;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:bookmarkStart w:name="z130" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) әскери міндеттілерді бекітіп қою жөніндегі жұмысты ұйымдастырады және жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:name="z131" w:id="163"/>
     <w:p>
@@ -6926,153 +7306,193 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2006.07.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 28.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 367-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">11-бап. Қазақстан Республикасы азаматтарының құқықтары мен мiндеттерi </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жұмылдыру, соғыс жағдайы кезеңi мен соғыс уақытында шақырылған азаматтар Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасы әскери қызметшiсiнiң құқықтарын пайдаланады.</w:t>
+      1. Жұмылдыру, соғыс жағдайы кезеңi мен соғыс уақытында шақырылған Қазақстан Республикасының азаматтары Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасы әскери қызметшiсiнiң құқықтарын пайдаланады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Қазақстан Республикасының азаматтары мемлекеттiң жұмылдыру дайындығын қамтамасыз ету мақсатында:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
     <w:bookmarkStart w:name="z135" w:id="168"/>
     <w:p>
       <w:pPr>
@@ -7187,140 +7607,180 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Қазақстан Республикасының азаматтары соғыс жағдайы бойынша және соғыс уақытында мемлекеттiң қорғанысы мен қауiпсiздiгiн қамтамасыз ету мақсатындағы жұмыстарды орындауға тартылады, сондай-ақ белгiленген тәртiппен арнаулы құрамаларға қосылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
     <w:bookmarkStart w:name="z140" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Әскери есепте тұрған азаматтарға жұмылдыру жарияланған кезден бастап тұрғылықты жерiнен жергiлiктi әскери басқару органы басшысының рұқсатынсыз кетiп қалуға тыйым салынады. </w:t>
+      5. Әскери есепте тұрған Қазақстан Республикасының азаматтарына жұмылдыру жарияланған кезден бастап тұрғылықты жерiнен жергiлiктi әскери басқару органы басшысының рұқсатынсыз кетiп қалуға тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 2006.07.07 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, мемлекеттік тілдегі мәтін өзгермейді - 2007.05.22 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 255</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап қолданысқа енгізіледі); 10.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 344-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7410,71 +7870,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгеріс енгізілді - ҚР 2010.07.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 334-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7607,51 +8067,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 2004.12.20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2005 бастап күшіне енеді), 2006.07.07. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
@@ -8700,117 +9160,157 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Жұмылдыру бойынша және соғыс уақытында азаматтарды әскери қызметке шақыру </w:t>
+        <w:t xml:space="preserve">19-бап. Жұмылдыру бойынша және соғыс уақытында Қазақстан Республикасының азаматтарын әскери қызметке шақыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жұмылдыру бойынша, соғыс жағдайы кезiнде және соғыс уақытында азаматтарды әскери қызметке шақыру Қазақстан Республикасы Президентiнің iшiнара немесе жаппай жұмылдыруды жариялау туралы жарлығына сәйкес жүргiзiледi. </w:t>
+      Жұмылдыру бойынша, соғыс жағдайы кезiнде және соғыс уақытында Қазақстан Республикасының азаматтарын әскери қызметке шақыру Қазақстан Республикасы Президентiнің iшiнара немесе жаппай жұмылдыруды жариялау туралы жарлығына сәйкес жүргiзiледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерту енгізілді - Қазақстан Республикасының 2006.07.07. </w:t>
+        <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерту енгізілді – ҚР 2006.07.07. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 183</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен.</w:t>
+        <w:t xml:space="preserve">; 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z217" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8911,69 +9411,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қарулы Күштерді, басқа да әскерлер мен әскери құралымдарды, сондай-ақ Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларды қоспағанда, жұмылдыру тапсырмалары бар Қазақстан Республикасының мемлекеттік органдары;</w:t>
+      1) Қарулы Күштерді, басқа да әскерлер мен әскери құралымдарды, сондай-ақ Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, жұмылдыру тапсырмалары бар Қазақстан Республикасының мемлекеттік органдары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жұмылдыру тапсырыстары бар ұйымдар мемлекеттік бақылау субъектілері (бұдан әрі – бақылау субъектілері) болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-1-бапқа өзгерту енгізілді – ҚР 2006.07.07. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 183</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-2-бап. Мемлекеттік бақылауды жүргізу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z222" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11124,55 +11726,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>