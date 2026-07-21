--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd74529" w14:textId="cd74529">
+    <w:p w14:paraId="9c69721" w14:textId="9c69721">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,157 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасы Парламентiнiң комитеттерi мен комиссиялары туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының 1997 жылғы 7 мамырдағы N 101 Заңы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының 1997 жылғы 7 мамырдағы N 101 Заңы. Күші жойылды - Қазақстан Республикасының 2026 жылғы 5 маусымдағы № 297-VIII Конституциялық заңымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Конституциялық заңның күші жойылды – ҚР 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 297-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституциялық заңымен (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -516,51 +614,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 340-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); өзгеріс енгізілді – ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
@@ -968,51 +1066,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 340-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.01.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2574,846 +2672,830 @@
         <w:t xml:space="preserve">
       43-бап. Тұрақты комитеттiң төрағасы отырыстарды өз бастамасы бойынша да, сондай-ақ комитет депутаттарының, Палата Төрағасының ұсынысы бойынша да шақырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z49" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44-бап. Тұрақты комитеттердiң отырыстары ашық өткiзiледi. Парламент пен оның Палаталарының регламенттерiнде көзделген жағдайларда жабық отырыстар өткiзiлуi мүмкiн. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z50" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45-бап. Қазақстан Республикасының Президенті, Қазақстан Республикасының Премьер-Министрі мен Қазақстан Республикасы Үкiметінің мүшелерi, Қазақстан Республикасы Ұлттық Банкінiң Төрағасы, Қазақстан Республикасының Бас Прокуроры, Қазақстан Республикасы Ұлттық қауiпсiздiк комитетiнiң Төрағасы, Қазақстан Республикасы Жоғары аудиторлық палатасының Төрағасы мен мүшелері, сондай-ақ Қазақстан Республикасының Мемлекеттiк кеңесшісі, Қазақстан Республикасы Президенті Әкiмшiлiгiнiң және Қазақстан Республикасы Үкіметі Аппаратының басшылары, Қазақстан Республикасы Президентi мен Қазақстан Республикасының Үкiметiнiң Парламенттегi өкiлдерi тұрақты комитеттердiң кез келген ашық, сол сияқты жабық отырыстарына қатысуға құқылы және өз сөздерiн тыңдатуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      45-бап. Қазақстан Республикасының Президенті, Қазақстан Республикасының Премьер-Министрі мен Қазақстан Республикасы Үкiметінің мүшелерi, Қазақстан Республикасы Ұлттық Банкінiң Төрағасы, Қазақстан Республикасының Бас Прокуроры, Қазақстан Республикасы Ұлттық қауiпсiздiк комитетiнiң Төрағасы, Қазақстан Республикасы Жоғары аудиторлық палатасының Төрағасы мен мүшелері, сондай-ақ Қазақстан Республикасының Мемлекеттiк кеңесшісі, Қазақстан Республикасы Президенті Әкiмшiлiгiнiң және Қазақстан Республикасы Үкіметі Аппаратының басшылары, Қазақстан Республикасы Президентi мен Қазақстан Республикасының Үкiметiнiң Парламенттегi өкiлдерi тұрақты комитеттердiң кез келген ашық, сол сияқты жабық отырыстарына қатысуға құқылы және өз сөздерiн тыңдатуға құқығы бар.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 45-бап жаңа редакцияда – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      46-бап. Бұқаралық ақпарат құралдары Парламент Палаталарында тiркелген жағдайда бұқаралық ақпарат құралдарының өкiлдерi тұрақты комитеттердiң ашық отырыстарына қатыса алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z52" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      47-бап. Палаталардың тұрақты комитеттерiнiң отырыстары олардың мүшелерi жалпы санының кемiнде үштен екiсi қатысқан жағдайда заңды болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z53" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      48-бап. Тұрақты комитеттiң отырыстарында комитеттiң төрағасы немесе хатшысы төрағалық етедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Комитеттердiң отырыстары хаттамалармен ресiмделедi. Тұрақты комитеттер отырыстарының хаттамаларына төрағалық етушi қол қояды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      49-бап . Тұрақты комитеттер өз құзыретiне жататын мәселелер бойынша комитет мүшелерi жалпы санының көпшiлiк дауысымен қаулылар қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z55" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50-бап. Бiрнеше тұрақты комитеттердiң құзыретiне жататын мәселелердi комитеттердiң өз бастамасы бойынша, сондай-ақ Палатаның тапсырмасымен, не Палата Бюросының ұсынысымен комитеттердiң бiрлесiп әзiрлеуiне және қарауына болады. Бұл орайда жұмысты үйлестiру, Палата Бюросының ұсыныстары мен есептерiн қорыту үшiн сол мәселе бойынша тұрақты бас комитет айқындалады. Егер ондай шешiм қабылданбаса, қаулыда бiрiншi болып аталған комитет бас комитет болып есептеледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      51-бап. Тұрақты комитеттер бiрлескен отырыстар өткiзуге құқылы, оларды комитеттердiң төрағалары өзара келiсе отырып жүргiзедi. Бұл орайда қаулы әрбiр тұрақты комитеттiң жалпы құрамының көпшiлiк даусымен қабылданады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z57" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      52-бап. Тұрақты комитеттер өз құзыретiне жататын мәселелердi қараған кезде тең құқықтарды пайдаланып, тең мiндеттер атқарады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрақты комитеттердiң белгiлi бiр мәселе бойынша айқындамаларында келiспеушiлiк болған жағдайда олар келiспеушiлiктердi еңсеру жөнiнде шаралар қолданады. Егер комитеттер келiсiмге келе алмаса, олар өз пiкiрiн бұл мәселемен одан әрi жүргiзiлетiн жұмыс нысаны туралы шешiм қабылдайтын Палаталар Бюросына дейiн жеткiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Палаталар отырысында комитеттердiң келiспеушiлiгі еңсерiлмеген мәселелер қаралған кезде келiспеушiлiктердiң мәнiсi, Палаталар Бюросының келiспеушiлiктердi еңсеру жөнiнде қолданылатын шаралары және олар ұсынатын шешiм депутаттарға хабарланады. Мұндай мәселелер бойынша дауыс беру Палаталар регламенттерiне сәйкес жүргiзiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      53-бап. Тұрақты комитеттердiң өкiлдерi өз құзыретiне жататын мәселелер бойынша Парламент пен оның Палаталарының пленарлық отырыстарында баяндамалар мен қосымша баяндамалар жасай алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрақты комитеттер өздерi алдын ала немесе қосымша қарауға берген, Палаталардың қарауына енгiзген мәселелер бойынша өздерiнiң баяндамашыларын немесе қосымша баяндамашыларын бөледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрақты комитеттердiң бiрлесiп әзiрлеген мәселелерi бойынша комитеттер бiрлескен баяндамалар және қосымша баяндамалар жасай алады не өздерiнiң ескертпелерiн, ұсыныстарын, қорытындыларын жеке табыс ете алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      54-бап. Тұрақты комитеттер қаралатын мәселелердi әзiрлеу үшiн Палата депутаттарын, министрлiктердiң, мемлекеттiк комитеттердiң және өзге де орталық атқарушы органдардың, қоғамдық бiрлестiктердiң, ғылыми мекемелердiң өкiлдерiн, сондай-ақ мамандар мен ғалымдарды тарта отырып, жұмыс топтарын құра алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Тұрақты комитеттер өз жұмысына әртүрлi саланың мамандарын сарапшылар ретiнде тартуға, сондай-ақ заң жобаларының тәуелсiз сараптамасын тағайындауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      55-бап. Тұрақты комитеттер: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      өз қызметi үшiн қажеттi материалдар мен құжаттарды мемлекеттiк, қоғамдық бiрлестiктерден, ұйымдардан және лауазымды адамдардан сұратып алуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      лауазымды адамдарды өз отырыстарына шақыруға және комитеттердiң құзыретiне жататын мәселелер бойынша оларды тыңдауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттiк органдар, ұйымдар мен лауазымды адамдар тұрақты комитеттерге сұратылған материалдар мен құжаттарды заңмен қорғалатын құпияны ескере отырып беруге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      56-бап. Тұрақты комитет қарайтын мәселелер бойынша қорытындылар әзiрлеу үшiн қажеттi мерзiм Палатаның шешiмi бойынша берiлген тапсырмада көрсетiледi немесе Палаталардың регламенттерiнде белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Республика Президентінің заңдар жобаларын қараудың басымдығын белгiлеуге құқығы бар, бұл тиісті заң жобалары бірінші кезектегі тәртіппен екі ай ішінде қабылдануға тиіс екенін бiлдiредi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 45-бап жаңа редакцияда – ҚР 19.04.2023 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 223-VII</w:t>
+        <w:t xml:space="preserve">      Ескерту. 56-бапқа өзгеріс енгізілді - ҚР 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
-[...9 lines deleted...]
-        <w:t>енгізіледі</w:t>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      57-бап. Парламент пен оның Палаталарының бiрлескен, келiсiм және арнаулы комиссияларының қызметiн ұйымдастыру Палаталар тұрақты комитеттерiнiң қызметiн ұйымдастырумен ұқсас. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z63" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      58-бап. Қазақстан Республикасы Конституциясы 57-бабының 5) тармақшасына сәйкес Парламент Палаталары өз құзыретiндегi мәселелер бойынша парламенттiк тыңдаулар өткiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парламенттiң Палаталарындағы парламенттiк тыңдауларды Палаталар Бюросының шешiмi бойынша Палаталардың тұрақты комитеттерi өткiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Парламенттiк тыңдауларды ұйымдастыру мен өткiзу тәртiбi Парламент Палаталарының регламенттерiнде белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t xml:space="preserve">      Ескерту. 58-бапқа өзгеріс енгізілді - ҚР 2009.04.29. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="48"/>
-[...398 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...199 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z65" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z65" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59-бап. Тұрақты комитеттердiң қызметiн үйлестiру Палаталардың Бюросына жүктеледi. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z66" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z66" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60-бап. Тұрақты комитеттер мен олардың мүшелерінің қызметiн ұйымдық, құқықтық, ақпараттық-талдамалық және өзге де жағынан қамтамасыз етудi Парламент Палаталарының тиiстi аппараттары жүзеге асырады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z67" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z67" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61-бап. Тұрақты комитеттерде iс жүргiзу Регламентке және Қазақстан Республикасы Парламентiнде Құжаттармен жұмыс iстеу жөнiндегi нұсқаулыққа сәйкес ұйымдастырылады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -3510,63 +3592,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3888,35 +3992,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>