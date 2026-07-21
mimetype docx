--- v0 (2025-11-03)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ee4be51" w14:textId="ee4be51">
+    <w:p w14:paraId="0febbc3" w14:textId="0febbc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,50 +124,108 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "Қоғамдық бірлестіктер туралы заңдар", "қоғамдық бірлестіктер туралы заңдары", "Қоғамдық бірлестіктер туралы заңдарды", "заң актілерінен", "заң актілерімен", "заңнамалық актілерімен", "Заң актілерінде", "заң актілері", "заң актілеріне", "заңнамалық актілерінде", "заң актілерінде" деген сөздер тиісінше "Қоғамдық бірлестіктер туралы заңнама", "қоғамдық бірлестіктер туралы заңнамасы", "Қоғамдық бірлестіктер туралы заңнаманы", "заңдардан", "заңдарда", "заңдарымен", "Заңдарда", "заңдары", "заңдарына", "заңдарында", "заңдарда" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бірлесу бостандығына құқық адам мен азаматтың аса маңызды және конституциялық құқықтарының бірі болып табылады, оның іске асырылуы қоғам мүдделеріне сай келеді және мемлекеттің қорғауында болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-тарау. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
@@ -216,86 +274,168 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бап. Қоғамдық бірлестік ұғымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасында саяси партиялар, кәсіптік одақтар және азаматтардың ортақ мақсаттарға жету үшін ерікті негізде құрылған, заңдарға қайшы келмейтін басқа да бірлестіктері қоғамдық бірлестіктер деп танылады. Қоғамдық бірлестіктер коммерциялық емес ұйымдар болып табылады.</w:t>
+      Қазақстан Республикасында саяси партиялар, кәсіптік одақтар, этномәдени қоғамдық бірлестіктер және азаматтардың ортақ мақсаттарға жету үшін ерікті негізде құрылған, заңдарға қайшы келмейтін басқа да бірлестіктері қоғамдық бірлестіктер деп танылады. Қоғамдық бірлестіктер коммерциялық емес ұйымдар болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3-бап. Қоғамдық бірлестіктер туралы заңдар</w:t>
-[...17 lines deleted...]
-      Қазақстан Республикасының қоғамдық бірлестіктер туралы заңдары Қазақстан Республикасының Конституциясына негізделеді және осы Заң мен оған қайшы келмейтін басқа да заң актілерінен тұрады.</w:t>
+        <w:t>3-бап. Қоғамдық бірлестіктер туралы заңнама</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының қоғамдық бірлестіктер туралы заңнамасы Қазақстан Республикасының Конституциясына негізделеді және осы Заң мен оған қайшы келмейтін басқа да заң актілерінен тұрады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы Заңның күші азаматтардың бастамасымен құрылған барлық қоғамдық бірлестіктерге қолданылады, бұған діни бірлестіктер, құрылу тәртібі мен қызметі өзге заң актілерімен белгіленетін өзін-өзі басқару органдары мен қоғамдық ынталы органдар кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -323,51 +463,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер Қазақстан Республикасы бекіткен халықаралық шартта осы Заңда көзделгеннен өзгеше ережелер белгіленсе, халықаралық шарттың ережелері қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партиялардың, кәсіптік одақтардың, ерікті мүше болуға (қатысуға) негізделген өзін-өзі реттеу ұйымдарының және басқа да жекелеген қоғамдық бірлестіктер түрлерінің құрылуына, қызметіне, қайта ұйымдастырылуына және таратылуына байланысты ерекшеліктер Қазақстан Республикасының өзге де заңнамалық актілерімен реттелуі мүмкін. Аталған қоғамдық бірлестіктердің Қазақстан Республикасының өзге де заңнамалық актілерімен реттелмеген қызметі осы Заңмен регламенттеледі.</w:t>
+      Саяси партиялардың, кәсіптік одақтардың, ерікті мүше болуға (қатысуға) негізделген өзін-өзі реттеу ұйымдарының және басқа да жекелеген қоғамдық бірлестіктер түрлерінің құрылуына, қызметіне, қайта ұйымдастырылуына және таратылуына байланысты ерекшеліктер Қазақстан Республикасының өзге де заңнамалық актілерімен реттелуі мүмкін. Аталған қоғамдық бірлестіктердің Қазақстан Республикасының өзге де заңдарымен реттелмеген қызметі осы Заңмен регламенттеледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -498,51 +638,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекет қоғамдық бірлестіктердің құқықтары мен заңды мүдделерінің сақталуын қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттің қоғамдық бірлестіктер істеріне және қоғамдық бірлестіктердің мемлекет істеріне заңсыз араласуына, қоғамдық бірлестіктерге мемлекеттік органдардың міндеттерін жүктеуге жол берілмейді.</w:t>
+      Мемлекеттің қоғамдық бірлестіктер істеріне және қоғамдық бірлестіктердің мемлекет істеріне заңсыз араласуына, сондай-ақ қоғамдық бірлестіктерге мемлекеттік органдардың функцияларын жүктеуге жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық бірлестіктер мемлекеттік органдармен ынтымақтасуы және өзара іс-қимыл етуі, олармен келісімдер жасасуы мүмкін, мемлекеттік органдармен шарттар бойынша олар үшін заңдарда көзделген белгілі бір жұмыстар орындауы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -552,86 +692,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық бірлестіктер аппараттарының қызметкерлеріне Қазақстан Республикасының еңбек заңнамасы, Қазақстан Республикасының әлеуметтік қорғау туралы заңнамасы қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заң актілерінде көзделген жағдайларда қоғамдық бірлестіктердің мүдделерін қозғайтын мәселелерді қоғамдық бірлестіктермен келісе отырып, мемлекеттік органдар шешуі мүмкін.</w:t>
+      Заңдарда көзделген жағдайларда қоғамдық бірлестіктердің мүдделерін қозғайтын мәселелерді қоғамдық бірлестіктермен келісе отырып, мемлекеттік органдар шешуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгерту енгізілді - ҚР 2007.05.15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 253</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009.04.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 154-ІV</w:t>
       </w:r>
       <w:r>
@@ -660,50 +800,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -763,69 +943,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы аумағында әскерилендірілген құрылымы, түрі, арнаулы айырым белгілері, гимндері, жалаулары, вымпельдері, ішкі тәртіп пен басқарудың ерекше ережелері, қаруы, соның ішінде қару іспеттес заттары бар әскерилендірілген құрамалар үлгісіндегі қоғамдық бірлестіктер құруға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Басқа мемлекеттердің саяси партиялары мен кәсіптік одақтарының, діни негіздегі партиялардың қызметіне, сондай-ақ саяси партиялар мен кәсіптік одақтарды шетелдік заңды тұлғалар мен азаматтардың, шет мемлекеттер мен халықаралық ұйымдардың қаржыландыруына жол берілмейді.</w:t>
-[...17 lines deleted...]
-      Азаматтардың денсаулығы мен адамгершілік негіздеріне қастандық жасайтын қоғамдық бірлестіктер құруға және олардың қызметіне, сондай-ақ тіркелмеген қоғамдық бірлестіктердің қызметіне жол берілмейді.</w:t>
+      Басқа мемлекеттердің саяси партиялары мен кәсіптік одақтарының, діни негіздегі саяси партиялардың қызметіне, сондай-ақ саяси партиялар мен кәсіптік одақтарды шетелдiк заңды тұлғалардың, шетел азаматтары мен азаматтығы жоқ адамдардың, шетелдік қатысуы бар заңды тұлғалардың, шет мемлекеттер мен халықаралық ұйымдардың қаржыландыруына жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтардың денсаулығы мен қоғамның адамгершілік болмысына нұқсан келтіретін қоғамдық бірлестіктер құруға және олардың қызметіне, сондай-ақ тіркелмеген қоғамдық бірлестіктердің қызметіне жол берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -869,51 +1049,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 16.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 403-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1043,51 +1263,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Облыстардың, республикалық маңызы бар қалалардың және астананың жартысынан азының аумағында өздерінің құрылымдық бөлімшелері (филиалдары мен өкілдіктері) бар бірлестіктер аймақтық қоғамдық бірлестіктерге жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жергілікті қоғамдық бірлестіктерге бір облыс, республикалық маңызы бар қала және астана шегінде жұмыс істейтін бірлестіктер жатады.</w:t>
+      Жергілікті қоғамдық бірлестіктерге астана, бір облыс және республикалық маңызы бар қала шегінде жұмыс істейтін бірлестіктер жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық және аймақтық қоғамдық бірлестіктер өз мәртебесін растау үшін тіркелген күннен бастап бір жыл өткенге дейін осы бірлестікті тіркеген органға құрылымдық бөлімшелерінің (филиалдары мен өкілдіктерінің) аумақтық әділет органдарында есептік тіркеуден өткенін растайтын құжаттардың көшірмелерін табыс етуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1129,50 +1349,287 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1-бап. Этномәдени бірлестіктер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Этномәдени бірлестік деп Қазақстан этностарының дәстүрін, тілдері мен мәдениетін сақтау және дамыту саласындағы азаматтардың мүдделерін қанағаттандыру мақсатында қоғамдық бірлестіктің, қоғамдық қордың, қауымдастық (одақ) нысанындағы заңды тұлғалар бірлестігінің ұйымдық-құқықтық нысанында құрылған коммерциялық емес ұйым танылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z37" w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Этномәдени бірлестіктің атауында "этномәдени бірлестік" деген сөздер қамтылуға тиіс, оларды этномәдени бірлестіктің атауында ғана пайдалануға жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Этномәдени бірлестіктің толық және қысқартылған атауы және оның нышандары Қазақстан Республикасында тіркелген мемлекеттік органдардың, саяси партиялар мен қоғамдық бірлестіктердің, сондай-ақ Қазақстан Республикасының заңнамасын бұзуға байланысты таратылған саяси партиялар мен қоғамдық бірлестіктердің атауы мен нышандарын толық немесе елеулі бөлігінде қайталамауға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Этномәдени бірлестіктер жалпыұлттық бірлік пен ынтымақтастық, этносаралық және конфессияаралық келісім қағидаттарын нығайту жөніндегі мемлекеттік саясатты іске асыруға қатысады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z39" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Этномәдени бірлестіктер өз мақсаттарына жету үшін коммуналдық мемлекеттік мекеме нысанында құрылатын достық үйлерімен өзара іс-қимыл жасайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 7-1-баппен толықтырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1252,183 +1709,183 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы аумағында халықаралық және шетелдік коммерциялық емес үкіметтік емес бірлестіктердің құрылымдық бөлімшелері (филиалдары мен өкілдіктері) құрылып, жұмыс істей алады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Халықаралық және шетелдік коммерциялық емес үкіметтік емес бірлестіктердің құрылымдық бөлімшелері (филиалдары мен өкілдіктері), егер олар Қазақстан Республикасының заңдарына қайшы келмейтін болса, сол бірлестіктердің жарғыларын басшылыққа алады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z11" w:id="1"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тарау. Қоғамдық бірлестіктерді құру, қайта ұйымдастыру, тарату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Қоғамдық бірлестікті құру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қоғамдық бірлестік Қазақстан Республикасы азаматтарының кемінде үш адамнан тұратын тобының бастамасы бойынша құрылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="2"/>
+    <w:bookmarkStart w:name="z30" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Азаматтардың қоғамдық бірлестіктерді құру құқығы тікелей жеке тұлғаларды біріктіру жолымен де, саяси партияларды қоспағанда, заңды тұлғалар – қоғамдық бірлестіктер арқылы да іске асырылады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z31" w:id="3"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z31" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жарғы қабылданатын және басшы органдар қалыптастырылатын құрылтай съезін (конференцияны, жиналысты) шақыратын жеке тұлғалар және (немесе), саяси партияларды қоспағанда, заңды тұлғалар – қоғамдық бірлестіктер қоғамдық бірлестіктердің құрылтайшылары болып табылады. Қоғамдық бірлестіктердің құрылтайшылары – жеке және (немесе) заңды тұлғалар тең құқықтарға ие болады және бірдей міндеттерді атқарады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z33" w:id="4"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z33" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік одақ кәсіптік одақтың құрылтайшысы болып табылуы мүмкін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z32" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық бірлестіктердің заңды тұлға ретіндегі құқықтық қабілеттілігі ол Қазақстан Республикасының заңдарында белгіленген тәртіп бойынша тіркелген кезден бастап пайда болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1539,51 +1996,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11-бап. Қоғамдық бірлестікке мүшелік (қатысу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының азаматтары және (немесе), саяси партияларды қоспағанда, заңды тұлғалар – қоғамдық бірлестіктер қоғамдық бірлестіктердің мүшелері (қатысушылары) бола алады. Саяси партиялардан басқа, қоғамдық бірлестіктердің жарғыларында оларға шетелдіктердің және азаматтығы жоқ адамдардың мүшелігі (қатысуы) көзделуі мүмкін.</w:t>
+      Қазақстан Республикасының азаматтары және (немесе), саяси партияларды қоспағанда, заңды тұлғалар – қоғамдық бірлестіктер қоғамдық бірлестіктердің мүшелері (қатысушылары) бола алады. Саяси партиялардан басқа, қоғамдық бірлестіктердің жарғыларында оларға шетел азаматтарының және азаматтығы жоқ адамдардың мүшелігі (қатысуы) көзделуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Кәсіптік одақтар кәсіптік одақтардың мүшелері (қатысушылары) болып табылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1611,69 +2068,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мүшелікке ие болу және одан айрылу ережелері мен тәртібі қоғамдық бірлестіктердің жарғыларымен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Конституциялық Сотының Төрағасы, Төрағасының орынбасары, судьялары, Қазақстан Республикасы Жоғарғы Сотының және өзге де соттардың Төрағасы мен судьялары, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының төрағалары мен мүшелері, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкіл, арнаулы мемлекеттік, құқық қорғау органдарының қызметкерлері мен жұмыскерлері, әскери қызметшілер саяси партияларда, кәсіптік одақтарда болмауға, қандай да бір саяси партияны қолдап әрекет етпеуге тиіс.</w:t>
-[...17 lines deleted...]
-      Арнаулы мемлекеттік және құқық қорғау органдарының қызметкерлерін, әскери қызметшілерді қоспағанда, осы баптың бесінші бөлігінде аталған адамдар тағайындалған, сайланған, қызметке кірген күннен бастап он күн ішінде саяси партиялардан, кәсіптік одақтардан шығуға тиіс.</w:t>
+      Қазақстан Республикасы Конституциялық Сотының, Қазақстан Республикасы Жоғарғы Сотының және өзге де соттардың Төрағалары мен судьяларының, Қазақстан Республикасы Орталық сайлау комиссиясының, Қазақстан Республикасы Жоғары аудиторлық палатасының төрағалары мен мүшелерінің, Қазақстан Республикасындағы Адам құқықтары жөніндегі уәкілдің, арнаулы мемлекеттік органдардың, құқық қорғау органдарының қызметкерлері мен жұмыскерлерінің, әскери қызметшілердің саяси партияда, кәсіптік одақта болуға, қандай да бір саяси партияға немесе қоғамдық-саяси қозғалысқа қолдау көрсетуге немесе сыни пікір білдіруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Арнаулы мемлекеттік және құқық қорғау органдарының қызметкерлерін, әскери қызметшілерді қоспағанда, осы баптың бесінші бөлігінде аталған адамдар тағайындалған, сайланған, қызметке кірген күннен бастап он күн ішінде саяси партиялардан, кәсіптік одақтардан шығуға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әскери қызметке қабылданған немесе құқық қорғау және арнаулы мемлекеттік органдарға қызметке кірген жағдайда саяси партияға, кәсіптік одақтарға мүшелік автоматты түрде тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1735,51 +2192,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2295,51 +2792,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-бап. Мемлекеттік тіркеу мерзіміндегі үзіліс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік тіркеу мерзімінде құрылтай құжаттарына сараптама жүргізілген, саяси партиялар мүшелерінің тізімдері тексерілген жағдайларда, сондай-ақ заңды тұлғаларды мемлекеттік тіркеу туралы заң актілерінде көрсетілген негіздер бойынша үзіліс жасалады.</w:t>
+      Мемлекеттік тіркеу мерзімінде құрылтай құжаттарына сараптама жүргізілген, саяси партиялар мүшелерінің тізімдері тексерілген жағдайларда, сондай-ақ заңды тұлғаларды мемлекеттік тіркеу туралы заңдарда көрсетілген негіздер бойынша үзіліс жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-бап. Мемлекеттiк тiркеуден бас тарту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2383,71 +2880,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бап жаңа редакцияда - ҚР 29.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 351-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.07.2021 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2609,118 +3106,118 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 18-бап жаңа редакцияда - ҚР 2005.07.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-баптан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="6"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тарау. Қоғамдық бірлестіктің құқықтары мен міндеттері. Қоғамдық бірлестіктің меншігі</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-бап. Қоғамдық бірлестіктің құқықтары мен міндеттері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2820,70 +3317,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - бейбіт жиналыстарды ұйымдастыруға және өткізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - баспа қызметін жүзеге асыруға;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="7"/>
+    <w:bookmarkStart w:name="z34" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - халықаралық коммерциялық емес үкіметтік емес бірлестіктерге кіруге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - Қазақстан Республикасының заңдарына қайшы келмейтін өзге де өкілеттікті жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2980,71 +3477,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 19-бапқа өзгерістер енгізілді - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 334-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3222,456 +3719,484 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 21-бапқа өзгеріс енгізілді - ҚР 09.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 496-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z25" w:id="8"/>
+    <w:bookmarkStart w:name="z25" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-тарау. Қоғамдық бірлестіктер туралы заңдарды</w:t>
+        <w:t xml:space="preserve"> 4-тарау. Қоғамдық бірлестіктер туралы заңнаманы бұзғандық үшін жауапкершілік</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бап. Қоғамдық бірлестіктер туралы заңнаманы бұзғандық үшін жауапкершілік</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамдық бірлестіктер туралы заңнаманы бұзу Қазақстан Республикасының заңдарында белгіленген тәртіп бойынша жауап беруге әкеп соқтырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық бірлестіктер туралы заңнаманы бұзғандық үшін бұған кінәлі заңды және жеке тұлғалар, соның ішінде мемлекеттік органдардың лауазымды адамдары және қоғамдық бірлестіктердің басшы органдарының құрамына кіретін адамдар жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерту енгізілді - ҚР 2007.05.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 253</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бап. Қоғамдық бірлестіктің қызметін тоқтата тұру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қоғамдық бірлестіктің қызметі Қазақстан Республикасының Конституциясы мен заңдары бұзылған немесе қоғамдық бірлестік өз жарғысында белгіленген мақсаттар мен міндеттер шегінен шығатын әрекеттерді бірнеше рет жасаған жағдайларда прокуратура, ішкі істер органдарының ұсынулары, астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдарының өтініштері немесе азаматтардың арыздары негізіндегі сот шешімі бойынша үш айдан алты айға дейінгі мерзімге тоқтатыла тұруы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қоғамдық бірлестіктің қызметі тоқтатыла тұрған жағдайда оған барлық бұқаралық ақпарат құралдарын пайдалануға, үгіт пен насихат жүргізуге, бейбіт жиналыстар мен басқа да бұқаралық іс-шараларды ұйымдастыруға және өткізуге, сайлауға қатысуға тыйым салынады. Қоғамдық бірлестіктің банктік салымдарды пайдалану құқығы да тоқтатыла тұрады, бұған еңбек шарттары, қызметінің нәтижесінде келтірілген залалдардың орнын толтыру және айыппұлдар төлеу бойынша есеп айырысулар кірмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер қоғамдық бірлестік өз қызметін тоқтата тұруға негіз болған тәртіп бұзушылықты қызметі тоқтатыла тұратын болып белгіленген мерзім ішінде жойса, аталған мерзім аяқталған соң қоғамдық бірлестік өз қызметін қайта бастайды. Қоғамдық бірлестік Қазақстан Республикасы заңнамасының бұзылуын жоймаған жағдайда, не оларды қайталап бұзған жағдайда прокуратура, ішкі істер органдары, сондай-ақ астананың, облыстардың, республикалық маңызы бар қалалардың жергілікті атқарушы органдары, азаматтар сотқа оны тарату туралы арызбен жүгінуге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгізілді - ҚР 2005.02.23 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 04.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 321-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 334-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...287 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-тарау. Қорытынды ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24-бап. Қоғамдық бірлестіктердің халықаралық байланыстары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3696,209 +4221,188 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының қоғамдық бірлестіктері жалпы жұрт таныған принциптер мен халықаралық құқық нормалары, халықаралық шарттар мен тиісті мемлекеттердің заңдары негізінде шет мемлекеттерде өздерінің құрылымдық бөлімшелерін (филиалдары мен өкілдіктерін) құра алады. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президенті</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президенті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4224,31 +4728,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>