--- v0 (2025-10-05)
+++ v1 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4a6d8d0" w14:textId="4a6d8d0">
+    <w:p w14:paraId="6da47e1" w14:textId="6da47e1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -301,86 +301,104 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Қазақстан Республикасының азаматтары жемiстi мемлекеттiк, қоғамдық, шығармашылық қызметi, еңбектегi және жауынгерлiк ерлiктерi үшiн, олардың Республикаға сiңiрген еңбегiнiң танылуының белгiсi ретiнде мемлекеттiк наградалармен наградталады. </w:t>
+        <w:t xml:space="preserve">. Қазақстан Республикасының азаматтары жемiстi мемлекеттiк, қоғамдық, шығармашылық қызметi, еңбектегi және жауынгерлiк ерлiктерi үшiн, олардың Қазақстан Республикасына сiңiрген еңбегiнiң танылуының белгiсi ретiнде мемлекеттiк наградалармен наградталады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасының мемлекеттiк наградаларымен Қазақстан Республикасына еңбек сiңiрген шет ел азаматтары мен азаматтығы жоқ адамдардың да наградталуы мүмкiн. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Мемлекеттік наградаларды Қазақстан Республикасының Конституциясына сәйкес Қазақстан Республикасының Президенті тағайындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттiк наградалармен наградтауды Қазақстан Республикасының Президентi жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -466,50 +484,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -658,107 +716,189 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. "Алтын Қыран" орденiмен наградтау үшiн кандидатураларды Қазақстан Республикасының Президентi анықтайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өзге мемлекеттiк наградалармен наградтауға ұсыныстарды Қазақстан Республикасының Президентiне Қазақстан Республикасының Парламентi, Үкiметi, министрлiктер, мемлекеттiк комитеттер, басқа орталық және жергiлiктi атқарушы органдар, шығармашылық одақтар мен басқа да ұйымдар енгiзедi. </w:t>
+      Өзге мемлекеттiк наградалармен наградтауға ұсыныстарды Қазақстан Республикасының Президентiне Қазақстан Республикасының Құрылтайы, Үкiметi, Қазақстан Халық Кеңесі, орталық және жергiлiктi атқарушы органдар, шығармашылық одақтар мен басқа да ұйымдар енгiзедi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Наградтау үшiн кандидатураларды еңбек ұжымдары қарап, ұсынуы мүмкiн. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Шет ел азаматтары наградтауға ұсынуды жалпы негiздерде Қазақстан Республикасының Сыртқы iстер министрлiгi, басқа министрлiктер мен мемлекеттiк комитеттерi, өзге де орталық атқарушы органдары жүргiзедi. </w:t>
+      Шет ел азаматтары наградтауға ұсынуды жалпы негiздерде Қазақстан Республикасының Сыртқы iстер министрлiгi, өзге де орталық атқарушы органдары жүргiзедi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Азаматтарды кезектi наградаға ұсыну, көп балалы аналарды наградтауға және қаhармандық ерлiк жасауға, қиын-қыстау жағдаяттарға байланысты ерекше реттердi қоспағанда, осының алдындағы наградтау сәтiнен бастап бес жыл өткен соң жүргiзiледi. </w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -769,52 +909,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Бір адам дәрежелері бар наградалардан басқа ең жоғары дәрежелі ерекшелік белгілерімен, сол орденмен немесе медальмен екі мәрте наградталмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Құрметті атақтар қайталап берілмейді. </w:t>
+        <w:t>
+      Сол бір құрметті атақ қайталап берілмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының мемлекеттік наградаларымен қайтыс болғаннан кейін наградтау еліміздің мүддесін қорғау кезінде көрсеткен батылдығы, ерлігі, қаһармандығы үшін және адам өмірін құтқаруға байланысты жағдайларда жүргізілуі мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -876,51 +1016,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңдарымен.</w:t>
+        <w:t xml:space="preserve">); 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1469,6406 +1629,7314 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. Қазақстан республикасының ордендерi мыналар: </w:t>
+        <w:t>11-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының ордендері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - "Отан"(Отечество) </w:t>
-[...161 lines deleted...]
-      - "Еңбек Даңқы" (Трудовая Слава).</w:t>
+      - "Отан"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Барыс"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Даңқ"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "AL-Farabi";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Qoja Ahmet Yasaui";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Қазақстан Республикасының Тұңғыш Президенті – Елбасы Нұрсұлтан Назарбаев";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Мейірім";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Айбын"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Парасат"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Достық"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Ел бірлігі"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Құрмет"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Еңбек Даңқы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Қазақстан Республикасының Президенті тағайындайтын өзге де ордендер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгерістер енгізілді - ҚР 1999.07.26 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 11-бап жаңа редакцияда – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Отан" орденiмен азаматтар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - мемлекеттiк және қоғамдық қызметтегi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - экономиканы, әлеуметтiк саланы, ғылым мен мәдениеттi дамытудағы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - мемлекеттiк, құқық қорғау және әскери қызметтегi, демократия мен әлеуметтiк прогрестi дамытудағы айрықша еңбегi үшiн наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-1-бап. Алып тасталды – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-2-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Барыс" орденімен наградтау: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - Қазақстан Республикасының мемлекеттігі мен егемендігін нығайту ісіндегі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - бейбітшілікті, қоғамның топтасуы мен Қазақстан халқының бірлігін қамтамасыз етудегі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - мемлекеттік, өндірістік, ғылыми, әлеуметтік-мәдени және қоғамдық қызметтегі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - халықтар арасындағы ынтымақтастықты нығайтудағы, ұлттық мәдениеттерді жақындастыру мен оларды өзара байытудағы, мемлекеттер арасындағы достық қатынастарды нығайтудағы айрықша еңбегі үшін жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Барыс" ордені үш дәрежеден тұрады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - I дәрежелі "Барыс"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - II дәрежелі "Барыс"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - III дәрежелі "Барыс". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      I дәреже орденнің жоғары дәрежесі болып табылады. Наградтау III дәреже, II дәреже, I дәреже ретімен жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ерекше жағдайларда айрықша көзге түскені үшін Мемлекет басшысының шешімімен наградтау реттілік ескерілмей жүргізілуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. III-тарау 12-2-баппен толықтырылды - ҚР 2001.05.03 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. "Даңқ" орденімен Қазақстан Республикасы Қарулы Күштерінің, басқа да әскерлер мен әскери құралымдардың, Қазақстан Республикасы арнаулы мемлекеттік органдарының жоғары офицерлік құрамдағы адамдары, сондай-ақ Қазақстан Республикасы құқық қорғау органдарының, азаматтық қорғау органдарының және мемлекеттік фельдъегерлік қызметінің жоғары басшы құрамдағы адамдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әскерлерге басшылық жасау және оларды басқару ісіндегі табыстары, әскерлердің жоғары жауынгерлік даярлығы және елдің қорғаныс қабілетін қамтамасыз еткені үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әскери, шекаралық және ішкі қызметті үздік ұйымдастырғаны, ұлттық қауіпсіздікті қамтамасыз еткені, заңдылықты және қоғамдық тәртіпті сақтауды нығайтқаны үшін наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Даңқ" ордені екі дәрежеден тұрады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - I дәрежелі "Даңқ"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - II дәрежелі "Даңқ". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      I дәреже орденнің жоғары дәрежесі болып табылады. Наградтау II дәреже және I дәреже ретімен жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-бап жаңа редакцияда - ҚР 1999.07.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 2001.05.03 </w:t>
+        <w:t xml:space="preserve">; өзгерістер енгізілді - ҚР 2003.07.04 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-1-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "AL-FARABI" орденімен Қазақстан Республикасына сіңірген зор еңбегі үшін, білім мен ғылым, мәдениет пен рухани өмір салаларында елеулі табыстарға қол жеткізген Қазақстан Республикасының азаматтары мен шетел азаматтары марапатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-1-баппен толықтырылды – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-2-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "QOJA AHMET YASAUI" орденімен Қазақстан Республикасының дамуына ерекше еңбек сіңірген отандық және шетелдік ғалымдар, мемлекет және қоғам қайраткерлері, сондай-ақ мемлекеттікті нығайтуға, қоғамдық-саяси, әлеуметтік, ағартушылық, мәдени және гуманитарлық салаларды дамытуға үлес қосқан азаматтар марапатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-2-баппен толықтырылды – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-3-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Қазақстан Республикасының Тұңғыш Президенті – Елбасы Нұрсұлтан Назарбаев" орденімен Қазақстан Республикасының қалыптасуына, көркеюіне және даңқын шығаруға ықпал еткен мемлекеттік және қоғамдық қызметтегі айрықша еңбегі үшін Қазақстан Республикасының азаматтары марапатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Тұңғыш Президенті – Елбасы Нұрсұлтан Назарбаев" орденімен Қазақстан Республикасына сіңірген айрықша еңбегі үшін шет мемлекеттердің басшылары мен үкімет басшылары марапатталуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-3-баппен толықтырылды – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-4-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Мейірім" орденімен жоғары әлеуметтік жауапкершілік танытқан, қайырымдылық қызметке, оның ішінде меценаттық немесе филантропиялық қызметке қомақты үлес қосқан азаматтар марапатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ерекше жағдайларда айрықша көзге түскені үшін Мемлекет басшысының шешімімен "Мейірім" орденімен марапаттау белгіленген мерзімдер ескерілмей жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 13-4-баппен толықтырылды – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Айбын" орденімен Қарулы Күштердің, басқа да әскерлер мен әскери құралымдардың әскери қызметшілері, сондай-ақ Қазақстан Республикасы арнаулы мемлекеттік және құқық қорғау органдарының, азаматтық қорғау органдарының және мемлекеттік фельдъегерлік қызметінің қызметкерлері: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жауынгерлік әзірлікте, әскерлерді жоғары жауынгерлік даярлықта ұстауда және жаңа әскери техниканы игеруде, заңдылықты және қоғамдық тәртіпті қамтамасыз етуде қол жеткізген табыстары үшін; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әскери және қызметтік борышын атқару үстінде көрсеткен батылдығы мен жанқиярлығы, сондай-ақ мемлекет мүддесін қорғау кезінде жасаған ерлігі үшін наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Айбын" ордені үш дәрежеден тұрады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Сағадат Нұрмағамбетов атындағы I дәрежелі "Айбын";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Бауыржан Момышұлы атындағы II дәрежелі "Айбын";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Рахымжан Қошқарбаев атындағы III дәрежелі "Айбын".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сағадат Нұрмағамбетов атындағы I дәрежелі және Бауыржан Момышұлы атындағы II дәрежелі "Айбын" ордендерімен кіші, аға және жоғары офицерлер құрамдарындағы адамдар марапатталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      I дәреже орденнің жоғары дәрежесі болып табылады. Наградтау: II дәреже және I дәреже ретімен жүргізіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Рахымжан Қошқарбаев атындағы III дәрежелі "Айбын" орденімен сарбаздар, матростар, сержанттар, старшиналар наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгерістер енгізілді - ҚР 2003.07.04 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2007.05.22 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>255</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 78-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа енгізіледі); 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Парасат" орденiмен ғылым мен мәдениет, әдебиет    пен өнер қайраткерлерi, мемлекет және қоғам қайраткерлерi, сондай-ақ Қазақстан Республикасының рухани және интеллектуалдық әлеуетiн дамыту мен молайтуға зор жеке үлес қосқан не адам құқықтарын және оның әлеуметтiк мүдделерiн қорғау жөнiндегi белсендi қызметi үшiн азаматтар наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Достық" орденiмен азаматтар қоғамда өзара татулықты сақтау жөнiндегi жемiстi жұмысы, халықтар арасында бейбiтшiлiктi, достық пен ынтымақтастықты нығайтуға сiңiрген еңбегi үшiн наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Достық" ордені екі дәрежеден тұрады: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - I дәрежелі "Достық"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - II дәрежелі "Достық". </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наградтау реттілік ескерілмей жүргізілуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгеріс енгізілді - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-1-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Ел бірлігі" орденімен азаматтар ұлт бірлігін нығайту және қоғамдық татулықты қамтамасыз ету жолындағы жемісті еңбегі үшін наградталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 16-1-баппен толықтырылды – ҚР 04.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 15-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. "Құрмет" орденiмен азаматтар экономиканы, әлеуметтiк саланы, ғылым мен мәдениеттi, бiлiм беру iсiн дамытуға сiңiрген еңбегi, мемлекеттiк органдардағы мiнсiз қызметi және белсендi қоғамдық қызметi үшiн наградталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z62" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>17-1-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Еңбек Даңқы" орденімен өнеркәсіп, көлік, құрылыс, ауыл шаруашылығы, білім беру, денсаулық сақтау, әлеуметтік қамсыздандыру және басқа да салалардың жұмыскерлері кәсіпорындардағы, мекемелердегі, ұйымдардағы жемісті еңбегі үшін, сондай-ақ тиісті салалардағы жоғары көрсеткіштері үшін наградталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z63" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы" ордені үш дәрежеден тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I дәрежелі "Еңбек Даңқы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      II дәрежелі "Еңбек Даңқы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      III дәрежелі "Еңбек Даңқы".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      I дәреже орденнің жоғары дәрежесі болып табылады. Наградтау III дәреже, II дәреже және I дәреже ретімен жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Еңбек Даңқы" орденінің үш дәрежесінің иегерлері мәртебесі бойынша "Қазақстанның Еңбек Ері" атағына ие болған адамдарға теңестіріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. III-тарау 17-1-баппен толықтырылды - ҚР 27.06.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 212-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі); жаңа редакцияда - ҚР 17.03.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 293-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді – ҚР 09.11.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 373-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IV. Медальдар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z22" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>18-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақстан Республикасының медальдары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Ерлігі үшін"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Жауынгерлік ерлігі үшін"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Ерен еңбегі үшін"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Шапағат";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Қазақстан Республикасының Президенті тағайындайтын өзге де медальдар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бап жаңа редакцияда – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Ерлiгi үшiн" медалiмен азаматтар: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - адам өмiрiн сақтап қалуға байланысты қиын-қыстау жағдайларда (суға кету, өртке душар болу, дүлей апаттар кезiнде); </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - қылмысқа қарсы күресте көрсеткен ержүректiгi мен жанқиярлығы үшiн наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z24" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. "Жауынгерлiк ерлiгi үшiн" медалiмен Қазақстан Республикасы Қарулы Күштерiнiң, басқа да әскерлер мен әскери құралымдардың әскери қызметшiлерi, сондай-ақ Қазақстан Республикасы арнаулы мемлекеттік және құқық қорғау органдарының, азаматтық қорғау органдарының және мемлекеттік фельдъегерлік қызметінің қызметкерлерi:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әскери бөлiмнiң, бөлiмшенiң жауынгерлiк мiндеттердi ойдағыдай орындауына жәрдемдесетiн ұрыстағы, сондай-ақ қылмысқа қарсы күрестегi бiлгiр, бастамашыл әрi батыл iс-әрекетi үшiн; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - мемлекеттiк шекараны қорғау кезiнде көрсеткен ерлiгi үшiн; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - қызмет өткеру кезiнде сiңiрген қызметi үшiн наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгерістер енгізілді - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2003.07.04 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 473</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>21-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Ерен еңбегi үшiн" медалiмен азаматтар экономикадағы, әлеуметтiк саладағы, ғылымдағы, мәдениеттегi және мемлекеттiк қызметтегi еңбек жетiстiктерi үшiн наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z26" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. "Шапағат" медалiмен азаматтар белсендi және жемiстi қызметi, мейiр-шапағаты мен қайырымдылығы үшiн наградталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 16.11.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 403-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қазақстан Республикасының ордендерi мен медальдарының мәндiлiгi жағынан реттiлiгi Қазақстан Республикасының Президенті айқындайтын тәртiп бойынша белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> V. Құрметтi атақтар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z28" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Қазақстан Республикасында мынадай құрметті атақтар белгіленеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген ұстазы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген дәрігері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген ғылым және техника қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген инженері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген құрылысшысы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген өнеркәсіп қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген кеншісі";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген геологы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның ғарышкер-ұшқышы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның көлік саласының еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның аграрлық саласының еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның су шаруашылығы саласының еңбек сіңірген қайраткері";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның халық әртісі";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның халық жазушысы";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Қазақстан Республикасының Президенті тағайындайтын өзге де құрметті атақтар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның ғарышкер-ұшқышы" құрметті атағына ие болған адамдардың Қазақстан Республикасының заңнамасында белгіленген мөлшерде арнаулы мемлекеттік жәрдемақы алуға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген ұстазы" құрметті атағына ие болған педагогтер "Педагог мәртебесі туралы" Қазақстан Республикасының Заңында белгіленген мөлшерде біржолғы төлем алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстанның еңбек сіңірген дәрігері" құрметті атағына ие болған медицина қызметкерлері "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексінде белгіленген мөлшерде біржолғы төлем алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бап жаңа редакцияда - ҚР 2009.12.02 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2010 бастап қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 294-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.10.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 33-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 19.04.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 74-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Қазақстан Республикасының құрметті атақтары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген қайраткері" – Қазақстан Республикасына сіңірген зор еңбегі үшін көрнекті мемлекет және қоғам қайраткерлеріне, ғылым, мәдениет, өнер, өндіріс және әлеуметтік саланың өкілдеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген ұстазы" – аса үздік жетістіктері және Қазақстан Республикасына сіңірген айрықша еңбегі үшін педагогтерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      − "Қазақстанның еңбек сіңірген дәрігері" − денсаулық сақтау саласындағы аса үздік жетістіктері және Қазақстан Республикасына сіңірген айрықша еңбегі үшін медицина қызметкерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген ғылым және техника қайраткері" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, ғылым және техника саласындағы аса үздік жетістіктері үшін ғылым докторы, ғылым кандидаты, философия докторы (PhD), бейіні бойынша доктор ғылыми дәрежесі бар ғалымдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген инженері" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, энергетика, байланыс, жобалау саласында жұмыс істеген және технологияларды дамытуға елеулі үлес қосқан қызметкерлер мен жұмыскерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген құрылысшысы" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, құрылыс, сәулет және жобалау саласында жұмыс істеген, құрылыс техникасын дамытуға және жетілдіруге елеулі үлес қосқан қызметкерлер мен жұмыскерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген өнеркәсіп қайраткері" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, Қазақстан Республикасының өнеркәсіп, металлургия, технологиялар, автоматтандыру және басқа да салаларын дамытуға елеулі үлес қосқан қызметкерлер мен жұмыскерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген кеншісі" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, тау-кен өндіру өнеркәсібі мен шахта құрылысын дамытуға, жаңа техника мен технологияларды зерттеу мен жетілдіруге елеулі үлес қосқан қызметкерлер мен жұмыскерлерге, сондай-ақ кәсіпорындағы аварияларды жою және жазатайым оқиғалардың алдын алу кезінде көрсеткен бастамасы мен батылдығы үшін кеншілерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның еңбек сіңірген геологы" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, геологиялық барлау өндірісіне озық технологияларды енгізгені және жер қойнауын барлағаны үшін, минералдық-шикізат базасын, геологиялық барлауды құрғаны үшін, геологиялық, геофизикалық, гидрогеологиялық, топографиялық-геодезиялық қызметтер мен геологиялық-зерттеу ұйымдарын дамытуға елеулі үлес қосқан қызметкерлер мен жұмыскерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның ғарышкер-ұшқышы" – белгіленген ғарыштық ұшу бағдарламасын ойдағыдай жүзеге асырған, алдарына қойылған ғылыми-техникалық, зерттеушілік және практикалық міндеттерді мінсіз орындаған азаматтарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның көлік саласының еңбек сіңірген қайраткері" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, көлік саласында жұмыс істеген теміржол, әуе, су, автомобиль, құбыржол көлігі және басқа да көлік түрлерінің қызметкерлері мен жұмыскерлеріне, сондай-ақ тасымалдау және көлікте көрсетілетін қызметтер сапасын жетілдіргені, материалдық және отын ресурстарын үнемдегені үшін, қауіпсіздікті қамтамасыз ету және қоршаған ортаны қорғауды жақсарту бағытында елеулі үлес қосқан басқа да жұмыскерлерге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның аграрлық саласының еңбек сіңірген қайраткері" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, ауыл шаруашылығы қызметкерлері мен жұмыскерлеріне, оның ішінде малшыларға, өсімдік өсірушілерге, фермерлерге, агрономдарға, ветеринарларға, бағбандарға және аграрлық саланың басқа да жұмыскерлеріне, сондай-ақ ғылыми және басқа да ұйымдардың, оның ішінде ауыл шаруашылығы саласына қызмет көрсететін ұйымдардың ауыл шаруашылығы саласында жұмыс істейтін жұмыскерлеріне;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның су шаруашылығы саласының еңбек сіңірген қайраткері" – бұрын Қазақстан Республикасының мемлекеттік наградасына ие болған, су шаруашылығын дамытуға елеулі үлес қосқан қызметкерлер мен жұмыскерлерге, гидротехниктерге, мелиораторларға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның халық әртісі" – бұрын "Қазақстанның еңбек сіңірген әртісі" (Заслуженный артист Казахстана) және (немесе) "Қазақстанның еңбек сіңірген қайраткері" (Заслуженный деятель Казахстана) құрметті атағына ие болған, Қазақстан Республикасының театр, цирк, музыка өнері мен кино өнерін дамытуға ерекше үлес қосқан адамдарға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – "Қазақстанның халық жазушысы" – бұрын "Қазақстанның еңбек сіңірген қайраткері" ("Заслуженный деятель Казахстана") құрметті атағына ие болған, Қазақстан Республикасының әдебиетін дамытуға айрықша үлес қосқан адамдарға және (немесе) әдебиет саласындағы Қазақстан Республикасы мемлекеттік сыйлықтарының лауреаттарына беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-бап жаңа редакцияда – ҚР 30.12.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 148-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>26-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қазақстан Республикасының құрметтi атақтарына ие болған адамдарға белгiленген үлгiдегi омырауға тағатын белгi табыс етiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VI. Көп балалы аналарға арналған наградалар</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z31" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>27-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мына алқалар көпбалалы аналарға арналған наградалар болып саналады:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - "Алтын алқа"; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - "Күміс алқа";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Қазақстан Республикасының Президенті тағайындайтын өзге де алқалар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 27-бап жаңа редакцияда – ҚР 14.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 289-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>28-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Алтын алқа" алқасымен Қазақстан Республикасының азаматтығы бар, жеті және одан да көп бала туған және тәрбиелеп өсiрген аналар наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Алтын алқа" алқасымен наградтау осы ананың жетінші баласы бiр жасқа жеткен және басқа балалары тiрi болған ретте жүргiзiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Алтын алқа" алқасымен наградтау кезiнде, сондай-ақ: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - ананың заңда белгiленген тәртiппен асырап алған; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - Қазақстан Республикасының мүдделерiн қорғау кезiнде немесе өзге қызметтiк мiндеттерiн атқару үстiнде қаза тапқан не болмаса хабарсыз кеткен, дүлей апаттар кезiнде не адам өмiрi мен материалдық құндылықтарды құтқару жөнiнде азаматтық борышын атқару үстiнде, қылмысқа қарсы күресте және қоғамдық тәртiп күзетiнде қаза тапқан, сондай-ақ аталған жағдаяттар кезiнде жаралану, мертiгу немесе ауруға шалдығу не еңбек жарақаты немесе кәсiби ауру салдарынан қайтыс болған балалар ескерiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 28-бапқа өзгеріс енгізілді - ҚР 2009.12.02 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2010 бастап қолданысқа енгізіледі); 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>29-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Күмiс алқа" алқасымен Қазақстан Республикасының азаматтығы бар, алты бала туған және тәрбиелеп өсiрген аналар алтыншы баласы бiр жасқа жеткен және басқа балалары тiрi болған ретте наградталады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Күмiс алқа" алқасымен наградтау кезiнде, сондай-ақ осы Заңның 28-бабының үшiншi бөлiгiнде аталған балалар да ескерiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 29-бапқа өзгерістер енгізілді - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.12.02 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 211-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2010 бастап қолданысқа енгізіледі); 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>30-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Алтын алқа" және "Күмiс алқа" алқаларының Қазақстан Республикасының ордендерi мәртебесi болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z34" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VII. Қазақстан Республикасының Құрмет грамотасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. VII-бөлім алып тасталды – ҚР 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VIII. Ордендердi, медальдарды және басқа да ерекшелiк белгiлерiн тағып жүру тәртiбi </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z37" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>32-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ең жоғары дәрежелi ерекшелiк белгiлерi - "Алтын Қыран" орденi, Алтын жұлдыз сол жақ омырауға ордендер мен медальдардың үстiнен тағылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Құрметтi атақтар белгiлерi оң жақ омырауға тағылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қазақстан Республикасының ордендерi мен медальдары сол жақ омырауға осы Заңның 11 және 18-баптарында көрсетiлген реттiлiкпен тағылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Орден белгісін иық лентасына тағу кезінде ол оң иық арқылы өтеді. Осы орденнің жұлдызы сол жақ омырауға ордендерден солға қарай орналасады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наградталған адамдар ордендер мен медальдардың орнына белгіленген үлгідегі наградалар рәмізін тағып жүре алады. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 33-бапқа өзгеріс енгізілді - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z39" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>33-1-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Наградталушыда бұрынғы КСРО-ның және өзге де шет мемлекеттердің мемлекеттік наградалары болған жағдайда КСРО-ның және шет мемлекеттердің наградалары осы Заңның 11 және 18-баптарында белгіленген ретпен Қазақстан Республикасының наградаларынан кейін тағылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. VIII-тарау 33-1-баппен толықтырылды - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IХ. Мемлекеттiк наградалардың және олармен наградталған</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">адамдардың мәртебесi </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z49" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>34-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Жоғары дәрежелі ерекшелік белгілері "Отан" орденіне немесе "Қазақстан Республикасының Тұңғыш Президенті — Елбасы Нұрсұлтан Назарбаев" орденіне ие болған азаматтарды наградтау туралы Қазақстан Республикасының Үкіметі тағайындайтын Қазақстан Республикасының Даңқ Кітабына жазылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Даңқ Кітабын жүргізу және сақтау ережесін, сондай-ақ оның сипаттамасын Қазақстан Республикасының Үкіметі бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 34-бапқа өзгерістер енгізілді - ҚР 2001.05.03 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 180</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, 2007.07.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, 2010.06.14 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 290-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">. қараңыз); 27.06.2014 </w:t>
-[...69 lines deleted...]
-        <w:t>№ 15-VIII</w:t>
+        <w:t xml:space="preserve">. қараңыз), 2011.01.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Алынып</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тасталды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - ҚР 1997.06.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 134-I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заңымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>36-бап.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ I және II дәрежелі "Ана даңқы" ордендерімен наградталған көпбалалы аналар "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес тұрғынжаймен бірінші кезекте қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "Алтын алқа", "Күміс алқа" алқаларымен наградталған немесе бұрын "Батыр ана" атағын алған, сондай-ақ І және ІІ дәрежелі "Ана даңқы" ордендерімен наградталған көп балалы аналарға Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Әлеуметтік кодексінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> белгіленген негізде және тәртіппен ай сайынғы мемлекеттік жәрдемақы төленеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-бап жаңа редакцияда - ҚР 06.05.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z14" w:id="15"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап</w:t>
-[...67 lines deleted...]
-    <w:bookmarkStart w:name="z15" w:id="16"/>
+        <w:t>37-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. "Күміс алқа" алқасымен наградталған көп балалы аналарға жеңілдіктер жергілікті бюджеттер қаражаты есебінен белгіленуі мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 37-бап жаңа редакцияда - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-1-бап</w:t>
-[...28 lines deleted...]
-      "Қазақстан Республикасының Тұңғыш Президенті — Елбасы Нұрсұлтан Назарбаев" орденімен Қазақстан Республикасына сіңірген айрықша еңбегі үшін шет мемлекеттер мен олардың үкіметтерінің басшылары наградталуы мүмкін. </w:t>
+        <w:t>38-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қазақстан Республикасының мемлекеттiк наградаларына ие болған адамдар олардың сақталуын қамтамасыз етуге тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттiк наградалар мен оларға қоса берiлген құжаттар жоғалған жағдайда наградталғандар өздерiнiң наградаларға құқығын сақтайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жоғалғандардың орнына "Алтын Қыран" орденiнiң, Алтын жұлдыздың, ордендердiң, медальдар мен омырауға тағатын ерекшелiк белгiлерiнiң дубликаттары, әдетте, берiлмейдi. Ерекшелiк ретiнде олар Қазақстан Республикасының Президентi жанындағы Мемлекеттiк наградалар жөнiндегi комиссияның шешiмiмен өрт, жер сiлкiну және басқа да дүлей апаттар салдарынан жоғалған, яғни наградталған адам оларды жоғалудан сақтап қала алмаған жағдайда ғана берiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наградтау туралы құжаттар жоғалған жағдайда олардың дубликаттары жергiлiктi атқарушы органдардың өтiнiшi бойынша Мемлекеттiк наградалар жөнiндегi комиссияның шешiмiмен берiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қайтыс болған наградталған азаматтардың және қаза тапқаннан кейiн наградталғандардың Қазақстан Республикасы ордендерi, медальдары, құрметтi атақтарына қоса берiлетiн омырауға тағатын белгiлерi, сондай-ақ оларды наградтау туралы құжаттар отбасына естелiк ретiнде сақтауға қалдырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қайтыс болған кiсiнiң мұрагерлерiнiң келiсуiмен оның наградалары мен наградталуы туралы құжаттары сақтау және экспонат ретiнде көрсету үшiн мұражайларға берiлуi мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Егер қайтыс болған кiсiнiң мұрагерлерi жоқ болса, оның наградалары мен наградталуы туралы құжаттары Қазақстан Республикасының Президентiне қайтарылады.      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>39-1-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Мемлекеттік наградалармен наградталған Қазақстан Республикасы азаматтарының, шетелдік азаматтардың және азаматтығы жоқ адамдардың наградталуы туралы құжаттары болған жағдайда, бұл наградаларды Қазақстан Республикасынан тыс жерге алып кетуге құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Бағалы металдардан жасалған мемлекеттік наградаларды алып кету тәртібі Қазақстан Республикасының заңдарында белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 12-1-бап жаңа редакцияда - ҚР 2001.05.03 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">. қараңыз) Заңымен. </w:t>
+        <w:t xml:space="preserve">      Ескерту. IX-тарау 39-1-баппен толықтырылды - ҚР 1999.07.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 462</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="17"/>
+    <w:bookmarkStart w:name="z47" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Х. Қазақстан Республикасының мемлекеттiк наградаларын айыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z46" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-2-бап</w:t>
-[...192 lines deleted...]
-    </w:p>
+        <w:t>40-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қазақстан Республикасының мемлекеттiк наградаларынан айыруды наградталған адам қылмысы үшiн сотталған жағдайда - заңда белгiленген негiзде және тәртiппен соттың ұсынуымен Қазақстан Республикасының Президентi жүргiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының мемлекеттiк наградаларынан айырған кезде олар және оларға қоса берiлген құжаттар Қазақстан Республикасының Президентiне қайтарылуға тиiс. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>41-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Заңсыз сотталған және толық ақталған азаматтардың мемлекеттiк наградаларға құқығын соттың шешiмiмен Қазақстан Республикасының Президентi қайта қалпына келтiредi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z44" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ХI. Қорытынды және өтпелi ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z43" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>42-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Сыртқы түрi, атауы Қазақстан Республикасының мемлекеттiк наградаларына толықтай немесе қандай да бір бөлігі ұқсас ордендер мен медальдарды, омырауға тағатын белгiлер мен оларға қоса берiлетiн құжаттарды тағайындауға және жасауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының, Қазақстан халқының және Қазақстан Республикасы Президентінің атынан мемлекеттік емес наградалармен наградтауға жол берілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. III-тарау 12-2-баппен толықтырылды - ҚР 2001.05.03 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Заңымен. </w:t>
+        <w:t xml:space="preserve">      Ескерту. 42-бапқа өзгеріс енгізілді – ҚР 13.01.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="18"/>
+    <w:bookmarkStart w:name="z42" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13-бап</w:t>
-[...120 lines deleted...]
-    </w:p>
+        <w:t>43-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Қазақстан Республикасының орденiн, медалi мен құрметтi атаққа берiлетiн омырауға тағатын белгiсiн сатып алу, сату, айырбастау немесе өзгедей өтеуге беру, сондай-ақ мемлекеттiк наградаларға қатысты басқа да заңсыз iс-әрекет жасау заңмен белгiленген жауаптылыққа әкелiп соғады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z41" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>44-бап</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Осы Заң күшіне енгенге дейін "Отан", "Даңқ" ордендерімен наградталған, айырымның ең жоғары дәрежесі - "Халық Қаһарманы" атағына, Қазақстан Республикасының құрметті атақтарына ие болған азаматтарға жергілікті өкілді органдар жергілікті бюджеттер қаражаты есебінен жеңілдіктер беруге құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 13-бап жаңа редакцияда - ҚР 1999.07.26 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 44-бап жаңа редакцияда - ҚР 1999.07.26 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 462</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; өзгерістер енгізілді - ҚР 2003.07.04 </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+        <w:t xml:space="preserve">; өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="19"/>
+    <w:bookmarkStart w:name="z40" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бап</w:t>
-[...5052 lines deleted...]
-        </w:rPr>
         <w:t>45-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. Мыналардың күшi жойылған деп танылсын: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Қазақстан Республикасының мемлекеттiк наградалары туралы" 1993 жылғы 1 сәуiрдегi Қазақстан Республикасының Заңы (Қазақстан Республикасы Жоғарғы Кеңесiнiң Жаршысы, 1993 ж., № 8, 157-құжат); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7956,209 +9024,188 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Қазақстан Республикасының</w:t>
+</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
-                <w:i w:val="false"/>
+                <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Президенті</w:t>
+              <w:t>      Қазақстан Республикасының</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Президенті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8484,31 +9531,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>