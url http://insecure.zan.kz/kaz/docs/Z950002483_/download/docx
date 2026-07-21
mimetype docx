--- v0 (2025-10-05)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8fd745d" w14:textId="8fd745d">
+    <w:p w14:paraId="a26de16" w14:textId="a26de16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,227 +124,441 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. ҚР 1997.06.19 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. ҚР 1997.06.19 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 134</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен енгiзiлген толықтырулар мен өзгертулер 1998 жылғы 1 қаңтардан бастап күшiне кiредi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бүкіл мәтін бойынша өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бүкіл мәтін бойынша "әскери қызметшiлердiң", "әскери қызметшiсi", "әскери қызметшiсiнiң", "әскери қызметшiлерiнiң", "әскери қызметшiлерiне", "әскери қызметшiлерi", "әскери қызметшiлер", "әскери қызметшiсiне", "әскери қызметшiлерiн", "Әскери қызметшiлердiң" деген сөздер тиісінше "қызметкерлердің", "қызметкері", "қызметкерінің", "қызметкерлерінің", "қызметкерлерiне", "қызметкерлерi", "қызметкерлер", "қызметкерiне", "қызметкерлерiн", "Қызметкерлердiң" деген сөздермен ауыстырылды - ҚР 2012.02.13 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "әскери қызметшiлердiң", "әскери қызметшiсi", "әскери қызметшiсiнiң", "әскери қызметшiлерiнiң", "әскери қызметшiлерiне", "әскери қызметшiлерi", "әскери қызметшiлер", "әскери қызметшiсiне", "әскери қызметшiлерiн", "Әскери қызметшiлердiң" деген сөздер тиісінше "қызметкерлердің", "қызметкері", "қызметкерінің", "қызметкерлерінің", "қызметкерлерiне", "қызметкерлерi", "қызметкерлер", "қызметкерiне", "қызметкерлерiн", "Қызметкерлердiң" деген сөздермен ауыстырылды - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Ескерту. Бүкіл мәтін бойынша "Қазақстан Республикасының Президенті Күзет", "Қазақстан Республикасы Президентінің Күзет", "Қазақстан Республикасы Президенті Күзет", "Президент Күзет" және "Президенттiң Күзет" деген сөздер тиісінше "Қазақстан Республикасы Мемлекеттік күзет" деген сөздермен ауыстырылды - ҚР 04.07.2014 </w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "Қазақстан Республикасының Президенті Күзет", "Қазақстан Республикасы Президентінің Күзет", "Қазақстан Республикасы Президенті Күзет", "Президент Күзет" және "Президенттiң Күзет" деген сөздер тиісінше "Қазақстан Республикасы Мемлекеттік күзет" деген сөздермен ауыстырылды - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "бастығы", "бастығының", "бастығына" деген сөздер тиісінше "Бастығы", "Бастығының", "Бастығына" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Кіріспеге өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заң Қазақстан Республикасы Мемлекеттік күзет қызметінің күзетілетін адамдардың қауіпсіздігін қамтамасыз ету жөніндегі қызметінің мәртебесін, өкілеттігін және ұйымдастырылуын, сондай-ақ оның қызметін бақылау мен қадағалауды айқындайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z2" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -484,51 +698,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -565,218 +779,258 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күзет іс-шаралары – күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз етуге бағытталған құқықтық, ұйымдастырушылық және техникалық шаралардың, жедел-іздестіру және қарсы барлау іс-шараларының жиынтығы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z62" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Мемлекеттік күзет қызметінің бастығы күзет іс-шараларын өткізу жөніндегі республикалық жедел штабтың басшысы болып табылады.</w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы күзет іс-шараларын өткізу жөніндегі республикалық жедел штабтың басшысы болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z63" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күзет іс-шараларын өткізу жөніндегі облыстық, республикалық маңызы бар қаланың, астананың жедел штабының басшысын Қазақстан Республикасы Мемлекеттік күзет қызметінің бастығы күзет іс-шараларын өткізу жөніндегі республикалық жедел штабтың құрамына кіретін мемлекеттік органдардың немесе олардың аумақтық органдарының өкілдері қатарынан айқындайды.</w:t>
+      Күзет іс-шараларын өткізу жөніндегі астананың, облыстың, республикалық маңызы бар қаланың жедел штабының басшысын Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы күзет іс-шараларын өткізу жөніндегі республикалық жедел штабтың құрамына кіретін мемлекеттік органдардың немесе олардың аумақтық органдарының өкілдері қатарынан айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Күзет іс-шараларын өткізу жөніндегі республикалық жедел штабтың басшысы немесе ол уәкілеттік берген лауазымды адам күзет іс-шаралары өткізіле бастағаннан бастап және олар аяқталғанға дейін оларды өткізуге тартылған Қазақстан Республикасы мемлекеттік органдарының барлық әскери қызметшілеріне, қызметкерлері мен мамандарына басшылықты жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z64" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Күзетілетін адамдардың қауіпсіздігін қамтамасыз ету жөніндегі іс-шаралар Қазақстан Республикасы Мемлекеттік күзет қызметі бастығының шешімі бойынша осы Заңға және "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес терроризмге қарсы операциялар шеңберінде жүргізіледі.</w:t>
+      Күзетілетін адамдардың қауіпсіздігін қамтамасыз ету жөніндегі іс-шаралар Қазақстан Республикасы Мемлекеттік күзет қызметі Бастығының шешімі бойынша осы Заңға және "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңына сәйкес терроризмге қарсы операциялар шеңберінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 1-1-баппен толықтырылды - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда - ҚР 2013.01.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялағанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -882,396 +1136,400 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасының Президенті; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z81" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) Қазақстан Республикасы Парламенті Сенатының төрағасы; </w:t>
+      2) Қазақстан Республикасының Вице-Президенті; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z82" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) Қазақстан Республикасы Парламенті Мәжілісінің төрағасы; </w:t>
+      3) Қазақстан Республикасы Құрылтайының төрағасы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z83" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасының Премьер-министрі; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z84" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) Республика Президентінің зайыбы (жұбайы) және Президентпен бірге тұратын басқа да отбасы мүшелері; </w:t>
+      5) Қазақстан Республикасы Президентінің зайыбы (жұбайы) және Президентпен бірге тұратын басқа да отбасы мүшелері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      6) алып тасталды – ҚР 23.12.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) алып тасталды – ҚР 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      7) алып тасталды – ҚР 23.12.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) алып тасталды – ҚР 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z87" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8) Қазақстан Республикасының экс-президенті; </w:t>
+      8) Қазақстан Республикасының экс-Президенттері; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z88" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) тізбесін Қазақстан Республикасының Президенті бекітетін Қазақстан Республикасының лауазымды адамдары; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Қазақстан Республикасының аумағында болуы кезеңінде шет мемлекеттердің, шет елдер парламенттері мен үкіметтерінің басшылары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z90" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) қауіпсіздігі Қазақстан Республикасының аумағында болуы кезеңінде Қазақстан Республикасы Президентінің немесе оның тапсыруымен Қазақстан Республикасы Президенті Әкімшілігі Басшысының өкімдері негізінде қамтамасыз етілетін халықаралық ұйымдардың басшылары мен шет мемлекеттердің өзге де адамдары. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z91" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z91" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Осы баптың 2-тармағының 2), 3), 4) тармақшаларында аталған лауазымды адамдар тең жағдайда күзетіледі. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z92" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z92" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Осы баптың 2-тармағының 1)-9) тармақшаларында аталған адамдар Қазақстан Республикасы Мемлекеттік күзет қызметінің бастығына күзетуші адамдар қызмет міндеттерін тиісінше орындамаған жағдайда оларды ауыстыруды ұсынуға құқылы. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="15"/>
+      4. Осы баптың 2-тармағының 1), 2), 3), 4), 5), 8) және 9) тармақшаларында аталған адамдар Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығына күзетуші адамдар қызмет міндеттерін тиісінше орындамаған жағдайда оларды ауыстыруды ұсынуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1354,50 +1612,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1440,51 +1738,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күзетілетін объектілер - күзетілетін адамдардың болуына арналған ғимараттар, құрылыстар мен құрылысжайлар, Қазақстан Республикасының Мемлекеттік күзет қызметі күзететін өзге де ғимараттар, құрылыстар мен құрылысжайлар, сондай-ақ оларға іргелес жатқан аумақ пен су айдыны. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Мемлекеттік күзет қызметі күзететін объектілердің тізбесін Қазақстан Республикасы Мемлекеттік күзет қызметінің бастығы Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша бекітеді.</w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі күзететін объектілердің тізбесін Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы Қазақстан Республикасы Президентінің Әкімшілігімен келісу бойынша бекітеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1535,51 +1833,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1652,51 +1950,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1717,223 +2015,207 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің мiндеттерi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Мыналар:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z93" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасы Президентінің және басқа да күзетiлетiн адамдардың қауiпсiздiгiн қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z94" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқықтарына, бостандықтарына, ар-намысына, жеке басының қадiр-қасиетiне және меншiгiне қарсы бағытталған құқық бұзушылықтарды анықтау, олардың алдын алу және жолын кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z95" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күзетілетін объектілерде және күзетілетін адамдар болатын басқа да жерлерде олардың меншігін күзету, қоғамдық тәртіп пен қауіпсіздікті қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z96" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) өз өкілеттіктері шегінде терроризмге қарсы іс-қимылды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z97" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) күзетiлетiн адамдар мен объектiлерге төнетін қатерлердi болжау және анықтау, олардың алдын алу және залалсыздандыру жөнiндегi жедел шаралар кешенін жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z98" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Мемлекеттік Туының және Қазақстан Республикасы Мемлекеттік Елтаңбасының эталондарын күзетуді жүзеге асыру және рәсімдік және хаттамалық іс-шараларды атқаруға қатысу Мемлекеттік күзет қызметінің мiндеттерi болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z65" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасының заңдарында және Қазақстан Республикасы Президентінің актілерінде Қазақстан Республикасы Мемлекеттік күзет қызметінің өзге де мiндеттерi белгіленуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...154 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 2-бап жаңа редакцияда - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1979,50 +2261,90 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2100,51 +2422,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2197,746 +2519,1162 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">4-1-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің жұмысын ұйымдастыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Мемлекеттік күзет қызметiне басшылықты Қазақстан Республикасының Президентi лауазымға тағайындайтын, лауазымнан босататын және (немесе) арнаулы мемлекеттік органдардағы қызметтен шығаратын Қазақстан Республикасы Мемлекеттік күзет қызметінің бастығы жүзеге асырады.</w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметiне басшылықты Қазақстан Республикасының Президентi лауазымға тағайындайтын, лауазымнан босататын және (немесе) арнаулы мемлекеттік органдардағы қызметтен шығаратын Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасы Мемлекеттік күзет қызметінің құрылымы мен штат санын Қазақстан Республикасы Мемлекеттік күзет қызметі бастығының ұсынуы бойынша Республика Президенті бекітеді. </w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің құрылымы мен штат санын Қазақстан Республикасы Мемлекеттік күзет қызметі Бастығының ұсынуы бойынша Қазақстан Республикасының Президенті бекітеді. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Жаңа 4-1-баппен толықтырылды - ҚР 2002.07.04 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 4-1-баппен толықтырылды - ҚР 2002.07.04 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен, өзгеріс енгізілді - ҚР 2012.02.13 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z10" w:id="22"/>
+    <w:bookmarkStart w:name="z10" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң жұмысын ұйымдастыру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 2 тарау алынып тасталды - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="23"/>
+    <w:bookmarkStart w:name="z12" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң мiндеттерi мен құқықтары</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң мiндеттерi</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="24"/>
+    <w:bookmarkStart w:name="z99" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік күзет қызметiнiң мiндетi: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z101" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z100" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқықтарына, бостандықтарына, ар-намысына, қадір-қасиетіне және меншiгiне қолсұғатын құқық бұзушылықтарды болдырмау және олардың жолын кесу; бұлардың ықтимал жасалуына ықпал ететiн мән-жайларды анықтау және өз құқықтары шегiнде оларды жою үшiн шаралар қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z101" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық бұзушылықтардан және жазатайым оқиғалардан зардап шеккен, сондай-ақ дәрменсiз күйде не денсаулығы мен өмiрiне қауіпті өзге де жағдайда болатын күзетiлетiн адамдарға көмек көрсету. Күзетiлетiн адамдарға медициналық қызмет көрсетумен байланысты ұйымдастырушылық мәселелерді шешуге өз құзыреті шегінде қатысу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z102" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) күзетiлетiн адамдардың жеке басының қауiпсiздiгiне немесе күзетілетін объектілерде және олар болатын басқа да жерлерде қоғамдық қауiпсiздiкке қатер төндiретiн дайындалып жатқан құқық бұзушылықтар мен оқиғалар жөніндегі мәлiмдеулердi, хабарларды және келiп түсетін өзге де ақпаратты қабылдап алу, заңнамада көзделген шараларды уақтылы қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z104" w:id="29"/>
+    <w:bookmarkStart w:name="z103" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқықтарына, бостандықтарына, ар-намысына, қадір-қасиеті мен меншiгiне қарсы қылмыстық құқық бұзушылық жасаған адамдарды анықтау мен iздестiруде құқық қорғау органдарына жәрдем көрсету;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z104" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) күзетiлетiн адамдардың күзетілетін объектілерде және олар болатын басқа да жерлерде қоғамдық тәртiппен қауiпсiздiктi қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z105" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) күзетiлетiн адамдардың көлiктiң барлық түрiнде жүрiп-тұру қауiпсiздiгiн қамтамасыз ету, күзетiлетiн адамдардың жүрiп-тұруы үшiн бөлiнетiн автомобиль және басқа көлiк құралдарының жүрiс қауiпсiздiгi саласында қолданылып жүрген белгiленген ережелердi, нормативтер мен стандарттарды сақтау және сақталуын бақылау; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z106" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) авариялар, апаттар, өрт, табиғат зiлзалалары және басқа төтенше жағдайлар кезiнде күзетiлетiн адамдарды құтқару және оларға алғашқы медициналық көмек көрсету жөнiнде, сондай-ақ күзетiлетiн адамдардың жеке мүлкiн және күзетiлуге тиiс әрi қараусыз қалған өзге де мүлiктi күзету жөнiнде шұғыл шаралар қолдану; Қазақстан Республикасы аумағында немесе жекелеген жерлерде төтенше немесе әскери жағдай енгiзiлген ретте заңға сәйкес күзетiлетiн адамдарға қатысты осындай жағдайдағы құқықтық режимнiң қамтамасыз етiлуiне, сондай-ақ эпидемия мен эпизоотия кезiнде күзетiлетiн адамдарға қатысты карантиндiк шаралар жүргiзiлуiне қатысу; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z107" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасының Президентін және өзге де күзетiлетiн адамдарды байланыспен қамтамасыз етуді, президенттік байланыс жүйелерінің қауіпсіздігін, сондай-ақ олардың ақпараттан оқшау қалуына жол бермеу жөніндегі іс-шаралар кешенін жүргізуді ұйымдастыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Президенттік байланыспен қамтамасыз ету жөніндегі өзара іс-қимылды ұйымдастыру тәртібі Қазақстан Республикасы Мемлекеттік күзет қызметінің және мемлекеттік органдардың бірлескен нормативтік құқықтық актілерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік күзет қызметін және өзге де ұйымдарды президенттік байланыспен қамтамасыз ету жөніндегі өзара іс-қимылды ұйымдастыру тәртібі келісімдерде (шарттарда) айқындалады;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) азаматтарға, кәсiпорындарға, ұйымдар мен мекемелерге олардың байланыс құралдарын, көлiгi мен үй-жайларын қызмет мақсатында пайдалануға байланысты келтiрiлген зиянды белгiленген тәртiппен өтеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      10) алып тасталды – ҚР 23.12.2023 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) алып тасталды – ҚР 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР Президентінің 1995.12.08 № 2674 заң күші бар </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Жарлығымен</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, ҚР 1997.05.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 110</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 291-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -2964,748 +3702,1682 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік күзет қызметiне өзiне жүктелген мiндеттердi орындауы үшiн мынадай құқықтар берiледi: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақша жаңа редакцияда көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күзетілетін объектілерге кіру (көлікпен кіру) кезінде және олардан шығу (көлікпен шығу) кезінде азаматтарды (күзетілетін адамдарды қоспағанда) жеке жете тексеру, олардың алып жүрген заттарын жете тексеру, көлік құралдарын және олармен алып өтетін заттарды, оның ішінде техникалық құралдар қолданыла отырып жете тексеру жүргізу. Күзетілетін объектілерге заттар мен заттектерді алып өтуге тыйым салу. Күзетілетін объектілерге алып өтуге тыйым салынған заттар мен заттектердің тізбесін Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы айқындайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) Күзет іс-шараларын жүргізу кезінде фактілер мен оқиғаларды суретке түсіруді, дыбысжазбаны, кино және бейне түсірілімді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиеті мен меншiгiне қол сұғатын құқық бұзушылықтың жасалуына итермелейтiн жағдаяттарды жою жөнiнде ұсыныстар және (немесе) нұсқамалар енгiзу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z111" w:id="35"/>
-[...15 lines deleted...]
-      2) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқығына, бостандығына, жеке басының қадiр-қасиетi мен меншiгiне қол сұғатын құқық бұзушылықтың жасалуына итермелейтiн жағдаяттарды жою жөнiнде ұсыныстар және (немесе) нұсқамалар енгiзу;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) жеке және заңды тұлғаларды тексеруді және оларды күзетілетін адамдар мен объектілерді күзету және оларға қызмет көрсету жөніндегі жұмысқа жіберуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z112" w:id="36"/>
-[...15 lines deleted...]
-      2-1) жеке және заңды тұлғаларды тексеруді және оларды күзетілетін адамдар мен объектілерді күзету және оларға қызмет көрсету жөніндегі жұмысқа жіберуді жүзеге асыру;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) терроризмге қарсы операцияға қатысу және терроризмге қарсы операцияның құқықтық режимін қамтамасыз ету кезінде "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген шараларды және уақытша шектеулерді қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z113" w:id="37"/>
-[...15 lines deleted...]
-      2-2) терроризмге қарсы операцияға қатысу және терроризмге қарсы операцияның құқықтық режимін қамтамасыз ету кезінде "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген шараларды және уақытша шектеулерді қолдану;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) Қазақстан Республикасының заңдарында белгіленген өкілеттіктер шегінде анықтау жүргізу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z114" w:id="38"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="39"/>
+    <w:bookmarkStart w:name="z71" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-4) күзетiлетiн адамдар мен объектiлердiң қауiпсiздiгi мақсатында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жедел-iздестiру қызметi туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қарсы барлау қызметі туралы" Қазақстан Республикасының заңдарына сәйкес жедел-iздестiру және қарсы барлау іс-шараларын жүргізу;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z77" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) күзетілетін адамдардың болуына арналған террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыруға қойылатын қосымша талаптарды белгілеу;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z77" w:id="40"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) тармақша жаңа редакцияда көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ұйымдардың, әскери құрамалардың қызметтiк үй-жайларын, сондай-ақ азаматтардың тұрғын және басқа үй-жайларын, олардың көлiк, байланыс құралдарын және өзге мүлкiн уағдаластық негiзде пайдалану; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z115" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) тармақша жаңа редакцияда көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) белгiленген тәртiппен мемлекеттік органдардан меншiк нысанына қарамастан ұйымдардан және әскери құрамалардан өзiне жүктелген мiндеттi орындауға қажеттi ақпаратты сұрату және алдырту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z116" w:id="43"/>
+    <w:bookmarkStart w:name="z116" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күзетілетін адамдар келуге арналған үйлерде, құрылыстарда, ғимараттарда, оларға іргелес жатқан аумақтарда, сондай-ақ күзетілетін объектілерде санитариялық-гигиеналық, экологиялық, радиациялық, биологиялық, химиялық және эпидемияға қарсы бақылауды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z117" w:id="44"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z117" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) күзетілетін адамдардың қауіпсіздігін қамтамасыз ету, күзетілетін объектілерді күзету және қорғау бойынша жауынгерлік кезекшілікті ұйымдастыру және атқару, күзет іс-шараларын ұйымдастыру және өткізу тәртібін, сондай-ақ күзет іс-шараларына қатыстыруға тартылатын күштер мен құралдардың құрамын мемлекеттік органдармен келісім бойынша айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z118" w:id="45"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z118" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) өз қауiпсiздiгiн қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z119" w:id="46"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) Қазақстан Республикасы Мемлекеттік күзет қызметiнiң арнайы даярлықтан өткен қызметкерлерiне табель қаруы мен арнаулы құралдар сақтауына, тағынып жүруiне рұқсат беру; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="48"/>
+    <w:bookmarkStart w:name="z120" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлерін және (немесе) әскери қызметшілерін қызметтік іссапарларға, оның ішінде шет мемлекеттерге қызметтік іссапарларға жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) тармақша жаңа редакцияда көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының Қорғаныс министрлiгi, Iшкi iстер министрлiгi, Ұлттық қауiпсiздiк комитетi қарауындағы оқу орындары мен ғылыми-зерттеу мекемелерiнде, сондай-ақ басқа мемлекеттердiң оқу орындарында, соның iшiнде арнаулы оқу орындарында уағдаластық негiзде кадрлар даярлау мен бiлiктiлiгiн арттыруды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z122" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9-1) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) Қазақстан Республикасы Мемлекеттік күзет қызметінің, Қарулы Күштерінің, басқа әскерлері мен әскери құралымдарының, құқық қорғау және арнаулы мемлекеттік органдарының, сондай-ақ халықаралық шарттарға сәйкес шет мемлекеттердің арнаулы қызметтерінің қызметкерлері мен әскери қызметшілерін қауіпсіздікті қамтамасыз ету саласында оқытуды, даярлауды және қайта даярлауды жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z123" w:id="50"/>
+    <w:bookmarkStart w:name="z123" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) баланста тұрған объектiлердi пайдалану мен оларға техникалық күтiмдi қамтамасыз ету, бұларды санитарлық-гигиеналық, экологиялық және эпидемияға қарсы бақылауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z124" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z124" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) Мемлекеттік күзет қызметінің орналасу орнынан тыс жерде уәкілетті органда есептік тіркеуге жатпайтын айрықшаланған бөлімшелер құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z125" w:id="52"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) күзетiлетiн адамдардың қауiпсiздiгiн қамтамасыз етуде сiңiрген еңбегi үшiн азаматтарды ынталандыру, оларды </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заңдарда</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгiленген тәртiппен Қазақстан Республикасының мемлекеттiк наградаларына ұсыну; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z126" w:id="53"/>
+    <w:bookmarkStart w:name="z126" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Қазақстан Республикасының азаматтарын ерiктiлiк негiзiнде Қазақстан Республикасы Мемлекеттік күзет қызметiнiң штаттан тыс қызметкерлерi ретiнде қызметке тарту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z127" w:id="54"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z127" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) күзет іс-шараларына қатысу үшін қажет болғанда ішкі істер органдарының, арнаулы мемлекеттік органдардың, сондай-ақ басқа да мемлекеттік органдардың күштерi мен құралдарын тарту. Мемлекеттік органдарды күзет іс-шараларына қатысуға тарту тәртібі бірлескен нормативтік құқықтық актілермен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күзетiлетiн адамдарының қауiпсiздiгiн қамтамасыз ету мәселелерiн шешуде Қазақстан Республикасы Мемлекеттік күзет қызметiн ұйымдастырушы әрi үйлестiрушi орган болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010.04.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2013.01.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялағанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z15" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4-тарау жаңа редакцияда көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң күш жұмсауы, арнаулы құралдар, атыс қаруы мен жауынгерлiк техниканы қолдануы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-бап. Күш жұмсау, арнаулы құралдар, қару мен жауынгерлiк техниканы қолдану шарттары мен шектерi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3823,71 +5495,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3940,51 +5612,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 11-бапқа өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4005,301 +5677,301 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12-бап. Арнаулы құралдарды қолдану </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерiнiң және әскери қызметшілерінің өздерi жарақтанған арнаулы құралдарды мынадай жағдайларда қолдануға құқығы бар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z128" w:id="56"/>
+    <w:bookmarkStart w:name="z128" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) күзетiлетiн адамдарға жасалған шабуылды тойтару үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z129" w:id="57"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z129" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Мемлекеттік күзет қызметi күзететiн үйлерге, ғимараттарға, үй-жайларға, басқа да объектiлерге және көлiк құралдарына жасалған шабуылды тойтару үшiн, сол сияқты бұл объектiлер мен құралдар басып алынған жағдайда оларды босату үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z130" w:id="58"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z130" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) атыс қаруын немесе суық қаруды, оқ-дәрiнi, жарылғыш, уыты күштi химиялық және улы заттарды заңсыз ұстап жүрген адамдарды қарусыздандыру үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z131" w:id="59"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z131" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерiне, әскери қызметшілеріне, олардың отбасы мүшелерiне не Қазақстан Республикасы Мемлекеттік күзет қызметі күзет шараларын қамтамасыз етуге тартқан басқа адамдарға жасалған шабуылды тойтару үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z132" w:id="60"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z132" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) құқық бұзушыларды, Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерiне немесе құқық қорғау органдарының қызметкерлерiне, әскери қызметшілеріне қарсылық көрсеткен немесе өздерiне жүктелген қызмет мiндеттерiн жүзеге асыруына қасақана кедергi келтiрген адамдарды ұстау үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z133" w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z133" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) кепiлге алынған адамдарды босату, күзетiлетiн адамдардың өмiрiне, денсаулығына, құқығына, бостандығына, жеке басының қадiр-қасиетi мен меншiгiне және объектілерге қауiп төндiретiн жаппай тәртiпсiздiктердi, топтық әрекеттердi тыйып тастау үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z134" w:id="62"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z134" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) егер күзетiлетiн адамдарға төнген анық қатерге басқа тәсiлдермен жол бермеу мүмкiн болмаса, жүргiзушiсi Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерінiң және (немесе) әскери қызметшісінің талабын орындамаған көлiк құралын тоқтату үшiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z135" w:id="63"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z135" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) әуе кеңістігін күзет іс-шараларын өткізу аймағында немесе күзетілетін объектілер аумағының үстінен пилотсыз әуе кемелері бұзуының жолын кесу үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күзетiлетiн адам тұрған жаққа қарай, сондай-ақ жүктiлiгi бiлiнiп тұрған әйелдерге, мүгедектiгi айқын көрiнiп тұрған адамдарға және жас балаларға қатысты, олар күзетiлетiн адамдардың өмiрi мен денсаулығына қатер төндiретiн шабуыл жасаған, топталып шабуыл жасаған не қарулы қарсылық көрсеткен жағдайлардан басқа кезде, арнаулы құралдарды қолдануға тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010.04.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
@@ -4315,91 +5987,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4458,250 +6130,250 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерiнiң, әскери қызметшілерінің қару мен жауынгерлiк техниканы соңғы шара ретiнде мынадай жағдайларда қолдануға құқығы бар: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="64"/>
+    <w:bookmarkStart w:name="z136" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) күзетiлетiн адамдарға жасалған шабуылды тойтару үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z137" w:id="65"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z137" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Мемлекеттік күзет қызметi күзететiн үйлерге, ғимараттарға, үй-жайлар мен басқа да объектiлерге және көлiк құралдарына жасалған шабуылды тойтару үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z138" w:id="66"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z138" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерiне, әскери қызметшілеріне, олардың отбасы мүшелерiне, сондай-ақ осы орган күзет шараларын қамтамасыз ету үшiн тартқан басқа да адамдарға жасалған шабуылды тойтару үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z139" w:id="67"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z139" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) азаматтарды қылмыстық қол сұғушылықтан қорғау, сондай-ақ кепiлге алынған адамдарды, басып алынған күзетiлетiн объектiлердi, ғимараттарды және арнаулы жүктердi босату үшiн; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z140" w:id="68"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z140" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қылмыстық құқық бұзушылық жасау кезiнде не тiкелей қылмыс жасағаннан кейiн үстiнен түскен, қарулы қарсылық көрсеткен адамдарды, сондай-ақ қаруын тапсыру туралы заңды талапты орындаудан бас тартқан қарулы адамды ұстау үшiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z141" w:id="69"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z141" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) әуе кеңістігін күзет іс-шараларын өткізу аймағында немесе күзетілетін объектілер аумағының үстінен пилотсыз әуе кемелері бұзуының жолын кесу үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z142" w:id="70"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z142" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлерiнiң қаруды, бұдан басқа, мынадай жағдайларда да қолдануға құқығы бар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z143" w:id="71"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z143" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) егер жүргiзушiсi күзетiлетiн адамдардың өмiрi мен денсаулығына нақты қауіп төндірсе және Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерінiң, әскери қызметшісінің талабы бойынша тоқтаудан бас тартса, көлiк құралын тоқтату үшiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z144" w:id="72"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z144" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жануарлардың шабуылынан қорғану үшiн;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z145" w:id="73"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z145" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дабыл белгісін беру немесе көмекке шақыру үшін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күзетiлетiн адамдар тұрған жаққа қарай, сондай-ақ әйелдер мен кәмелетке толмағандарға қатысты, олар қарулы шабуыл жасаған, қарулы қарсылық көрсеткен, кепiлге адамдар алған, әуе кемесiн қолға түсiрген жағдайлардан басқа кезде, сондай-ақ қару қолдану басқа адамдардың өмiрi мен денсаулығына қатер төндiретiн жағдайда қару қолдануға тыйым салынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4744,71 +6416,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 25.06.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 347-VI</w:t>
       </w:r>
       <w:r>
@@ -4824,949 +6496,1283 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 174-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="74"/>
+    <w:bookmarkStart w:name="z20" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң кадрлары</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнің кадрлар құрамы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің кадрларын қызметкерлер, әскери қызметшілер және жұмыскерлер құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      14-баптың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметiндегi қызмет пен жұмысқа өзiнiң моральдық және iскерлiк қасиеттерi, бiлiмi мен денсаулық жағдайы бойынша Қазақстан Республикасы Мемлекеттік күзет қызметiне жүктелген мiндеттердi орындауға қабiлеттi Қазақстан Республикасының азаматтары ерiктi негiзде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлері мен әскери қызметшілерінің штаттық санының лимитін Қазақстан Республикасы Мемлекеттік күзет қызметі Бастығының ұсынуы бойынша Қазақстан Республикасының Президенті бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z37" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлерінің санын осы мақсаттар үшін бөлінген қаражат шегінде Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінде қызметте тұрған адамдар Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері Қазақстан Республикасы Мемлекеттік күзет қызметі кадрларында немесе қолданыстағы резервте тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z39" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерлерді қолданыстағы резервке алу және олардың қызмет өткеру тәртібін Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15-баптың төртінші бөлігіне өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі күзететін күзетілетін адамдардың, объектілер мен көлік құралдарының қауіпсіздігін қамтамасыз ету мәселелерін шешу үшін мемлекеттік органдарда және меншік нысанына қарамастан ұйымдарда олардың келісімімен белгіленген тәртіппен штаттағы лауазымдарды атқара тұру үшін Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері арнаулы мемлекеттік органдардағы қызметте қалдырыла отырып, іссапарға жіберілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-1-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Мемлекеттік күзет қызметінің бөлімдері мен бөлімшелерінде әскери қызмет өткеріп жүрген адамдар Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3-тармақтың бірінші бөлігі жаңа редакцияда көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери бөлімдері мен бөлімшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қолданыстағы заңнамаға сәйкес мерзімді әскери қызметке шақырылатын азаматтар;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z147" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ерікті негізде келісімшарт бойынша Қазақстан Республикасы құқық қорғау және арнаулы мемлекеттік органдарының қызметкерлері, Қарулы Күштерінің, басқа да әскерлері мен әскери құралымдарының әскери қызметшілері;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z148" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) запастан шақырылған әскери қызметшілер қатарынан жасақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды Қазақстан Республикасының Мемлекеттік күзет қызметіне әскери қызметке шақыруды Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы белгілеген Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілеріне қойылатын білім, жұмыс тәжірибесі мен дене дайындығы деңгейі жөніндегі талаптарға сәйкес жергілікті атқарушы органдар ұйымдастырады және қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметіне мерзiмдi қызметтегi әскери қызметшiлердi iрiктеп алуға басымдық берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша Мемлекеттік күзет қызметінің Бастығы бекіткен нормалар бойынша мүліктің заттай және басқа да түрлерімен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 15-1-баппен толықтырылды - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.01.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>14-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнің кадрлар құрамы</w:t>
-[...81 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
+        <w:t>16-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің жұмыскерлері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі жұмыскерлерінің еңбек қызметі Қазақстан Республикасының Еңбек кодексімен және Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
-[...679 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5842,287 +7848,637 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері қызметтік мiндеттерiн атқару кезiнде билік өкiлдерi болып табылады және мемлекеттiң қорғауында болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-баптың екінші бөлігіне өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлеріне, әскери қызметшілеріне оның жеке басы мен өкiлеттiктерін растау үшiн қызмет куәлiгi мен белгiленген үлгiдегi жетон берiледi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің қызметтік әрекеттеріне тура және тiкелей бастықтарынан басқа ешкiмнiң де араласуына құқығы жоқ. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің заңды талаптарын жеке және заңды тұлғалар орындауға мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-баптың төртінші бөлігіне өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің заңды талаптарын орындамау, олардың қызметтік мiндеттерiн атқаруына кедергi келтiру, Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерін, әскери қызметшілерін қорлау, оларға қатысты қарсылық көрсету, қатер төндіру немесе күш көрсету, олардың өміріне, денсаулығына, ар-намысы мен абыройына, мүлкіне қол сұғу, олардың өздеріне жүктелген міндеттерді орындауына кедергі жасайтын басқа да әрекеттер, сондай-ақ Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің қызметтік міндеттерін орындауына байланысты олардың отбасы мүшелерінің, жақын туыстарының өмiрiне, денсаулығына, ар-намысына, абыройына және мүлкiне қол сұғу Қазақстан Республикасының заңдарында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>белгiленген</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> жауаптылыққа әкеп соғады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      17-баптың бесінші бөлігіне өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Заңға көрiнеу қайшы келетiн бұйрық немесе нұсқау алған кезде Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкері, әскери қызметшісі заңды басшылыққа алуға мiндеттi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері саяси партияларда, кәсіптік одақтарда тұруға, сондай-ақ қандай да бiр саяси партияға қолдау көрсетуге тиiс емес.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="89"/>
+      Қазақстан Республикасының Мемлекеттік күзет қызметі қызметкерлерінің, әскери қызметшілерінің саяси партия мен кәсіптік одақта болуға, қандай да бір саяси партияға немесе қоғамдық-саяси қозғалысқа қолдау көрсетуге немесе сыни пікір білдіруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік күзет қызметiнің қызметкерлері, әскери қызметшілері, заңнамаға сәйкес оның лауазымдық міндеттері болып табылатын жағдайларды қоспағанда, өзге ақылы лауазымдарды атқаруға, кәсiпкерлiк қызметті жүзеге асыруға, коммерциялық ұйымның басшылық органының немесе қадағалау кеңесінің құрамына кіруге құқылы емес.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6170,692 +8526,912 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 18-баптың тақырыбы жаңа редакцияда - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="90"/>
+    <w:bookmarkStart w:name="z45" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z46" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) алдарына қойылған мiндеттердi бiлiктiлiкпен және дәлме-дәл шешуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z47" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кәсiптiк және құқықтық бiлiмнiң, дене күші дайындығының, арнайы және жауынгерлік даярлықтың қажеттi деңгейiн сақтап тұруға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2-тармаққа өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері өздерiнiң қызметтік мiндеттерiн атқару кезінде қолданыстағы заңнамада көзделген шектерде және тәртiппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күзет іс-шаралары өткізілетін орындарда азаматтар мен лауазымды адамдардан белгiленген тәртiптiң сақталуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z50" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық бұзушылықтарды анықтауға, олардың алдын алуға және жолын кесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z51" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған кезде азаматтар мен лауазымды адамдардың жеке басын куәландыратын құжаттарын тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z52" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құқық бұзушылықтар жасаған жағдайда азаматтарды ұстауға, iшкi iстер органдарына, өзге де құқық қорғау немесе арнаулы мемлекеттік органдардың қызметтік үй-жайларына әкелуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z53" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұйымдарға, ал шұғыл жағдайларда азаматтарға да тиесілі байланыс құралдарын қызмет мақсатында пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z54" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қылмыстық құқық бұзушылықтарды болдырмау, қылмыстық құқық бұзушылық жасаған немесе оларды жасады деп күдік келтірілген адамдарды қудалау және ұстау үшiн, жедел медициналық жәрдем қажет адамдарды емдеу мекемелерiне жеткiзу үшiн, сондай-ақ оқиға болған жерге бару үшiн қызмет мақсатында ұйымдардың көлiк құралдарын (шет мемлекеттер мен халықаралық ұйымдардың дипломатиялық, консулдық және өзге де өкiлдiктерiне тиесілі көлiк құралдарынан басқа) пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z55" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) егер кешеуiлдеу күзетiлетiн адамдар мен объектiлерге нақты қатер төндiруі мүмкін болса, күзетiлетiн адамдар мен объектiлерге қатер төндiретiн қылмыстық және әкімшілік құқық бұзушылықтардың жолын кесу кезiнде, сондай-ақ осындай қылмыстық және әкімшілік құқық бұзушылықтар жасады деп күдік келтірілгендерді қудалау кезінде азаматтарға тиесілі тұрғын үй-жайлар мен өзге де үй-жайларға, меншiк нысанына қарамастан, кәсiпорындардың, мекемелер мен ұйымдардың (шет мемлекеттер мен халықаралық ұйымдардың дипломатиялық, консулдық және өзге де өкiлдiктерiнен басқа) аумақтары мен үй-жайларына кедергiсiз кiруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) алып тасталды - ҚР 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) күзетiлетiн адамдар мен объектiлердiң қауiпсiздiгiн қамтамасыз ету мақсатында көлiк пен жаяу жүргiншiлердiң көшелер мен жолдардағы қозғалысын уақытша шектеуге немесе бұған тыйым салуға, азаматтарды жерлердiң жекелеген учаскелері мен объектiлерге жiбермеуге, олардың жерлердiң нақты учаскелерінде немесе объектiлерде қалуын немесе бұл учаскелер мен объектiлерден кетуiн міндеттеуге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z58" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінiң, әскери қызметшілерінің дене күшін, арнайы құралдарды, қару мен жауынгерлiк техниканы қолдануы Қазақстан Республикасының заңдарына сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z59" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерін, әскери қызметшілерін олардың қызметтік мiндеттерiне қатысы жоқ функцияларды орындау үшін тартуға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z46" w:id="91"/>
-[...15 lines deleted...]
-      1) алдарына қойылған мiндеттердi бiлiктiлiкпен және дәлме-дәл шешуге;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлерінің, әскери қызметшілерінің жеке қауiпсiздiгi мен құқықтық қорғалу кепiлдiктерi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 19-баптың тақырыбы жаңа редакцияда - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      19-бапқа өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерi қызметтік мiндеттерiн атқару кезінде оны әкiмшiлiк ұстауға, сондай-ақ жеке қарап-тексеруге, оның өзiмен алып жүрген заттарын, пайдаланатын қызметтік көлiк құралдарын қарап-тексеруге жол берiлмейдi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z47" w:id="92"/>
-[...15 lines deleted...]
-      2) кәсiптiк және құқықтық бiлiмнiң, дене күші дайындығының, арнайы және жауынгерлік даярлықтың қажеттi деңгейiн сақтап тұруға мiндеттi.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерінің, әскери қызметшісінің денсаулығы мен мүлкіне келтірілген залал, сондай-ақ Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерінің, әскери қызметшісінің қызметтік міндеттерін орындауға байланысты оның отбасы мүшелері мен жақын туыстарының денсаулығы мен мүлкiне келтiрiлген залал кейiннен осы сома залал келтірген адамнан өндiрiліп алына отырып бюджет қаражатынан толық көлемде өтеледі. Залалды өтеу тәртібін Қазақстан Республикасының Мемлекеттік күзет қызметі айқындайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z48" w:id="93"/>
-[...158 lines deleted...]
-    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...138 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.12.2016 </w:t>
-[...195 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 19.04.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 223-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6896,68 +9472,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 20-бап алып тасталды - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="106"/>
+    <w:bookmarkStart w:name="z27" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiн қаржыландыру және материалдық-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">21-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң жұмысын қаржыландыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7036,98 +9612,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="107"/>
+    <w:bookmarkStart w:name="z30" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 тарау. Қорытынды және өтпелi ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің жұмысына бақылау жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7169,51 +9745,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7266,51 +9842,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бап жаңа редакцияда - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
@@ -7519,55 +10095,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7893,31 +10469,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>