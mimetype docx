--- v1 (2026-07-21)
+++ v2 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a26de16" w14:textId="a26de16">
+    <w:p w14:paraId="7182580" w14:textId="7182580">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,625 +124,551 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Тақырып жаңа редакцияда - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. ҚР 1997.06.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 134</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен енгiзiлген толықтырулар мен өзгертулер 1998 жылғы 1 қаңтардан бастап күшiне кiредi. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "әскери қызметшiлердiң", "әскери қызметшiсi", "әскери қызметшiсiнiң", "әскери қызметшiлерiнiң", "әскери қызметшiлерiне", "әскери қызметшiлерi", "әскери қызметшiлер", "әскери қызметшiсiне", "әскери қызметшiлерiн", "Әскери қызметшiлердiң" деген сөздер тиісінше "қызметкерлердің", "қызметкері", "қызметкерінің", "қызметкерлерінің", "қызметкерлерiне", "қызметкерлерi", "қызметкерлер", "қызметкерiне", "қызметкерлерiн", "Қызметкерлердiң" деген сөздермен ауыстырылды - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "Қазақстан Республикасының Президенті Күзет", "Қазақстан Республикасы Президентінің Күзет", "Қазақстан Республикасы Президенті Күзет", "Президент Күзет" және "Президенттiң Күзет" деген сөздер тиісінше "Қазақстан Республикасы Мемлекеттік күзет" деген сөздермен ауыстырылды - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "бастығы", "бастығының", "бастығына" деген сөздер тиісінше "Бастығы", "Бастығының", "Бастығына" деген сөздермен ауыстырылды – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заң Қазақстан Республикасы Мемлекеттік күзет қызметінің мәртебесін, өкілеттігін және күзетілетін адамдар мен күзетілетін объектілердің қауіпсіздігін қамтамасыз ету, күзет іс-шараларын өткізу жөніндегі қызметінің ұйымдастырылуын, сондай-ақ оның қызметін бақылау мен қадағалауды айқындайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. Тақырып жаңа редакцияда - ҚР 04.07.2014 </w:t>
+        <w:t xml:space="preserve">      Ескерту. Кіріспеге өзгеріс енгізілді – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z2" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 тарау. Жалпы ережелер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1-бап. Қазақстан Республикасы Мемлекеттік күзет қызметі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі – Қазақстан Республикасының ұлттық қауіпсіздігін қамтамасыз ететін күштерге жататын және күзетілетін адамдар мен объектілердің қауіпсіздігін қамтамасыз ету жөніндегі күзет іс-шараларын Қазақстан Республикасының заңнамасында белгіленген құзырет шегінде жүзеге асыратын, Қазақстан Республикасының Президентіне тікелей бағынысты және есеп беретін арнаулы мемлекеттік орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің өз рәмізі мен айырым белгілері, туы, жалауы болады, олардың сипаттамасын Қазақстан Республикасының Президенті бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
-[...491 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгеріс енгізілді - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -873,91 +799,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 1-1-баппен толықтырылды - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; жаңа редакцияда - ҚР 2013.01.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялағанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 11.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 136-VII</w:t>
       </w:r>
       <w:r>
@@ -1036,91 +962,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">1-2-бап. Күзетілетін адамдар </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Күзетілетін адамдар - Қазақстан Республикасының </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> және осы Заңға сәйкес Қазақстан Республикасы Мемлекеттік күзет қызметі күзетуге жататын адамдар. </w:t>
+      1. Күзетілетін адамдар - Қазақстан Республикасының Конституциясына, Қазақстан Республикасының конституциялық заңдарына және осы Заңға сәйкес Қазақстан Республикасы Мемлекеттік күзет қызметі күзетуге жататын адамдар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z79" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Мыналар күзетілетін адамдар болып табылады: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z80" w:id="6"/>
     <w:p>
@@ -1262,51 +1148,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1336,51 +1222,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1618,51 +1504,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -1833,51 +1719,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1950,51 +1836,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2267,51 +2153,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 51-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -2422,51 +2308,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 3-бапқа өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2572,71 +2458,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 4-1-баппен толықтырылды - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; өзгеріс енгізілді - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -2813,835 +2699,533 @@
         <w:t>
       1) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқықтарына, бостандықтарына, ар-намысына, қадір-қасиетіне және меншiгiне қолсұғатын құқық бұзушылықтарды болдырмау және олардың жолын кесу; бұлардың ықтимал жасалуына ықпал ететiн мән-жайларды анықтау және өз құқықтары шегiнде оларды жою үшiн шаралар қолдану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z101" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) құқық бұзушылықтардан және жазатайым оқиғалардан зардап шеккен, сондай-ақ дәрменсiз күйде не денсаулығы мен өмiрiне қауіпті өзге де жағдайда болатын күзетiлетiн адамдарға көмек көрсету. Күзетiлетiн адамдарға медициналық қызмет көрсетумен байланысты ұйымдастырушылық мәселелерді шешуге өз құзыреті шегінде қатысу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="29"/>
+    <w:bookmarkStart w:name="z102" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) күзетiлетiн адамдардың жеке басының қауiпсiздiгiне немесе күзетілетін объектілерде және олар болатын басқа да жерлерде қоғамдық қауiпсiздiкке қатер төндiретiн дайындалып жатқан құқық бұзушылықтар мен оқиғалар жөніндегі мәлiмдеулердi, хабарларды және келiп түсетін өзге де ақпаратты қабылдап алу, Қазақстан Республикасының заңнамасында көзделген шараларды уақтылы қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z103" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқықтарына, бостандықтарына, ар-намысына, қадір-қасиеті мен меншiгiне қарсы қылмыстық құқық бұзушылық жасаған адамдарды анықтау мен iздестiруде құқық қорғау органдарына жәрдем көрсету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z104" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z104" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) күзетiлетiн адамдардың күзетілетін объектілерде және олар болатын басқа да жерлерде қоғамдық тәртiппен қауiпсiздiктi қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z105" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) күзетiлетiн адамдардың көлiктiң барлық түрiнде жүрiп-тұру қауiпсiздiгiн қамтамасыз ету, күзетiлетiн адамдардың жүрiп-тұруы үшiн бөлiнетiн автомобиль және басқа көлiк құралдарының жүрiс қауiпсiздiгi саласында қолданылып жүрген белгiленген ережелердi, нормативтер мен стандарттарды сақтау және сақталуын бақылау; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z106" w:id="31"/>
+      6) күзетiлетiн адамдардың көлiктiң барлық түрiнде және (немесе) көлік құралдарында жүрiп-тұру қауiпсiздiгiн қамтамасыз ету, күзетiлетiн адамдардың жүрiп-тұруы үшiн бөлiнетiн көліктің және (немесе) көлiк құралдарының жүрiс қауiпсiздiгi саласында қолданылып жүрген белгiленген ережелердi, нормативтер мен стандарттарды сақтау және сақталуын бақылау; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z106" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) авариялар, апаттар, өрт, табиғат зiлзалалары және басқа төтенше жағдайлар кезiнде күзетiлетiн адамдарды құтқару және оларға алғашқы медициналық көмек көрсету жөнiнде, сондай-ақ күзетiлетiн адамдардың жеке мүлкiн және күзетiлуге тиiс әрi қараусыз қалған өзге де мүлiктi күзету жөнiнде шұғыл шаралар қолдану; Қазақстан Республикасы аумағында немесе жекелеген жерлерде төтенше немесе әскери жағдай енгiзiлген ретте заңға сәйкес күзетiлетiн адамдарға қатысты осындай жағдайдағы құқықтық режимнiң қамтамасыз етiлуiне, сондай-ақ эпидемия мен эпизоотия кезiнде күзетiлетiн адамдарға қатысты карантиндiк шаралар жүргiзiлуiне қатысу; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z107" w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z107" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасының Президентін және өзге де күзетiлетiн адамдарды байланыспен қамтамасыз етуді, президенттік байланыс жүйелерінің қауіпсіздігін, сондай-ақ олардың ақпараттан оқшау қалуына жол бермеу жөніндегі іс-шаралар кешенін жүргізуді ұйымдастыру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Президенттік байланыспен қамтамасыз ету жөніндегі өзара іс-қимылды ұйымдастыру тәртібі Қазақстан Республикасы Мемлекеттік күзет қызметінің және мемлекеттік органдардың бірлескен нормативтік құқықтық актілерінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының Мемлекеттік күзет қызметін және өзге де ұйымдарды президенттік байланыспен қамтамасыз ету жөніндегі өзара іс-қимылды ұйымдастыру тәртібі келісімдерде (шарттарда) айқындалады;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z108" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) азаматтарға, кәсiпорындарға, ұйымдар мен мекемелерге олардың байланыс құралдарын, көлігін және (немесе) көлік құралдарын, сондай-ақ үй-жайларын қызмет мақсатында пайдалануға байланысты келтiрiлген зиянды белгiленген тәртiппен өтеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">10) алып тасталды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      9) тармақшаға өзгеріс енгізу көзделген – ҚР 10.06.2026 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 8-бапқа өзгерістер енгізілді - ҚР Президентінің 1995.12.08 № 2674 заң күші бар </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жарлығымен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ҚР 1997.05.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 110</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.07.04 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 335</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 11.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 291-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 13.05.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 325-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...313 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -3702,1512 +3286,734 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң құқықтары </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қазақстан Республикасы Мемлекеттік күзет қызметiне өзiне жүктелген мiндеттердi орындауы үшiн мынадай құқықтар берiледi: </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="33"/>
+    <w:bookmarkStart w:name="z109" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күзетілетін объектілерге және (немесе) күзет іс-шаралары өткізілетін аймаққа кіру (көлікпен кіру) кезінде, сондай-ақ олардан шығу (көлікпен шығу) кезінде жеке тұлғаның жеке басын куәландыратын құжаттарын тексеру, оны (күзетілетін адамдарды қоспағанда) жеке жете тексеруді, оның өзімен алып жүрген заттарын, көлікті және (немесе) көлік құралдарын және олармен алып өтетін заттарды жете тексеруді, оның ішінде техникалық құралдарды және (немесе) қызметтік жануарларды қолданып жете тексеруді жүргізу. Тізбесін Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы айқындайтын заттар мен заттектерді күзетілетін объектілерге және (немесе) күзет іс-шаралары өткізілетін аймаққа алып өтуге тыйым салу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z110" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1) Күзет іс-шараларын жүргізу кезінде фактілер мен оқиғаларды суретке түсіруді, дыбысжазбаны, кино және бейне түсірілімді жүзеге асыру. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z111" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z111" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) күзетiлетiн адамдардың өмiрiне, денсаулығына, құқығына, бостандығына, ар-намысына, қадір-қасиеті мен меншiгiне қол сұғатын құқық бұзушылықтың жасалуына итермелейтiн жағдаяттарды жою жөнiнде ұсыныстар және (немесе) нұсқамалар енгiзу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z112" w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z112" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) жеке және заңды тұлғаларды тексеруді және оларды күзетілетін адамдар мен объектілерді күзету және оларға қызмет көрсету жөніндегі жұмысқа жіберуді жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z113" w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z113" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2) терроризмге қарсы операцияға қатысу және терроризмге қарсы операцияның құқықтық режимін қамтамасыз ету кезінде "Терроризмге қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында көзделген шараларды және уақытша шектеулерді қолдану;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z114" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z114" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3) Қазақстан Республикасының заңдарында белгіленген өкілеттіктер шегінде анықтау жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-4) күзетiлетiн адамдар мен объектiлердiң қауiпсiздiгi мақсатында </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"Жедел-iздестiру қызметi туралы"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және "Қарсы барлау қызметі туралы" Қазақстан Республикасының заңдарына сәйкес жедел-iздестiру және қарсы барлау іс-шараларын жүргізу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z77" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-5) күзетілетін адамдардың болуына арналған террористік тұрғыдан осал объектілердің терроризмге қарсы қорғалуын ұйымдастыруға қойылатын қосымша талаптарды белгілеу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-[...268 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мемлекеттік органдар мен өзге де ұйымдардың үй-жайларын, сондай-ақ жеке тұлғалардың тұрғын және басқа үй-жайларын, олардың көлігін және (немесе) көлік құралдарын, байланысын және өзге мүлкін шарт негізінде пайдалану;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z115" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) мемлекеттік органдардан және өзге де ұйымдардан, олардың лауазымды адамдарынан жүктелген мiндеттердi орындауға қажеттi ақпаратты белгіленген тәртіппен сұрату және алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z116" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) күзетілетін адамдар келуге арналған үйлерде, құрылыстарда, ғимараттарда, оларға іргелес жатқан аумақтарда, сондай-ақ күзетілетін объектілерде санитариялық-гигиеналық, экологиялық, радиациялық, биологиялық, химиялық және эпидемияға қарсы бақылауды ұйымдастыру және жүзеге асыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z117" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z117" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) күзетілетін адамдардың қауіпсіздігін қамтамасыз ету, күзетілетін объектілерді күзету және қорғау бойынша жауынгерлік кезекшілікті ұйымдастыру және атқару, күзет іс-шараларын ұйымдастыру және өткізу тәртібін, сондай-ақ күзет іс-шараларына қатыстыруға тартылатын күштер мен құралдардың құрамын мемлекеттік органдармен келісім бойынша айқындау;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z118" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z118" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) өз қауiпсiздiгiн қамтамасыз ету; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z119" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) Қазақстан Республикасы Мемлекеттік күзет қызметiнiң арнайы даярлықтан өткен қызметкерлерiне табель қаруы мен арнаулы құралдар сақтауына, тағынып жүруiне рұқсат беру; </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="43"/>
+      7) Қазақстан Республикасы Мемлекеттік күзет қызметiнiң арнаулы даярлықтан өткен қызметкерлеріне және (немесе) әскери қызметшілеріне қаруды және арнаулы құралдарды сақтауына, тағынып жүруiне рұқсат беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z120" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлерін және (немесе) әскери қызметшілерін қызметтік іссапарларға, оның ішінде шет мемлекеттерге қызметтік іссапарларға жіберу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...268 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z121" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) әскери, арнаулы оқу орындарында, оқу орталықтарында, сондай-ақ Қазақстан Республикасының және шет мемлекеттердің басқа да білім беру ұйымдарында кадрларды кәсіптік даярлауды, қайта даярлауды және олардың біліктілігін арттыруды шарт негізінде жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z122" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) Қазақстан Республикасы Мемлекеттік күзет қызметінің, Қарулы Күштерінің, басқа әскерлері мен әскери құралымдарының, құқық қорғау және арнаулы мемлекеттік органдарының, сондай-ақ халықаралық шарттарға сәйкес шет мемлекеттердің арнаулы қызметтерінің қызметкерлерін және (немесе) әскери қызметшілерін қауіпсіздікті қамтамасыз ету саласында даярлауды, қайта даярлауды және олардың біліктілігін арттыруды жүзеге асыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z123" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) баланста тұрған объектiлердi пайдалану мен оларға техникалық күтiмдi қамтамасыз ету, бұларды санитарлық-гигиеналық, экологиялық және эпидемияға қарсы бақылауды ұйымдастыру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z124" w:id="45"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z124" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) Мемлекеттік күзет қызметінің орналасу орнынан тыс жерде уәкілетті органда есептік тіркеуге жатпайтын айрықшаланған бөлімшелер құру;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...115 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z125" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11) күзетiлетiн адамдардың қауiпсiздiгiн қамтамасыз етуде сiңiрген еңбегi үшiн азаматтарды ынталандыру, оларды </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="46"/>
+      11) күзетiлетiн адамдардың қауiпсiздiгiн қамтамасыз етуде сiңiрген еңбегi үшiн азаматтарды ынталандыру, оларды Қазақстан Республикасының заңнамасында белгiленген тәртiппен Қазақстан Республикасының мемлекеттiк наградаларына ұсыну; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z126" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) Қазақстан Республикасының азаматтарын ерiктiлiк негiзiнде Қазақстан Республикасы Мемлекеттік күзет қызметiнiң штаттан тыс қызметкерлерi ретiнде қызметке тарту; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z127" w:id="47"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z127" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) күзет іс-шараларына қатысу үшін қажет болғанда ішкі істер органдарының, арнаулы мемлекеттік органдардың, сондай-ақ басқа да мемлекеттік органдардың күштерi мен құралдарын тарту. Мемлекеттік органдарды күзет іс-шараларына қатысуға тарту тәртібі бірлескен нормативтік құқықтық актілермен бекітіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Күзетiлетiн адамдарының қауiпсiздiгiн қамтамасыз ету мәселелерiн шешуде Қазақстан Республикасы Мемлекеттік күзет қызметiн ұйымдастырушы әрi үйлестiрушi орган болып табылады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2010.04.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 266-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2013.01.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 63-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жариялағанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 13.05.2020 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 325-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 11.06.2026 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5219,2560 +4025,1726 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4-тарау. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің және (немесе) әскери қызметшілерінің дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлiк және өзге де техниканы қолдануы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 4-тарау жаңа редакцияда – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10-бап. Дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлiк және өзге де техниканы қолдану шарттары мен шегі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің және (немесе) әскери қызметшілерінің Қазақстан Республикасының заңдарында көзделген барлық жағдайда дене күшін, қызметтік жануарларды, жауынгерлік және өзге де техниканы қолдануға, сондай-ақ арнаулы құралдарды, қаруды алып жүруге, сақтауға және қолдануға құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z151" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қажетті қорғаныс және аса қажеттілік жағдайларында немесе құқық бұзушылық жасаған адамды ұстау кезінде Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкері және (немесе) әскери қызметшісі арнаулы құралдары немесе қаруы болмаған кезде қолда бар кез келген құралдарды пайдалануға, сондай-ақ осы Заңда белгіленген негіздер бойынша және тәртіппен жарақтандыруда тұрмаған өзге де қару мен техниканы қолдануға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z152" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Терроризмге қарсы операция өткізілетін аймақта Қазақстан Республикасы Мемлекеттік күзет қызметінің терроризмге қарсы операцияға қатысатын қызметкерлері және (немесе) әскери қызметшілері террористерге қатысты дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлік және өзге де техниканы ескертпестен және осы Заң мен Қазақстан Республикасының өзге де заңдарында көзделген шектеулерсіз қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z153" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері және (немесе) әскери қызметшілері дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлік және өзге де техниканы қолдануға байланысты жағдайларда әрекеттер жасауға жарамдылығы тұрғысынан арнаулы даярлықтан өтуге, кезең-кезеңмен тексеруден өтiп тұруға міндетті.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z154" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлік және өзге де техниканы қолданған жағдайда Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері және (немесе) әскери қызметшілері айналасындағы жеке тұлғалардың қауіпсіздігін қамтамасыз ету және зардап шеккендерге алғашқы көмек көрсету үшін қажетті шараларды қабылдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z155" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінiң және (немесе) әскери қызметшілерінің дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлік және өзге де техниканы өкiлеттiгiн асыра пайдаланып қолдануы Қазақстан Республикасының заңдарында белгiленген жауаптылыққа алып келеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z156" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкері және (немесе) әскери қызметшісі, егер қорғау күзетiлетiн адамдарға, күзетілетін объектiлерге немесе Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерінiң және (немесе) әскери қызметшісінің өзіне төнген қатердің сипаты мен қауіптілігiне сәйкес келсе, Қазақстан Республикасының заңдарында көзделген жағдайларда дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлiк және өзге де техниканы қолдануына байланысты келтiрген моральдық, материалдық залал және дене зақымы үшiн жауап бермейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z157" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Арнаулы мемлекеттік органдардың және құқық қорғау органдарының, Қазақстан Республикасы Қарулы Күштерінің, азаматтық қорғау органдарының және мемлекеттік фельдъегерлік қызметтің қызметкерлері және (немесе) әскери қызметшілері күзетілетін адамдар мен күзетілетін объектілердің қауіпсіздігін қамтамасыз етуге, күзет іс-шараларын өткізуге тартылған кезде осындай қызметкерлерге және (немесе) әскери қызметшілерге осы тараудың ережелері қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z158" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері және (немесе) әскери қызметшілері арнаулы мемлекеттік органдар мен құқық қорғау органдары, Қазақстан Республикасының Қарулы Күштері өткізетін іс-шараларға тартылған жағдайда олардың дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлік және өзге де техниканы қолдануы осы Заңға және іс-шара бастамашысының қызметін реттейтін Қазақстан Республикасының өзге де заңдарына сәйкес жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z159" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Адам өліміне немесе өзге де ауыр зардаптарға алып келген, дене күші, қызметтік жануарлар, арнаулы құралдар, қару, жауынгерлік және өзге де техника қолданылған әрбір жағдай туралы жиырма төрт сағат ішінде прокурорға хабар беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Дене күшін және қызметтік жануарларды қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерiнiң және (немесе) әскери қызметшілерінің күзетiлетiн адамдардың өмiрiне, денсаулығына, құқықтарына, бостандықтарына, ар-намысына, қадiр-қасиетiне және меншiгiне қатер төндiретiн қылмыстық және әкімшілік құқық бұзушылықтардың жолын кесу, оларды жасаған адамдарды ұстау, заңды талаптарға қарсы әрекеттердi еңсеру үшiн, егер күш қолданбау тәсілдері Қазақстан Республикасының Мемлекеттік күзет қызметiне жүктелген мiндеттердiң атқарылуын қамтамасыз етпейтiн болса, дене күшін, оның iшiнде жауынгерлік күрес тәсiлдерiн және қызметтік жануарларды қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z161" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қызметтік жануарлар – күзетілетін адамдар мен күзетілетін объектілерге қатысты құқық бұзушылықтардың алдын алу, оларды анықтау, олардың жолын кесу, соларды жасаған адамдарды анықтау мақсатында, жауынгерлік кезекшілікті атқару, көлікті және (немесе) көлік құралдарын, жеке тұлғаларды жете тексеру және жергілікті жерді қарап-тексеру кезінде құқық бұзушыларға дене күшімен, психологиялық, құрсаулау жолымен және өзге де әсер ету үшін, сондай-ақ өзге де қызметтік міндеттерді атқару үшін пайдаланылатын иттер мен жылқылар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-бап. Арнаулы құралдарды қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері және (немесе) әскери қызметшілері осы Заңның 13-бабының 1-тармағында көзделген жағдайларда, сондай-ақ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z163" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) құқық бұзушыларды, өздерiне жүктелген қызметтік мiндеттерiн жүзеге асыратын Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерiне және (немесе) әскери қызметшілеріне немесе құқық қорғау органдарының қызметкерлерiне қарсылық көрсеткен немесе бағынбаған адамдарды ұстау және жеткізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z164" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жүргiзушiсi Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерінiң және (немесе) әскери қызметшісінің тоқтау туралы талабын орындамаған көлiк құралын тоқтату үшiн арнаулы құралдарды қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z165" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Күзетiлетiн адам тұрған жаққа қарай, сондай-ақ жүктiлiгi бiлiнiп тұрған әйелдерге, мүгедектiгi айқын көрiнiп тұрған адамдарға және жас балаларға қатысты, олар күзетiлетiн адамдардың өмiрi мен денсаулығына қатер төндiретiн шабуыл жасаған, топталып шабуыл жасаған не қарулы қарсылық көрсеткен жағдайлардан басқа кезде, арнаулы құралдарды қолдануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13-бап. Қаруды, жауынгерлік және өзге де техниканы қолдану</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z166" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерiнiң және (немесе) әскери қызметшілерінің қаруды, жауынгерлiк және өзге де техниканы соңғы шара ретiнде мынадай жағдайларда:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z167" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күзетiлетiн адамдарға жасалған шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z168" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) күзетілетін объектiлерге, сондай-ақ Қазақстан Республикасының Мемлекеттік күзет қызметi күзететiн көлікке және (немесе) көлiк құралдарына жасалған шабуылды тойтару, сол сияқты олар басып алынған жағдайда оларды босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z169" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Қазақстан Республикасы Мемлекеттік күзет қызметiнің қызметкерлерiне және (немесе) әскери қызметшілеріне, олардың отбасы мүшелерiне, сондай-ақ Қазақстан Республикасының Мемлекеттік күзет қызметi күзетілетін адамдар мен күзетілетін объектілердің қауіпсіздігін қамтамасыз ету, күзет іс-шараларын өткізу үшiн тартқан басқа да адамдарға жасалған шабуылды тойтару;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z170" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) жеке тұлғаларды қылмыстық қол сұғудан қорғау, сондай-ақ кепiлге алынған адамдарды, басып алынған күзетiлетiн объектiлер мен арнаулы жүктердi босату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z171" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қылмыстық құқық бұзушылық жасау кезiнде не тiкелей оны жасағаннан кейiн қолға түскен, қарулы қарсылық көрсеткен жеке тұлғаларды, сондай-ақ қаруын тапсыру туралы заңды талапты орындаудан бас тартқан қарулы жеке тұлғаны ұстау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z172" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қаруды, оқ-дәріні, жарылғыш, уыты күшті химиялық және улы заттектерді өзімен заңсыз алып жүрген жеке тұлғаларды қарусыздандыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z173" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) әуе кеңістігін күзет іс-шаралары өткізілетін аймақта және (немесе) күзетілетін объектілер аумағының үстінен пилотсыз әуе кемелері бұзуының жолын кесу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z174" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) егер жүргiзушiсi күзетiлетiн адамдардың өмiрi мен денсаулығына нақты қауіп төндірсе және Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерінiң және (немесе) әскери қызметшісінің талабы бойынша тоқтаудан бас тартса, көлiк құралын тоқтату;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z175" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жеке тұлғаларды олардың өмірі мен денсаулығына қатер төндіретін жануарлардың шабуылынан қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z176" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) дабыл белгісін беру немесе көмекке шақыру үшін қолдануға құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z177" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Күзетiлетiн адамдар тұрған жаққа қарай, сондай-ақ әйелдер мен кәмелетке толмағандарға қатысты, олар қарулы шабуыл жасаған, қарулы қарсылық көрсеткен, адамдарды кепiлге алған, көлікті және (немесе) көлік құралын басып алған жағдайларды қоспағанда, сондай-ақ қаруды, жауынгерлік және өзге де техниканы қолдану басқа адамдардың өмiрi мен денсаулығына қатер төндiретiн жағдайларда, қаруды, жауынгерлік және өзге де техниканы қолдануға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z20" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң кадрлары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнің кадрлар құрамы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің кадрларын қызметкерлер, әскери қызметшілер және жұмыскерлер құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z35" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметiндегi қызмет пен жұмысқа өзiнiң моральдық және iскерлiк қасиеттерi, бiлiмi мен денсаулық жағдайы бойынша Қазақстан Республикасы Мемлекеттік күзет қызметiне жүктелген мiндеттердi атқаруға қабiлеттi Қазақстан Республикасының азаматтары ерiктi негiзде қабылданады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z36" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлері мен әскери қызметшілерінің штаттық санының лимитін Қазақстан Республикасы Мемлекеттік күзет қызметі Бастығының ұсынуы бойынша Қазақстан Республикасының Президенті бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z37" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлерінің санын осы мақсаттар үшін бөлінген қаражат шегінде Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінде қызметте тұрған адамдар Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері Қазақстан Республикасы Мемлекеттік күзет қызметі кадрларында немесе қолданыстағы резервте тұрады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z39" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қызметкерлерді қолданыстағы резервке алу және олардың қызмет өткеру тәртібін Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы белгілейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z40" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі күзететін күзетілетін адамдардың, объектілердің, көліктің және (немесе) көлік құралдарының қауіпсіздігін қамтамасыз ету мәселелерін шешу үшін мемлекеттік органдарда және меншік нысанына қарамастан ұйымдарда олардың келісімімен белгіленген тәртіппен штаттағы лауазымдарды атқара тұру үшін Қазақстан Республикасы Мемлекеттік күзет қызметінің қызметкерлері арнаулы мемлекеттік органдардағы қызметте қалдырыла отырып, іссапарға жіберілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 301-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15-1-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы Мемлекеттік күзет қызметінің бөлімдері мен бөлімшелерінде әскери қызмет өткеріп жүрген адамдар Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">2. Алып тасталды – ҚР 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери бөлімдері мен бөлімшелері:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңында көзделген ерекшеліктер ескеріле отырып, Қазақстан Республикасының әскери қызмет және әскери қызметшілердің мәртебесі туралы заңнамасына сәйкес мерзімді әскери қызметке шақырылатын Қазақстан Республикасының азаматтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қызметке "Қазақстан Республикасының арнаулы мемлекеттік органдары туралы" Қазақстан Республикасының Заңына сәйкес қабылданатын Қазақстан Республикасының азаматтары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) Қазақстан Республикасының құқық қорғау және арнаулы мемлекеттік органдарының, азаматтық қорғау органдарының, мемлекеттік фельдъегерлік қызметтің қызметкерлері; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) әскери қызметшілер қатарынан жасақталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Азаматтарды Қазақстан Республикасының Мемлекеттік күзет қызметіне әскери қызметке шақыруды Қазақстан Республикасы Мемлекеттік күзет қызметінің Бастығы белгілеген Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілеріне қойылатын білім, жұмыс тәжірибесі мен дене дайындығы деңгейі жөніндегі талаптарға сәйкес жергілікті атқарушы органдар ұйымдастырады және қамтамасыз етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметіне мерзiмдi қызметтегi әскери қызметшiлердi iрiктеп алуға басымдық берiледi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Қазақстан Республикасы Мемлекеттік күзет қызметінің әскери қызметшілері бюджеттік жоспарлау жөніндегі орталық уәкілетті органмен келісу бойынша Мемлекеттік күзет қызметінің Бастығы бекіткен нормалар бойынша мүліктің заттай және басқа да түрлерімен қамтамасыз етіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-тарау 15-1-баппен толықтырылды - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 10.01.2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 275-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>16-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің жұмыскерлері</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі жұмыскерлерінің еңбек қызметі Қазақстан Республикасының Еңбек кодексімен және Қазақстан Республикасының мемлекеттік қызмет туралы заңнамасымен реттеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...143 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгізілді - ҚР 2002.07.04 </w:t>
-[...2231 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7831,621 +5803,319 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері қызметтік мiндеттерiн атқару кезiнде билік өкiлдерi болып табылады және мемлекеттiң қорғауында болады.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z41" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлеріне, әскери қызметшілеріне оның жеке басы мен өкiлеттiктерін растау үшiн қызмет куәлiгi мен белгiленген үлгiдегi жетондар берiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің қызметтік әрекеттеріне тура және тiкелей бастықтарынан басқа ешкiмнiң де араласуына құқығы жоқ. Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің заңды талаптарын жеке және заңды тұлғалар орындауға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің заңды талаптарын орындамау, олардың қызметтік мiндеттерiн атқаруына кедергi келтiру, Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлерін, әскери қызметшілерін қорлау, оларға қатысты қарсылық көрсету, қатер төндіру немесе күш көрсету, олардың өміріне, денсаулығына, ар-намысы мен қадір-қасиетіне, мүлкіне қол сұғу, олардың өздеріне жүктелген міндеттерді атқаруына кедергі жасайтын басқа да әрекеттер, сондай-ақ Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінің, әскери қызметшілерінің қызметтік міндеттерін орындауына байланысты олардың отбасы мүшелерінің, жақын туыстарының өмiрiне, денсаулығына, ар-намысына, қадір-қасиетіне және мүлкiне қол сұғу Қазақстан Республикасының заңдарында </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>белгiленген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жауаптылыққа әкеп соғады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z43" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Заңға көрiнеу қайшы келетiн бұйрық немесе өкім алған кезде Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкері, әскери қызметшісі заңды басшылыққа алуға мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Мемлекеттік күзет қызметі қызметкерлерінің, әскери қызметшілерінің саяси партия мен кәсіптік одақта болуға, қандай да бір саяси партияға немесе қоғамдық-саяси қозғалысқа қолдау көрсетуге немесе сыни пікір білдіруге құқығы жоқ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z44" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметiнің қызметкерлері, әскери қызметшілері, заңнамаға сәйкес оның лауазымдық міндеттері болып табылатын жағдайларды қоспағанда, өзге ақылы лауазымдарды атқаруға, кәсiпкерлiк қызметті жүзеге асыруға, коммерциялық ұйымның басшылық органының немесе қадағалау кеңесінің құрамына кіруге құқылы емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...40 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 17-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 23.12.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 51-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...483 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">); 11.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 306-VIII</w:t>
       </w:r>
       <w:r>
@@ -8526,912 +6196,772 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 18-баптың тақырыбы жаңа редакцияда - ҚР 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="78"/>
+    <w:bookmarkStart w:name="z45" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z46" w:id="79"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z46" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) алдарына қойылған мiндеттердi бiлiктiлiкпен және дәлме-дәл шешуге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z47" w:id="80"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z47" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) кәсiптiк және құқықтық бiлiмнiң, дене күші дайындығының, арнайы және жауынгерлік даярлықтың қажеттi деңгейiн сақтап тұруға мiндеттi.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z48" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерлері, әскери қызметшілері өздерiнiң қызметтік мiндеттерiн атқару кезінде Қазақстан Республикасының заңнамасында көзделген шектерде және тәртiппен:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z49" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) күзет іс-шаралары өткізілетін аймақтарда және күзетілетін объектілерде азаматтар мен лауазымды адамдардан белгiленген тәртiптiң сақталуын талап етуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z50" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) құқық бұзушылықтарды анықтауға, олардың алдын алуға және жолын кесуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z51" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қажет болған кезде азаматтар мен лауазымды адамдардың жеке басын куәландыратын құжаттарын тексеруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z52" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құқық бұзушылықтар жасаған жағдайда азаматтарды ұстауға, iшкi iстер органдарына, өзге де құқық қорғау немесе арнаулы мемлекеттік органдардың қызметтік үй-жайларына әкелуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z53" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ұйымдарға, ал шұғыл жағдайларда азаматтарға да тиесілі байланыс құралдарын қызмет мақсатында пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z54" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) қылмыстық құқық бұзушылықтарды болдырмау, қылмыстық құқық бұзушылық жасаған немесе оларды жасады деп күдік келтірілген адамдарды қудалау және ұстау үшiн, жедел медициналық жәрдем қажет адамдарды емдеу мекемелерiне жеткiзу үшiн, сондай-ақ оқиға болған жерге бару үшiн қызмет мақсатында ұйымдардың көлiк құралдарын (шет мемлекеттер мен халықаралық ұйымдардың дипломатиялық, консулдық және өзге де өкiлдiктерiне тиесілі көлiк құралдарынан басқа) пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z55" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) егер кешеуiлдеу күзетiлетiн адамдар мен объектiлерге нақты қатер төндiруі мүмкін болса, күзетiлетiн адамдар мен объектiлерге қатер төндiретiн қылмыстық және әкімшілік құқық бұзушылықтардың жолын кесу кезiнде, сондай-ақ осындай қылмыстық және әкімшілік құқық бұзушылықтар жасады деп күдік келтірілгендерді қудалау кезінде азаматтарға тиесілі тұрғын үй-жайлар мен өзге де үй-жайларға, меншiк нысанына қарамастан, кәсiпорындардың, мекемелер мен ұйымдардың (шет мемлекеттер мен халықаралық ұйымдардың дипломатиялық, консулдық және өзге де өкiлдiктерiнен басқа) аумақтары мен үй-жайларына кедергiсiз кiруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">8) алып тасталды - ҚР 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) күзетiлетiн адамдар мен объектiлердiң қауiпсiздiгiн қамтамасыз ету мақсатында көлiктің және (немесе) көлiк құралдарының және жаяу жүргiншiлердiң көшелер мен жолдардағы қозғалысын уақытша шектеуге немесе бұған тыйым салуға, азаматтарды жерлердiң жекелеген учаскелері мен объектiлерге жiбермеуге, олардың жерлердiң нақты учаскелерінде немесе объектiлерде қалуын немесе бұл учаскелер мен объектiлерден кетуiн міндеттеуге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z58" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерінiң, әскери қызметшілерінің дене күшін, қызметтік жануарларды, арнаулы құралдарды, қаруды, жауынгерлік және өзге де техниканы қолдануы Қазақстан Республикасының заңдарына сәйкес жүзеге асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z59" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметi қызметкерлерін, әскери қызметшілерін олардың қызметтік мiндеттерiне қатысы жоқ функцияларды орындау үшін тартуға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 18-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 553-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>) Заңымен.</w:t>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...147 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>19-бап. Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерлерінің, әскери қызметшілерінің жеке қауiпсiздiгi мен құқықтық қорғалу кепiлдiктерi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. 19-баптың тақырыбы жаңа редакцияда - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметiнiң қызметкерi қызметтік мiндеттерiн атқару кезінде оны әкiмшiлiк ұстауға, сондай-ақ жеке жете тексеруге, оның өзiмен алып жүрген заттарын, пайдаланатын қызметтік көлiк құралдарын жете тексеруге жол берiлмейдi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z61" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерінің, әскери қызметшісінің денсаулығы мен мүлкіне келтірілген залал, сондай-ақ Қазақстан Республикасы Мемлекеттік күзет қызметі қызметкерінің, әскери қызметшісінің қызметтік міндеттерін атқаруға байланысты оның отбасы мүшелері мен жақын туыстарының денсаулығы мен мүлкiне келтiрiлген залал кейiннен осы сома залал келтірген адамнан өндiрiліп алына отырып бюджет қаражатынан толық көлемде өтеледі. Залалды өтеу тәртібін Қазақстан Республикасының Мемлекеттік күзет қызметі айқындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...138 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. 19-бап жаңа редакцияда - ҚР 2012.02.13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 28.12.2016 </w:t>
-[...161 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 301-VIIІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...147 lines deleted...]
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9472,68 +7002,68 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 20-бап алып тасталды - ҚР 2012.02.13 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 553-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="93"/>
+    <w:bookmarkStart w:name="z27" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 тарау. Қазақстан Республикасы Мемлекеттік күзет қызметiн қаржыландыру және материалдық-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">21-бап. Қазақстан Республикасы Мемлекеттік күзет қызметiнiң жұмысын қаржыландыру </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9612,98 +7142,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 22-бап жаңа редакцияда - ҚР 2012.02.16 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 562-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен бастап күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z30" w:id="94"/>
+    <w:bookmarkStart w:name="z30" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7 тарау. Қорытынды және өтпелi ережелер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23-бап. Қазақстан Республикасы Мемлекеттік күзет қызметінің жұмысына бақылау жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9745,51 +7275,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгеріс енгізілді - ҚР 2002.07.04 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 335</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9842,51 +7372,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 24-бап жаңа редакцияда - ҚР 11.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 91-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 05.11.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
@@ -10095,55 +7625,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>