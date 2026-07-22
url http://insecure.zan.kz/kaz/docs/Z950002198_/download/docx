--- v2 (2025-12-31)
+++ v3 (2026-07-22)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9c08161" w14:textId="9c08161">
+    <w:p w14:paraId="8b13fea" w14:textId="8b13fea">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -128,174 +128,232 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "электрондық үкімет", "ақпараттандыру объектілері", "электрондық үкіметтің" деген сөздер тиісінше "цифрлық үкімет", "цифрландыру объектілері", "цифрлық үкіметтің" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (12.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
       Ескерту. Актінің нысаны мен тақырыбы өзгерді, кіріспе алынып тасталды - ҚР 2002.10.29 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 348</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бап. Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу ұғымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаларды мемлекеттiк тiркеу мемлекеттік тіркеуге ұсынылған құжаттардың Қазақстан Республикасының заңнамасына сәйкестiгiн тексерудi, Бизнес-сәйкестендіру нөмiрi беріле отырып, оларға мемлекеттiк тiркеу туралы анықтама беруді, заңды тұлғалар туралы мәлiметтердi Бизнес-сәйкестендiру нөмiрлерiнiң ұлттық тiзiлiмiне енгiзудi қамтиды.</w:t>
+      Заңды тұлғаларды мемлекеттік тіркеу мемлекеттік тіркеуге ұсынылған құжаттардың Қазақстан Республикасының заңнамасына сәйкестігін тексеруді, Бизнес-сәйкестендіру нөмірі беріле отырып, оларға мемлекеттік тіркеу туралы анықтама беруді, заңды тұлғалар туралы мәліметтерді Бизнес-сәйкестендіру нөмірлерінің ұлттық тізіліміне енгізуді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z3" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Филиалдар мен өкілдіктерді есептік тіркеу есептік тіркеуге ұсынылған құжаттардың Қазақстан Республикасының заңнамалық актілеріне сәйкестігін тексеруді, Бизнес-сәйкестендіру нөмiрi беріле отырып, оларға есептік тіркеу туралы анықтама беруді, филиалдар мен өкілдіктер туралы мәліметтерді Бизнес-сәйкестендiру нөмiрлерiнiң ұлттық тiзiлiмiне енгізуді қамтиды.</w:t>
+      Филиалдар мен өкілдіктерді есептік тіркеу есептік тіркеуге ұсынылған құжаттардың Қазақстан Республикасының заңнамалық актілеріне сәйкестігін тексеруді, Бизнес-сәйкестендіру нөмірі беріле отырып, оларға есептік тіркеу туралы анықтама беруді, филиалдар мен өкілдіктер туралы мәліметтерді Бизнес-сәйкестендіру нөмірлерінің ұлттық тізіліміне енгізуді қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 1-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -320,105 +378,105 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу мынадай негізгі мақсаттарды іске асыру үшін жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заңды тұлғаның құрылу, қайта тіркелу, құрылтай құжаттарына енгізілген өзгерістер мен толықтырулардың тіркелу, қайта ұйымдастырылу және қызметінің тоқтатылу, сондай-ақ филиалдар мен өкiлдiктердiң құрылу, есептік қайта тіркелу, құжаттарына енгізілген өзгерістер мен толықтырулардың тіркелу және қызметiнің тоқтатылу фактiсiн куәландыру;</w:t>
-[...53 lines deleted...]
-      заңды тұлғалар, олардың филиалдары мен өкiлдiктерi туралы жалпыға бірдей қолжетімді ақпаратты (қызметтiк немесе коммерциялық құпияны құрайтын ақпаратты қоспағанда) Қазақстан Республикасының заңнамасында белгіленген тәртіппен өткізу.</w:t>
+      заңды тұлғаның құрылу, қайта тіркелу, құрылтай құжаттарына енгізілген өзгерістер мен толықтырулардың тіркелу, қайта ұйымдастырылу және қызметінің тоқтатылу, сондай-ақ филиалдар мен өкілдіктердің құрылу, есептік қайта тіркелу, құжаттарына енгізілген өзгерістер мен толықтырулардың тіркелу және қызметінің тоқтатылу фактісін куәландыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының аумағында құрылған, қайта тіркелген, қайта ұйымдастырылған және өз қызметін тоқтатқан заңды тұлғаларды, сондай-ақ құрылған, есептік қайта тіркеуден өткен және өз қызметін тоқтатқан филиалдар мен өкілдіктерді есепке алу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімін жүргізу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заңды тұлғалар, олардың филиалдары мен өкілдіктері туралы жалпыға бірдей қолжетімді ақпаратты (қызметтік немесе коммерциялық құпияны құрайтын ақпаратты қоспағанда) Қазақстан Республикасының заңнамасында белгіленген тәртіппен өткізу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1548" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Коммерциялық және коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеуді, олардың филиалдары мен өкілдіктерін есептік тіркеуді жүзеге асыру осы Заңның негізгі міндеттері болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z1549" w:id="3"/>
     <w:p>
       <w:pPr>
@@ -557,87 +615,87 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Тiркеуге жататын заңды тұлғалар, филиалдар мен өкілдіктер </w:t>
+        <w:t xml:space="preserve">3-бап. Тіркеуге жататын заңды тұлғалар, филиалдар мен өкілдіктер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Өздерiнiң құрылу мақсатында, өз қызметiнiң түрi мен сипатына, қатысушылар (мүшелер) құрамына қарамастан, Қазақстан Республикасының аумағында құрылатын барлық заңды тұлғалар мемлекеттiк тiркеуге жатады. </w:t>
+      Өздерінің құрылу мақсатында, өз қызметінің түрі мен сипатына, қатысушылар (мүшелер) құрамына қарамастан, Қазақстан Республикасының аумағында құрылатын барлық заңды тұлғалар мемлекеттік тіркеуге жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғалардың Қазақстан Республикасының аумағында орналасқан филиалдары мен өкiлдiктерi, оларға заңды тұлға құқығы берiлмей-ақ есептiк тiркеуге жатады. </w:t>
+      Заңды тұлғалардың Қазақстан Республикасының аумағында орналасқан филиалдары мен өкілдіктері, оларға заңды тұлға құқығы берілмей-ақ есептік тіркеуге жатады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -661,51 +719,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.03.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап алты ай өткен соң қолданысқа енгiзiледi) Заңдарымен. </w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткен соң қолданысқа енгізіледі) Заңдарымен. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -807,159 +865,159 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5-бап. Заңды тұлғаларды мемлекеттiк тiркеудi және филиалдар мен өкiлдiктердi есептік тiркеудi жүзеге асыру кезiндегi Қазақстан Республикасы Әдiлет министрлiгiнiң құзыры</w:t>
+        <w:t>5-бап. Заңды тұлғаларды мемлекеттік тіркеуді және филиалдар мен өкілдіктерді есептік тіркеуді жүзеге асыру кезіндегі Қазақстан Республикасы Әділет министрлігінің құзыры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының Әдiлет министрлiгi: </w:t>
-[...17 lines deleted...]
-      осы Заңға сәйкес коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттiк тiркеудi және олардың филиалдары мен өкілдіктерін есептiк тiркеудi;</w:t>
+      Қазақстан Республикасының Әділет министрлігі: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы Заңға сәйкес коммерциялық емес ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеуді және олардың филиалдары мен өкілдіктерін есептік тіркеуді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Бизнес-сәйкестендiру нөмiрлерiнiң ұлттық тiзiлiмiн жүргізуді;  </w:t>
+      Бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімін жүргізуді;  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заңды тұлғаларды мемлекеттiк тiркеу және филиалдар мен өкiлдiктердi есептiк тiркеу жөнiндегi қызметке әдiстемелiк басшылық жасауды; </w:t>
+      заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу жөніндегі қызметке әдістемелік басшылық жасауды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Әдiлет министрлiгi аумақтық органдарының осы Заң талаптарының орындалуын бақылауды; </w:t>
+      Әділет министрлігі аумақтық органдарының осы Заң талаптарының орындалуын бақылауды; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      заңды тұлғаларды мемлекеттiк тiркеу және филиалдар мен өкiлдiктердi есептiк тiркеу мәселелерi жөнiндегi өзiнiң аумақтық органдарының iс-қимылына шағымдарды қарауды жүзеге асырады; </w:t>
+      заңды тұлғаларды мемлекеттік тіркеу және филиалдар мен өкілдіктерді есептік тіркеу мәселелері жөніндегі өзінің аумақтық органдарының іс-қимылына шағымдарды қарауды жүзеге асырады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заң актілерінде көзделген жағдайларда, бақылау және қадағалау міндеттері жүктелген мемлекеттік органдарға олардың сұратуы бойынша ақпарат беруді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1079,91 +1137,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.03.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап алты ай өткен соң қолданысқа енгiзiледi), 2011.07.05 </w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткен соң қолданысқа енгізіледі), 2011.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011.10.13 бастап қолданысқа енгізіледі), 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 02.04.2019 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2019 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1600,154 +1658,154 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-бап. Заңды тұлғаларды мемлекеттiк тiркеу тәртiбi</w:t>
+        <w:t>6-бап. Заңды тұлғаларды мемлекеттік тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаны мемлекеттiк тiркеу үшiн тіркеуші органға осы Заңның </w:t>
+      Заңды тұлғаны мемлекеттік тіркеу үшін тіркеуші органға осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көрсетiлген, қазақ және орыс тiлдерiнде электрондық нұсқада ұсынылатын құрылтай құжаттары қоса беріле отырып, Қазақстан Республикасының Әдiлет министрлiгi белгiлеген нысан бойынша өтiнiш берiледi.</w:t>
+        <w:t xml:space="preserve"> көрсетілген, қазақ және орыс тілдерінде электрондық нұсқада ұсынылатын құрылтай құжаттары қоса беріле отырып, Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Акционерлiк қоғамдар мен мемлекеттік кәсіпорындардың құрылтай құжаттарын қоспағанда, коммерциялық ұйымдарға жататын заңды тұлғалардың құрылтай құжаттары мемлекеттік тiркеу кезінде ұсынылмайды. Акционерлік қоғамдарды мемлекеттік тіркеу үшін қазақ және орыс тілдерінде жасалған, нотариат куәландырған жарғы қоса беріле отырып, Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш беріледі.</w:t>
+      Акционерлік қоғамдар мен мемлекеттік кәсіпорындардың құрылтай құжаттарын қоспағанда, коммерциялық ұйымдарға жататын заңды тұлғалардың құрылтай құжаттары мемлекеттік тіркеу кезінде ұсынылмайды. Акционерлік қоғамдарды мемлекеттік тіркеу үшін қазақ және орыс тілдерінде жасалған, нотариат куәландырған жарғы қоса беріле отырып, Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағын кәсіпкерлік субъектісіне жататын заңды тұлғаны мемлекеттік тіркеу осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1763,121 +1821,121 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңнамасында көзделген жағдайларда қызмет нысанасы қаржылық қызметтер көрсету болып табылатын заңды тұлғаны мемлекеттік тiркеу кезінде Бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімі қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның рұқсатының бар-жоғы туралы мәліметтерді электрондық хабарлама арқылы алады.</w:t>
+      Қазақстан Республикасының заңнамасында көзделген жағдайларда қызмет нысанасы қаржылық қызметтер көрсету болып табылатын заңды тұлғаны мемлекеттік тіркеу кезінде Бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімі қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның рұқсатының бар-жоғы туралы мәліметтерді электрондық хабарлама арқылы алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z17" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Өз қызметін Қазақстан Республикасының аумағында жүзеге асыратын мемлекеттік кәсіпорындарды, акцияларының (жарғылық капиталға қатысу үлестерінің) елу пайыздан астамы мемлекетке тиесілі заңды тұлғаларды және олармен үлестес тұлғаларды мемлекеттік тіркеуді тіркеуші орган монополияға қарсы органның келісімімен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Орта және ірі кәсiпкерлiк субъектiсіне жататын заңды тұлғаны мемлекеттiк тіркеу кезiнде өтiнiшке құрылтайшы немесе құрылтайшылардың бiреуi қол қояды не шетелдiк немесе шетелдік заңды тұлға, Қазақстан Республикасының Үкiметi немесе мемлекеттiк органдар не Қазақстан Республикасының Ұлттық Банкі жалғыз құрылтайшы не құрылтайшылардың бірі болып табылатын жағдайларда, құрылтайшының уәкiлеттiк берген адамы қол қояды және оны Қазақстан Республикасының заңдарында көзделген жағдайларда, нотариаттық тәртiппен куәландырылған құрылтай құжаттарын қоса бере отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясына бередi.</w:t>
+      Орта және ірі кәсіпкерлік субъектісіне жататын заңды тұлғаны мемлекеттік тіркеу кезінде өтінішке құрылтайшы немесе құрылтайшылардың біреуі қол қояды не шетелдік немесе шетелдік заңды тұлға, Қазақстан Республикасының Үкіметі немесе мемлекеттік органдар не Қазақстан Республикасының Ұлттық Банкі жалғыз құрылтайшы не құрылтайшылардың бірі болып табылатын жағдайларда, құрылтайшының уәкілеттік берген адамы қол қояды және оны Қазақстан Республикасының заңдарында көзделген жағдайларда, нотариаттық тәртіппен куәландырылған құрылтай құжаттарын қоса бере отырып, "Азаматтарға арналған үкімет" мемлекеттік корпорациясына береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаны мемлекеттік тіркеу кезінде өтінішке құрылтайшы (құрылтайшылар) не осыған уәкілеттік берілген адам қол қояды және Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларда нотариаттық тәртiппен куәландырылған құрылтай құжаттарын қоса отырып, оны тіркеуші органға береді.</w:t>
+      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаны мемлекеттік тіркеу кезінде өтінішке құрылтайшы (құрылтайшылар) не осыған уәкілеттік берілген адам қол қояды және Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларда нотариаттық тәртіппен куәландырылған құрылтай құжаттарын қоса отырып, оны тіркеуші органға береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сәйкестендіру нөмірлерінің ұлттық тізілімдері туралы" Қазақстан Республикасының Заңына сәйкес сәйкестендіру нөмірлері жоқ тұлғаларды қоспағанда, шетелдік қатысатын орта және ірі кәсіпкерлік субъектілеріне жататын заңды тұлғаларды мемлекеттік тіркеу орта және ірі кәсіпкерлік субъектілеріне жататын Қазақстан Республикасының заңды тұлғаларын мемлекеттік тіркеу үшін белгіленген тәртіппен жүргізіледі. Егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше белгіленбесе, қосымша:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z24" w:id="13"/>
     <w:p>
@@ -1913,151 +1971,151 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нотариат куәландырған қазақ және орыс тілдеріндегі аудармасымен бірге шетелдік құрылтайшы паспортының немесе жеке басын куәландыратын басқа да құжаттың, сондай-ақ "Халықтың көші-қоны туралы" Қазақстан Республикасының Заңына сәйкес Қазақстан Республикасында коммерциялық ұйымды тіркеу құқығын растайтын құжаттың көшірмесі ұсынылуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z42" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қоғамдық және дiни бiрлестiктердi мемлекеттік тiркеу "Қоғамдық бірлестіктер туралы", "Саяси партиялар туралы", "Діни қызмет және діни бірлестіктер туралы" және "Коммерциялық емес ұйымдар туралы" Қазақстан Республикасының заңдарында көзделген ерекшелiктер ескерiле отырып, осы бапта белгiленген тәртiппен жүзеге асырылады.</w:t>
+      Қоғамдық және діни бірлестіктерді мемлекеттік тіркеу "Қоғамдық бірлестіктер туралы", "Саяси партиялар туралы", "Діни қызмет және діни бірлестіктер туралы" және "Коммерциялық емес ұйымдар туралы" Қазақстан Республикасының заңдарында көзделген ерекшеліктер ескеріле отырып, осы бапта белгіленген тәртіппен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z43" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеуші органға бір мезгілде коммерциялық емес ұйым болып табылатын заңды тұлғаны мемлекеттік тіркегені үшін тіркеу алымының бюджетке төленгенін растайтын құжат не шағын және орта кәсіпкерлік субъектілеріне жататын заңды тұлғаларды қоспағанда, коммерциялық ұйым болып табылатын заңды тұлғаны мемлекеттік тіркегені үшін Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенін растайтын құжат ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z44" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделгендерден басқа қандай да бір құжаттар мен мәлiметтердi талап етуге тыйым салынады.</w:t>
+      Осы Заңда және Қазақстан Республикасының өзге де заңнамалық актілерінде көзделгендерден басқа қандай да бір құжаттар мен мәліметтерді талап етуге тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z45" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлғаны мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
+      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлғаны мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "цифрлық үкімет" веб-порталы, сондай-ақ өзге де цифрландыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z156" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Шағын және орта кәсіпкерлік субъектісіне жататын заңды тұлғаны мемлекеттік тіркеу кезінде, сондай-ақ осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-1-бабының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайда "электрондық үкіметтің" веб-порталы арқылы міндетті түрде банктік шот ашуға және жұмыскерді жазатайым оқиғалардан міндетті сақтандыруға (заңды тұлғаның құрылтайшысы (құрылтайшылары) қызметін жеке тұлғалармен еңбек қатынастарына түспей жүзеге асыратын жағдайларды қоспағанда) өтініш электрондық нысанда "Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру туралы" Қазақстан Республикасының Заңында және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде белгіленген талаптарға сәйкес беріледі.</w:t>
+        <w:t xml:space="preserve"> екінші бөлігінде көзделген жағдайда "цифрлық үкіметтің" веб-порталы арқылы міндетті түрде банктік шот ашуға және жұмыскерді жазатайым оқиғалардан міндетті сақтандыруға (заңды тұлғаның құрылтайшысы (құрылтайшылары) қызметін жеке тұлғалармен еңбек қатынастарына түспей жүзеге асыратын жағдайларды қоспағанда) өтініш электрондық нысанда "Қызметкер еңбек (қызметтік) міндеттерін атқарған кезде оны жазатайым оқиғалардан міндетті сақтандыру туралы" Қазақстан Республикасының Заңында және қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның нормативтік құқықтық актісінде белгіленген талаптарға сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z175" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Екінші деңгейдегі банктер немесе банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар "Төлемдер және төлем жүйелері туралы" Қазақстан Республикасының Заңына сәйкес банктік шот ашудан бас тартуға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z95" w:id="21"/>
     <w:p>
@@ -2089,84 +2147,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 22.04.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2587,51 +2645,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағын кәсіпкерлік субъектісіне жататын заңды тұлғаны мемлекеттік тіркеу үшін құрылтайшы (құрылтайшылар) тіркеуші органға Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша заңды тұлғаны мемлекеттік тіркеу туралы өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағын кәсіпкерлік субъектісіне жататын заңды тұлғаны мемлекеттік тіркеу "электрондық үкімет" веб-порталында толтырылатын электрондық өтініш беру арқылы жүзеге асырылуы мүмкін.</w:t>
+      Шағын кәсіпкерлік субъектісіне жататын заңды тұлғаны мемлекеттік тіркеу "цифрлық үкімет" веб-порталында толтырылатын электрондық өтініш беру арқылы жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шағын кәсіпкерлік субъектілеріне жататын заңды тұлғалардың, олардың филиалдары мен өкілдіктерінің жарғылары (ережелері) мемлекеттік тіркеу процесінде ұсынылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z48" w:id="23"/>
     <w:p>
       <w:pPr>
@@ -2715,71 +2773,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 6-1-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2826,51 +2884,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-2-бап. Филиалды (өкiлдiктi) есептiк тiркеу тәртiбi</w:t>
+        <w:t>6-2-бап. Филиалды (өкілдікті) есептік тіркеу тәртібі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z54" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Филиалды (өкілдікті) есептік тіркеу үшін тіркеуші органға Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш беріледі. Өтінішке филиалды (өкілдікті) құратын заңды тұлға уәкілеттік берген адам қол қояды және ол заңды тұлғаның мөрімен бекемделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z159" w:id="27"/>
     <w:p>
       <w:pPr>
@@ -2885,91 +2943,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңды тұлға жеке кәсіпкерлік субъектісі болып табылған жағдайда, өтінішті мөрмен бекемдеу талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z55" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінішке коммерциялық емес ұйым болып табылатын заңды тұлғаның филиалын (өкiлдiгін) есептiк тiркегенi үшін тіркеу алымының бюджетке төленгенін растайтын құжат не коммерциялық ұйым болып табылатын заңды тұлғаның филиалын (өкiлдiгін) есептiк тiркегенi үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенін растайтын құжат қоса беріледі.</w:t>
+      Өтінішке коммерциялық емес ұйым болып табылатын заңды тұлғаның филиалын (өкілдігін) есептік тіркегені үшін тіркеу алымының бюджетке төленгенін растайтын құжат не коммерциялық ұйым болып табылатын заңды тұлғаның филиалын (өкілдігін) есептік тіркегені үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенін растайтын құжат қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z56" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кәсіпкерлік субъектілеріне жатпайтын заңды тұлғалардың, сондай-ақ акционерлік қоғамдардың филиалдары (өкілдіктері) үшін заңды тұлға бекіткен, қазақ және орыс тілдерінде электрондық нұсқада филиал (өкілдік) туралы ереже, жарғының (ереженің) көшірмелері және заңды тұлғаның (қоғамдық және діни бірлестіктерді қоспағанда) филиал (өкілдік) басшысына берген сенімхаты қосымша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z57" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шетелдiк заңды тұлғалардың филиалдарын (өкiлдiктерiн) есептік тiркеу Қазақстан Республикасының заңнамалық актілерінде Қазақстан Республикасы заңды тұлғаларының филиалдарын (өкiлдiктерiн) есептік тiркеу үшін белгiленген тәртіппен жүргізіледі. Егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше белгiленбесе, осы тәртiппен көзделген құжаттардан басқа, филиалды (өкілдiкті) құратын шетелдiк заңды тұлғаның шет мемлекеттiң заңнамасы бойынша заңды тұлға болып табылатынын растайтын, сауда тiзiлiмiнің заңдастырылған үзiндi көшiрмесі, шетелдiк заңды тұлғаның құрылтай құжаттары немесе басқа да заңдастырылған құжаты, сондай-ақ салықтық тіркеу нөмірі (немесе оның аналогы) көрсетіле отырып, шетелдік заңды тұлғаның инкорпорация еліндегі салықтық тіркелуін растайтын құжат қосымша ұсынылуға тиiс. Филиалды (өкiлдiкті) құратын шетелдiк заңды тұлғаның құжаттары нотариат куәландырған қазақ және орыс тiлдеріндегі аудармасымен бірге ұсынылады.</w:t>
+      Шетелдік заңды тұлғалардың филиалдарын (өкілдіктерін) есептік тіркеу Қазақстан Республикасының заңнамалық актілерінде Қазақстан Республикасы заңды тұлғаларының филиалдарын (өкілдіктерін) есептік тіркеу үшін белгіленген тәртіппен жүргізіледі. Егер Қазақстан Республикасы ратификациялаған халықаралық шарттарда өзгеше белгіленбесе, осы тәртіппен көзделген құжаттардан басқа, филиалды (өкілдікті) құратын шетелдік заңды тұлғаның шет мемлекеттің заңнамасы бойынша заңды тұлға болып табылатынын растайтын, сауда тізілімінің заңдастырылған үзінді көшірмесі, шетелдік заңды тұлғаның құрылтай құжаттары немесе басқа да заңдастырылған құжаты, сондай-ақ салықтық тіркеу нөмірі (немесе оның аналогы) көрсетіле отырып, шетелдік заңды тұлғаның инкорпорация еліндегі салықтық тіркелуін растайтын құжат қосымша ұсынылуға тиіс. Филиалды (өкілдікті) құратын шетелдік заңды тұлғаның құжаттары нотариат куәландырған қазақ және орыс тілдеріндегі аудармасымен бірге ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z58" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мемлекеттік кәсіпорын филиал (өкілдік) құрған кезде Қазақстан Республикасы Ұлттық Банкінің не мемлекеттік мүлікті басқару жөніндегі уәкілетті органның (жергілікті атқарушы органның) филиал (өкілдік) құруға келісімін растайтын құжат қосымша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z165" w:id="32"/>
     <w:p>
@@ -2984,117 +3042,117 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамдардың филиалдары (өкілдіктері) үшін заңды тұлға бекіткен, қазақ және орыс тілдеріндегі филиал (өкілдік) туралы ереже, жарғы (ереже) және филиалдың (өкілдіктің) басшысына берілген заңды тұлғаның сенімхаты қосымша қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлғаның филиалын есептік тіркеу кезінде Бизнес-сәйкестендіру нөмiрлерiнiң ұлттық тiзiлiмi электрондық хабарлама арқылы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган рұқсатының бар-жоғы туралы мәліметтерді алады.</w:t>
-[...17 lines deleted...]
-      Саяси партиялар мен діни бірлестіктердің филиалдарын (өкілдіктерін) қоспағанда, заңды тұлғаның филиалын (өкілдігін) есептік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
+      Қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлғаның филиалын есептік тіркеу кезінде Бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімі электрондық хабарлама арқылы қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті орган рұқсатының бар-жоғы туралы мәліметтерді алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Саяси партиялар мен діни бірлестіктердің филиалдарын (өкілдіктерін) қоспағанда, заңды тұлғаның филиалын (өкілдігін) есептік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "цифрлық үкімет" веб-порталы, сондай-ақ өзге де цифрландыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 6-2-баппен толықтырылды - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3375,51 +3433,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлға мүлкiнің меншiк иесінiң немесе меншiк иесi уәкiлеттік берген органның, құрылтайшылардың (қатысушылардың) шешiмi, заңды тұлғаның құрылтай құжаттарында уәкiлеттік берiлген органның шешiмi немесе Қазақстан Республикасының заңдарында көзделген жағдайларда сот шешiмi;</w:t>
+      2) заңды тұлға мүлкінің меншік иесінің немесе меншік иесі уәкілеттік берген органның, құрылтайшылардың (қатысушылардың) шешімі, заңды тұлғаның құрылтай құжаттарында уәкілеттік берілген органның шешімі немесе Қазақстан Республикасының заңдарында көзделген жағдайларда сот шешімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлға мүлкінің меншік иесі немесе заңды тұлғаны қайта ұйымдастыру туралы шешімді қабылдаған орган бекіткен, қайта ұйымдастырылған заңды тұлғаның міндеттемелері бойынша құқық мирасқорлығы туралы ережелер көрсетіле отырып, бірігу, қосылу, қайта құрылу кезінде – тапсыру актісі, бөліну, бөлініп шығу кезінде – бөліну балансы және заңды тұлғаның уәкілетті органының тапсыру актісі мен бөліну балансын бекіту туралы шешімі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3585,99 +3643,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> көзделген мерзімдерде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партиялар мен діни бірлестіктерді қоспағанда, қайта ұйымдастыру арқылы құрылатын заңды тұлғаны мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
+      Саяси партиялар мен діни бірлестіктерді қоспағанда, қайта ұйымдастыру арқылы құрылатын заңды тұлғаны мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "цифрлық үкімет" веб-порталы, сондай-ақ өзге де цифрландыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 6-3-баппен толықтырылды - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 28.12.2016 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2017 бастап қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3855,91 +3913,91 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қоғамдық бірлестік, діни бірлестік және акционерлік қоғам үшін – жарғы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z72" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Бiр адам (бiр қатысушы) құратын шаруашылық серiктестiктерiнiң, акционерлiк қоғамдардың және Заңның осы бабының екiншi бөлiгiнде аталғандарды қоспағанда, заңды тұлғалардың басқа түрлерiнің құрылтай құжаттары жарғы (ереже) және заңды тұлғаны құру туралы жазбаша түрде ресiмделген шешiм (жалғыз құрылтайшының шешiмi) болып табылады.</w:t>
+      Бір адам (бір қатысушы) құратын шаруашылық серіктестіктерінің, акционерлік қоғамдардың және Заңның осы бабының екінші бөлігінде аталғандарды қоспағанда, заңды тұлғалардың басқа түрлерінің құрылтай құжаттары жарғы (ереже) және заңды тұлғаны құру туралы жазбаша түрде ресімделген шешім (жалғыз құрылтайшының шешімі) болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z73" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасының заңнамалық актілерінде көзделген жағдайларда, коммерциялық емес ұйымдар болып табылатын заңды тұлғалар осы түрдегі ұйымдар туралы жалпы ереже немесе мазмұнын тиісті уәкілетті мемлекеттік орган айқындайтын үлгілік жарғы негізінде әрекет ете алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:bookmarkStart w:name="z74" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шағын, орта және ірі кәсiпкерлiк субъектiлеріне жататын заңды тұлғалар мазмұнын Қазақстан Республикасының Әділет министрлігі айқындайтын үлгiлік жарғы негiзiнде өз қызметiн жүзеге асыра алады.</w:t>
+      Шағын, орта және ірі кәсіпкерлік субъектілеріне жататын заңды тұлғалар мазмұнын Қазақстан Республикасының Әділет министрлігі айқындайтын үлгілік жарғы негізінде өз қызметін жүзеге асыра алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z75" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер заңды тұлғаның құрылтайшылары өз қызметін үлгілік жарғы негізінде жүзеге асыруға шешім қабылдаған жағдайда, заңды тұлғаны мемлекеттік тіркеу процесінде жарғыны ұсыну талап етілмейді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
@@ -3964,71 +4022,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 7-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4093,51 +4151,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">8-бап. Құрылтай құжаттарының мазмұны </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның құрылтай құжаттарында заңды тұлғаның ұйымдық-құқықтық нысанына қарай Қазақстан Республикасының заңдарында көзделген деректер болуға тиiс.</w:t>
+      Заңды тұлғаның құрылтай құжаттарында заңды тұлғаның ұйымдық-құқықтық нысанына қарай Қазақстан Республикасының заңдарында көзделген деректер болуға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Филиал (өкілдік) туралы ережеде филиалдың (өкілдіктің) атауы, орналасқан жері, қызметінің нысанасы, басқару тәртібі және басшысының құзыреті, сондай-ақ филиалды (өкілдікті) құрушы заңды тұлғаның атауы, орналасқан жері, қызметінің нысанасы, оны мемлекеттік тіркеу туралы деректер қамтылуға тиіс.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4199,51 +4257,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.03.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап алты ай өткен соң қолданысқа енгiзiледi), 2005.12.23 </w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткен соң қолданысқа енгізіледі), 2005.12.23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4259,51 +4317,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> қараңыз), 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 02.04.2019 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 241-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4536,51 +4594,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 9-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 24.11.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4647,105 +4705,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10-бап. Тiркеу алымын төлеу</w:t>
+        <w:t>10-бап. Тіркеу алымын төлеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаларды мемлекеттiк тiркеу (қайта тiркеу), олардың қызметінің тоқтатылуын мемлекеттiк тiркеу, филиалдарын (өкiлдiктерiн) есептiк тiркеу (қайта тiркеу), есептiк тiркеуден шығару кезiнде коммерциялық ұйымдар болып табылатын заңды тұлғаларды, олардың филиалдары мен өкілдіктерін қоспағанда, "Салық және бюджетке төленетiн басқа да мiндеттi төлемдер туралы" Қазақстан Республикасының Кодексiнде (Салық кодексi) айқындалатын тәртiппен тіркеу алымы алынады. </w:t>
+      Заңды тұлғаларды мемлекеттік тіркеу (қайта тіркеу), олардың қызметінің тоқтатылуын мемлекеттік тіркеу, филиалдарын (өкілдіктерін) есептік тіркеу (қайта тіркеу), есептік тіркеуден шығару кезінде коммерциялық ұйымдар болып табылатын заңды тұлғаларды, олардың филиалдары мен өкілдіктерін қоспағанда, "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) айқындалатын тәртіппен тіркеу алымы алынады. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тіркеуші орган іске асыратын, коммерциялық ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеу және олардың филиалдары мен өкілдіктерін есептік тіркеу бойынша көрсетілетін қызметтердің бағалары Қазақстан Республикасының Әділет министрлігімен және монополияға қарсы органмен келісу бойынша "Азаматтарға арналған үкімет" мемлекеттік корпорациясының қызметін ұйымдастыру мен үйлестіруді жүзеге асыратын уәкілетті органның шешімімен белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Коммерциялық ұйымдар болып табылатын заңды тұлғаларды мемлекеттiк тiркеу және олардың филиалдары мен өкілдіктерін есептік тіркеу жөніндегі қызмет мемлекеттік монополияға жатады.</w:t>
+      Коммерциялық ұйымдар болып табылатын заңды тұлғаларды мемлекеттік тіркеу және олардың филиалдары мен өкілдіктерін есептік тіркеу жөніндегі қызмет мемлекеттік монополияға жатады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -4820,128 +4878,128 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11-бап. Заңды тұлғаларды, филиалдарды (өкiлдiктердi)мемлекеттiк (есептiк) тiркеуден және қайта тiркеуден бас тарту</w:t>
-[...17 lines deleted...]
-      Заңды тұлғаларды мемлекеттiк тiркеуден (қайта тiркеуден) бас тарту мынадай жағдайларда жүзеге асырылады:</w:t>
+        <w:t>11-бап. Заңды тұлғаларды, филиалдарды (өкілдіктерді)мемлекеттік (есептік) тіркеуден және қайта тіркеуден бас тарту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлғаларды мемлекеттік тіркеуден (қайта тіркеуден) бас тарту мынадай жағдайларда жүзеге асырылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заңды тұлғаны құрудың, қайта тiркеудің және қайта ұйымдастырудың Қазақстан Республикасының заңнамалық актiлерiнде белгiленген тәртiбiнің бұзылуы, құрылтай құжаттарының Қазақстан Республикасының заңына сәйкес келмеуі;</w:t>
+      1) заңды тұлғаны құрудың, қайта тіркеудің және қайта ұйымдастырудың Қазақстан Республикасының заңнамалық актілерінде белгіленген тәртібінің бұзылуы, құрылтай құжаттарының Қазақстан Республикасының заңына сәйкес келмеуі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z83" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) тапсыру актiсiн немесе бөліну балансын ұсынбауы не оларда қайта ұйымдастырылған заңды тұлғаның құқықтық мирасқорлығы туралы ережелердiң болмауы;</w:t>
+      2) тапсыру актісін немесе бөліну балансын ұсынбауы не оларда қайта ұйымдастырылған заңды тұлғаның құқықтық мирасқорлығы туралы ережелердің болмауы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z84" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) егер заңды тұлға немесе заңды тұлғаның жалғыз құрылтайшысы (қатысушысы) iс-әрекет етпейтiн заңды тұлға болып табылса;</w:t>
+      3) егер заңды тұлға немесе заңды тұлғаның жалғыз құрылтайшысы (қатысушысы) іс-әрекет етпейтін заңды тұлға болып табылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z85" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) егер заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылатын жеке тұлға әрекет етпейтін заңды тұлғалардың жалғыз құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z46" w:id="55"/>
     <w:p>
@@ -4957,111 +5015,111 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) сот шешімі бойынша тәркіленген және (немесе) өндіріп алынған акцияларды (жарғылық капиталдағы қатысу үлестерін) қоспағанда, егер заңды тұлғаның құрылтайшысы (қатысушысы) және (немесе) басшысы болып табылатын жеке тұлға жаппай қырып-жою қаруын таратуды қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) терроризмді және экстремизмді қаржыландырумен байланысты ұйымдар мен тұлғалардың тізбесіне Қазақстан Республикасының заңнамасына сәйкес енгізілген болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z167" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-2) егер заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылатын жеке тұлға әрекетке қабiлетсiз немесе әрекет қабiлетi шектелуі деп танылса;</w:t>
+      4-2) егер заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылатын жеке тұлға әрекетке қабілетсіз немесе әрекет қабілеті шектелуі деп танылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z168" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) егер заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылатын жеке тұлға хабар-ошарсыз кеткен деп танылса, қайтыс болды деп жарияланса, қайтыс болған ретінде тіркелсе не оның мәртебесі айқындалмаса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z169" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-4) егер заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылатын жеке тұлғаның Қазақстан Республикасы Қылмыстық кодексiнiң 190, 216, 218, 218-1, 235-1, 237, 238, 249, 365-баптары бойынша қылмыстары үшін жойылмаған немесе алынбаған сотталғандығы бар болса;</w:t>
+      4-4) егер заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) және (немесе) басшысы болып табылатын жеке тұлғаның Қазақстан Республикасы Қылмыстық кодексінің 190, 216, 218, 218-1, 235-1, 237, 238, 249, 365-баптары бойынша қылмыстары үшін жойылмаған немесе алынбаған сотталғандығы бар болса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z170" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-5) егер мемлекеттік тіркеу кезінде, мерзiмдiк төлемдердi өндiрiп алу туралы атқарушылық iс жүргiзу бойынша борышкер болып табылатын және мерзiмдiк өндiрiп алулар туралы атқарушылық iс жүргiзу бойынша үш айдан астам берешегi жоқ тұлғаны қоспағанда, құрылтайшы (жеке тұлға және (немесе) заңды тұлға), оның құрылтайшылары, заңды тұлғаның басшысы, заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) болып табылатын заңды тұлғаның құрылтайшысы және (немесе) басшысы атқарушылық құжат бойынша борышкерлер болып табылса;</w:t>
+      4-5) егер мемлекеттік тіркеу кезінде, мерзімдік төлемдерді өндіріп алу туралы атқарушылық іс жүргізу бойынша борышкер болып табылатын және мерзімдік өндіріп алулар туралы атқарушылық іс жүргізу бойынша үш айдан астам берешегі жоқ тұлғаны қоспағанда, құрылтайшы (жеке тұлға және (немесе) заңды тұлға), оның құрылтайшылары, заңды тұлғаның басшысы, заңды тұлғаның құрылтайшысы (қатысушысы, мүшесі) болып табылатын заңды тұлғаның құрылтайшысы және (немесе) басшысы атқарушылық құжат бойынша борышкерлер болып табылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z171" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-6) егер мемлекеттік қайта тіркеу кезінде, мерзімдік төлемдерді өндіріп алу туралы атқарушылық іс жүргізу бойынша борышкер болып табылатын және мерзімдік өндіріп алулар туралы атқарушылық іс жүргізу бойынша үш айдан астам берешегі жоқ тұлғаны қоспағанда, жаңа құрылтайшылар (қатысушылар, мүшелер) және (немесе) үлесін иеліктен шығаратын тұлғалар атқарушылық құжат бойынша борышкерлер болып табылса;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z86" w:id="61"/>
     <w:p>
@@ -5207,151 +5265,151 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бұл ретте кері қайтарып алынған өтінішті қарау тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Дiни бiрлестiктi мемлекеттiк тiркеуден және қайта тiркеуден бас тартудың қосымша негiздерi "Дiни қызмет және дiни бiрлестiктер туралы" Қазақстан Республикасының </w:t>
+      Діни бірлестікті мемлекеттік тіркеуден және қайта тіркеуден бас тартудың қосымша негіздері "Діни қызмет және діни бірлестіктер туралы" Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгiленедi.</w:t>
+        <w:t xml:space="preserve"> белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Филиалды (өкiлдiктi) есептiк тiркеуден және қайта тiркеуден бас тарту филиалды (өкiлдiктi) есептік тіркеудің Қазақстан Республикасының заңнамалық</w:t>
+      Филиалды (өкілдікті) есептік тіркеуден және қайта тіркеуден бас тарту филиалды (өкілдікті) есептік тіркеудің Қазақстан Республикасының заңнамалық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> актілерінде</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> белгiленген тәртiбi бұзылған, есептiк тiркеуге ұсынылған құжаттар Қазақстан Республикасының заңдарына сәйкес келмеген жағдайларда жүзеге асырылады.</w:t>
+        <w:t xml:space="preserve"> белгіленген тәртібі бұзылған, есептік тіркеуге ұсынылған құжаттар Қазақстан Республикасының заңдарына сәйкес келмеген жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Заңды тұлғаны мемлекеттiк тiркеуден немесе қайта тiркеуден, филиалды (өкiлдiктi) есептiк тiркеуден немесе қайта тiркеуден бас тартылған жағдайда, тiркеушi орган оған ұсынылған құжаттардың Қазақстан Республикасы заңнамалық актiсiнiң талаптарына сәйкес келмейтiндiгіне сiлтеме жасалған жазбаша түрдегі дәлелдi бас тартуды осы Заңның </w:t>
+      Заңды тұлғаны мемлекеттік тіркеуден немесе қайта тіркеуден, филиалды (өкілдікті) есептік тіркеуден немесе қайта тіркеуден бас тартылған жағдайда, тіркеуші орган оған ұсынылған құжаттардың Қазақстан Республикасы заңнамалық актісінің талаптарына сәйкес келмейтіндігіне сілтеме жасалған жазбаша түрдегі дәлелді бас тартуды осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген мерзiмдерде бередi.</w:t>
+        <w:t xml:space="preserve"> көзделген мерзімдерде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаларды, олардың филиалдарын (өкілдіктерін) мемлекеттік (есептік) тіркегені немесе қайта тіркегені үшін төленген тіркеу алымын қайтару Салық кодексінде көзделген жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
@@ -5386,51 +5444,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Ескерту. 11-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен; өзгерістер енгізілді - ҚР 15.01.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 15.01.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 164-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.03.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5533,51 +5591,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 217-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 272-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 290-VІ</w:t>
       </w:r>
       <w:r>
@@ -5677,219 +5735,219 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12-бап. Заңды тұлғаны, филиалды (өкiлдiктi) мемлекеттiк (есептiк) тiркеуді (қайта тіркеуді) растайтын құжат</w:t>
+        <w:t>12-бап. Заңды тұлғаны, филиалды (өкілдікті) мемлекеттік (есептік) тіркеуді (қайта тіркеуді) растайтын құжат</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z15" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының Әділет министрлігі белгiлеген нысан бойынша анықтама заңды тұлғаның мемлекеттiк тiркелгенін (қайта тіркелгенін), филиалдың (өкiлдiктiң) есептiк тiркелгенін (қайта тiркелгенін) растайтын құжат болып табылады.</w:t>
+      Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша анықтама заңды тұлғаның мемлекеттік тіркелгенін (қайта тіркелгенін), филиалдың (өкілдіктің) есептік тіркелгенін (қайта тіркелгенін) растайтын құжат болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаны мемлекеттiк тiркеу (қайта тiркеу) туралы анықтамада оның берілген күні, тiркеушi орган, бизнес-сәйкестендiру нөмiрi, мемлекеттiк тiркеу (қайта тiркеу) күні, заңды тұлғаның атауы мен орналасқан жері, басшылары және құрылтайшылары (қатысушылары) туралы мәлiметтер қамтылады. Егер жеке кәсіпкерлік субъектісіне жататын заңда тұлға өзінің қызметін үлгілік жарғы негізінде жүзеге асыратын болса, онда бұл туралы мәліметтер аталған анықтамада көрсетіледі.</w:t>
+      Заңды тұлғаны мемлекеттік тіркеу (қайта тіркеу) туралы анықтамада оның берілген күні, тіркеуші орган, бизнес-сәйкестендіру нөмірі, мемлекеттік тіркеу (қайта тіркеу) күні, заңды тұлғаның атауы мен орналасқан жері, басшылары және құрылтайшылары (қатысушылары) туралы мәліметтер қамтылады. Егер жеке кәсіпкерлік субъектісіне жататын заңда тұлға өзінің қызметін үлгілік жарғы негізінде жүзеге асыратын болса, онда бұл туралы мәліметтер аталған анықтамада көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z94" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Филиалды (өкілдікті) есептік тіркеу (қайта тіркеу) туралы анықтамада оның берілген жылы, айы, күні, тiркеушi орган, бизнес-сәйкестендiру нөмiрi, есептік тiркеу (қайта тiркеу) жылы, айы, күні, филиалдың (өкiлдiктiң) атауы мен орналасқан жері, филиалды (өкiлдiктi) құрған заңды тұлғаның атауы туралы мәлiметтер қамтылады.</w:t>
+      Филиалды (өкілдікті) есептік тіркеу (қайта тіркеу) туралы анықтамада оның берілген жылы, айы, күні, тіркеуші орган, бизнес-сәйкестендіру нөмірі, есептік тіркеу (қайта тіркеу) жылы, айы, күні, филиалдың (өкілдіктің) атауы мен орналасқан жері, филиалды (өкілдікті) құрған заңды тұлғаның атауы туралы мәліметтер қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z96" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның, сондай-ақ қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлға филиалының мемлекеттік (есептік) тіркелгенін (қайта тіркелгенін) растайтын құжаттың болуы Қазақстан Республикасының заңдарына сәйкес лицензия алуды талап ететiн қызметтi бастау үшiн негiз болып табылмайды. Заңды тұлғаның, сондай-ақ қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлға филиалының лицензияланатын қызмет саласындағы құқықтық қабiлетi тиiстi лицензия алынған кезден бастап пайда болады және Қазақстан Республикасының заңдарында белгіленген тәртіппен лицензияның қолданысы тоқтатылған немесе ол жарамсыз деп танылған кезден бастап тоқтатылады.</w:t>
+      Заңды тұлғаның, сондай-ақ қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлға филиалының мемлекеттік (есептік) тіркелгенін (қайта тіркелгенін) растайтын құжаттың болуы Қазақстан Республикасының заңдарына сәйкес лицензия алуды талап ететін қызметті бастау үшін негіз болып табылмайды. Заңды тұлғаның, сондай-ақ қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлға филиалының лицензияланатын қызмет саласындағы құқықтық қабілеті тиісті лицензия алынған кезден бастап пайда болады және Қазақстан Республикасының заңдарында белгіленген тәртіппен лицензияның қолданысы тоқтатылған немесе ол жарамсыз деп танылған кезден бастап тоқтатылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 12-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен; өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 02.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.09.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.09.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 239-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 27.02.2017 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6030,70 +6088,70 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-бап. Заңды тұлғаны мемлекеттік қайта тіркеу, филиалды (өкілдікті) есептік қайта тіркеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z19" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Қазақстан Республикасының заңдарында көзделген жағдайларда заңды тұлға, филиал (өкілдік) мемлекеттік (есептік) қайта тiркелуге жатады.</w:t>
+      Қазақстан Республикасының заңдарында көзделген жағдайларда заңды тұлға, филиал (өкілдік) мемлекеттік (есептік) қайта тіркелуге жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлғаны мемлекеттік қайта тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
+      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлғаны мемлекеттік қайта тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "цифрлық үкімет" веб-порталы, сондай-ақ өзге де цифрландыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Егер қатысушылар құрамына шетелдік немесе шетелдік заңды тұлға кірсе, онда осы Заңның 6-бабының сегізінші бөлігінде көзделген құжаттар қосымша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6311,69 +6369,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) коммерциялық ұйым болып табылатын заңды тұлғаны мемлекеттік қайта тіркегені немесе оның филиалын (өкілдігін) есептік қайта тіркегені үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенін растайтын құжат ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Шаруашылық серiктестiгіне қатысушылардың тiзiлiмiн жүргiзудi бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсiби қатысушысы жүргізетін шаруашылық серiктестiктерін қоспағанда, қатысушылар құрамының өзгеруі негізі бойынша шаруашылық серiктестiктерiн мемлекеттік қайта тiркеу үшiн шаруашылық серiктестiгінің шығып қалатын қатысушысының серіктестік мүлкіндегі (жарғылық капиталындағы) үлесіне немесе оның бір бөлігіне құқығын иелiктен шығару (басқаға беру) шарты Қазақстан Республикасының заңдарына және құрылтай құжаттарға сәйкес ұсынылады.</w:t>
-[...17 lines deleted...]
-      Тарапы жеке тұлға болып табылатын шаруашылық серiктестiгінің шығып қалатын қатысушысының серіктестік мүлкіндегі (жарғылық капиталындағы) үлесіне немесе оның бір бөлігіне құқығын иеліктен шығару (басқаға беру) шартын нотариат куәландыруға тиіс.</w:t>
+      Шаруашылық серіктестігіне қатысушылардың тізілімін жүргізуді бағалы қағаздарды ұстаушылар тізілімдерінің жүйесін жүргізу жөніндегі қызметті жүзеге асыратын бағалы қағаздар нарығының кәсіби қатысушысы жүргізетін шаруашылық серіктестіктерін қоспағанда, қатысушылар құрамының өзгеруі негізі бойынша шаруашылық серіктестіктерін мемлекеттік қайта тіркеу үшін шаруашылық серіктестігінің шығып қалатын қатысушысының серіктестік мүлкіндегі (жарғылық капиталындағы) үлесіне немесе оның бір бөлігіне құқығын иеліктен шығару (басқаға беру) шарты Қазақстан Республикасының заңдарына және құрылтай құжаттарға сәйкес ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарапы жеке тұлға болып табылатын шаруашылық серіктестігінің шығып қалатын қатысушысының серіктестік мүлкіндегі (жарғылық капиталындағы) үлесіне немесе оның бір бөлігіне құқығын иеліктен шығару (басқаға беру) шартын нотариат куәландыруға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микроқаржы ұйымдарын банк етіп мемлекеттік қайта тіркеу үшін қаржы нарығын реттеу және дамыту жөніндегі уәкілетті органның микроқаржы ұйымын банкке айналдыру нысанында ерікті түрде қайта ұйымдастыруға рұқсаты және микроқаржы ұйымын банкке айналдыру жөніндегі іс-шаралар жоспарында көзделген іс-шаралардың іске асырылуы туралы ол мақұлдаған есеп қосымша ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6435,51 +6493,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.01.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 412-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 12.07.2022 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2022 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 138-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6645,71 +6703,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге өзгерістер мен толықтырулар енгізілген жағдайда, заңды тұлға, филиал (өкілдік) жарғыға (ережеге) өзгерістер мен толықтырулар енгізу туралы шешім қабылданған күннен бастап бір ай мерзімде Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z419" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлғаның құрылтай құжаттарына енгізілген өзгерістер мен толықтыруларды мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
+      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлғаның құрылтай құжаттарына енгізілген өзгерістер мен толықтыруларды мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "цифрлық үкімет" веб-порталы, сондай-ақ өзге де цифрландыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z109" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Өтінішке, электрондық өтініш беруді қоспағанда, заңды тұлғаның мөрімен (ол болған кезде) бекемделген, құрылтай құжаттарына өзгерістер мен толықтырулар енгізу туралы заңды тұлғаның уәкiлеттi органының шешімі не шешімінен үзінді көшірме, сондай-ақ жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтырулардың мәтіні қоса беріледі.</w:t>
+      Өтінішке, электрондық өтініш беруді қоспағанда, заңды тұлғаның мөрімен (ол болған кезде) бекемделген, құрылтай құжаттарына өзгерістер мен толықтырулар енгізу туралы заңды тұлғаның уәкілетті органының шешімі не шешімінен үзінді көшірме, сондай-ақ жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтырулардың мәтіні қоса беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z110" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтыруларды мемлекеттік тіркеу орналасқан жері өзгерген, жарғы (ереже) жаңа редакцияда қабылданған жағдайларда жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z111" w:id="77"/>
     <w:p>
@@ -6745,51 +6803,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z113" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлғаның мөрімен (ол болған кезде) бекемделген, заңды тұлғаның құрылтай құжаттарына, филиал (өкілдік) туралы ережеге өзгерістер мен толықтырулар енгізу туралы заңды тұлғаның уәкiлеттi органының шешімі не шешімінен үзінді көшірме;</w:t>
+      2) заңды тұлғаның мөрімен (ол болған кезде) бекемделген, заңды тұлғаның құрылтай құжаттарына, филиал (өкілдік) туралы ережеге өзгерістер мен толықтырулар енгізу туралы заңды тұлғаның уәкілетті органының шешімі не шешімінен үзінді көшірме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
     <w:bookmarkStart w:name="z114" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) заңды тұлғаның мөрімен бекемделген, жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, филиалдың (өкілдіктің) енгізілген өзгерістер мен толықтырулар бар электрондық нұсқадағы құрылтай құжаты не құрылтай құжаттарына енгізілген өзгерістер мен толықтырулардың мәтіні ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
@@ -6935,131 +6993,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) нақты орналасқан жерін (орналасқан жерін өзгерткен жағдайда) растайтын құжат ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z117" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкiлдiктерi) туралы ережелерге енгізілген өзгерістер мен толықтыруларды мемлекеттік тіркеуден бас тарту:</w:t>
+      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтыруларды мемлекеттік тіркеуден бас тарту:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z118" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заңды тұлғаның құрылтай құжаттарына, филиал (өкiлдiк) туралы ережеге өзгерістер мен толықтырулар енгізу тәртібі бұзылған, құрылтай құжаттары (ереже) Қазақстан Республикасының заңына сәйкес келмеген;</w:t>
+      1) заңды тұлғаның құрылтай құжаттарына, филиал (өкілдік) туралы ережеге өзгерістер мен толықтырулар енгізу тәртібі бұзылған, құрылтай құжаттары (ереже) Қазақстан Республикасының заңына сәйкес келмеген;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z119" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сот актілері және сот орындаушылары мен құқық қорғау органдарының қаулылары (тыйым салулары, қамауға алулары) болған жағдайларда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:bookmarkStart w:name="z120" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкiлдiктері) туралы ережелерге енгізілген өзгерістер мен толықтыруларды мемлекеттiк тiркеуден бас тартылған жағдайда, тiркеушi орган оған ұсынылған құжаттардың Қазақстан Республикасы заңнамалық актiсiнiң талаптарына сәйкес келмейтiндiгіне сiлтеме жасалған уәжді бас тартуды осы Заңның </w:t>
+      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлғаның, сондай-ақ акционерлік қоғамның құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтыруларды мемлекеттік тіркеуден бас тартылған жағдайда, тіркеуші орган оған ұсынылған құжаттардың Қазақстан Республикасы заңнамалық актісінің талаптарына сәйкес келмейтіндігіне сілтеме жасалған уәжді бас тартуды осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-бабында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> көзделген мерзiмдерде бередi.</w:t>
+        <w:t xml:space="preserve"> көзделген мерзімдерде береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы баптың ережелері қызметінің нысанасы қаржылық қызметтер көрсету болып табылатын шетелдік заңды тұлғаның филиалына қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7069,64 +7127,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. Заң 14-1-баппен толықтырылды - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7545,51 +7603,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акционерлік қоғамды, филиалды (өкілдікті) қоспағанда, жеке кәсіпкерлік субъектісіне жататын заңды тұлғаның, филиалдың (өкілдіктің) тұрған жерін өзгерту жылжымайтын мүліктің меншік иесінің электрондық цифрлық қолтаңба арқылы келісімімен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы Заңының талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеру жағдайлары бұған кірмейді.</w:t>
+      "Қазақстан Республикасының әкімшілік-аумақтық құрылысы туралы" Қазақстан Республикасы Конституциялық заңының талаптарына сәйкес елді мекендер атауының, көше аттарының өзгеру жағдайлары бұған кірмейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаның орналасқан жерінің өзгергені туралы тіркеуші органға уақтылы хабар бермеу Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне сәйкес әкімшілік жауаптылыққа алып келеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7624,591 +7682,545 @@
       Заңды тұлғалар, филиалдар (өкілдіктер) құрылтай құжаттарына 5) тармақшасын қоспағанда, осы баптың бірінші бөлігінде көрсетілген өзгерістер мен толықтырулар енгізілгені туралы тіркеуші органға құрылтай құжаттарына өзгерістер мен толықтырулар енгізу туралы шешім қабылданған күннен бастап бір ай мерзімде хабар береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаның, филиалдың (өкілдіктің) тіркеу және өзге де мәліметтеріне өзгерістер мен толықтырулар электрондық хабарлама берілген кезден бастап үш жұмыс күні ішінде енгізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сот актілерінің, сот орындаушылары мен құқық қорғау органдары қаулыларының (тыйым салуларының, қамаққа алуларының), заңды тұлғада, заңды тұлғаның құрылымдық бөлімшесінде немесе қызметін Қазақстан Республикасында тұрақты мекеме арқылы жүзеге асыратын бейрезидент-заңды тұлғаның құрылымдық бөлімшесінде және дара кәсіпкер немесе жеке практикамен айналысатын адам ретінде тіркеу есебінде тұрған жеке тұлғада қырық бес айлық есептік көрсеткіш және одан көп, пайда болған күннен бастап төрт ай ішінде өтелмеген салық берешегінің, кеден төлемдерін, салықтарды, арнайы, демпингке қарсы, өтемақы баждарын, пайыздар мен өсімпұлды төлеу бойынша берешегінің және (немесе) орындалмаған міндеттерінің, заңды тұлғаның басшысына немесе құрылтайшысына тіркелген өзге де заңды тұлғаларда әлеуметтік төлемдер бойынша берешегінің болуы, сондай-ақ осы Заңның 11-бабы бірінші бөлігінің 3), 4), 4-1), 5) және 8) тармақшаларында көзделген жағдайлар өтініш берушіге бұл туралы хабар бере отырып, электрондық хабарламаны орындаусыз қалдыруға негіз болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заңды тұлға, филиал (өкілдік) енгізілген мәліметтердің толықтығы және анықтығы үшін жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">      Ескерту. Заң 14-2-баппен толықтырылды - ҚР 25.11.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 272-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгеріс енгізілді – ҚР 26.01.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 14.07.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 141-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізіледі); 27.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 18.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 215-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...340 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>15-бап. Жеке кәсiпкерлiк субъектiсiне жатпайтын заңды тұлға, сондай-ақ акционерлiк қоғам, олардың филиалдары мен өкiлдiктерi жарғысының (ережесiнiң) телнұсқасын беру</w:t>
-[...17 lines deleted...]
-      Тiркеушi орган заңды тұлғаның өтiнiшi бойынша бір жұмыс күні iшiнде жеке кәсiпкерлiк субъектiсiне жатпайтын заңды тұлға, сондай-ақ акционерлiк қоғам, олардың филиалдары мен өкiлдiктерi жарғысының (ережесiнiң) телнұсқасын бередi.</w:t>
+        <w:t>15-бап. Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлға, сондай-ақ акционерлік қоғам, олардың филиалдары мен өкілдіктері жарғысының (ережесінің) телнұсқасын беру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеуші орган заңды тұлғаның өтініші бойынша бір жұмыс күні ішінде жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлға, сондай-ақ акционерлік қоғам, олардың филиалдары мен өкілдіктері жарғысының (ережесінің) телнұсқасын береді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z122" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жеке кәсiпкерлiк субъектiсiне жатпайтын заңды тұлға, сондай-ақ акционерлiк қоғам, олардың филиалдары мен өкiлдiктерi жарғысының (ережесiнiң) телнұсқасын беру үшiн:</w:t>
+      Жеке кәсіпкерлік субъектісіне жатпайтын заңды тұлға, сондай-ақ акционерлік қоғам, олардың филиалдары мен өкілдіктері жарғысының (ережесінің) телнұсқасын беру үшін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z123" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтiнiш;</w:t>
+      1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша өтініш;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z124" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) заңды тұлғаның мөрiмен (ол болған кезде) бекемделген, жарғының (ереженiң) телнұсқасын алу туралы заңды тұлғаның уәкiлеттi органының шешiмi не шешімінен үзiндi көшірме;</w:t>
+      2) заңды тұлғаның мөрімен (ол болған кезде) бекемделген, жарғының (ереженің) телнұсқасын алу туралы заңды тұлғаның уәкілетті органының шешімі не шешімінен үзінді көшірме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z125" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) жарғы (ереже) түпнұсқасының жоғалғаны туралы ақпараттың мерзiмдi баспасөз басылымында жарияланғанын растайтын құжат ұсынылады.</w:t>
+      3) жарғы (ереже) түпнұсқасының жоғалғаны туралы ақпараттың мерзімді баспасөз басылымында жарияланғанын растайтын құжат ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 25.11.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -8235,123 +8247,123 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-бап. Заңды тұлға қызметiнiң тоқтатылуын мемлекеттік тiркеу</w:t>
-[...71 lines deleted...]
-      3) заңды тұлғаның таратылуы, кредиторлардың талаптарды мәлiмдеу тәртiбi мен мерзiмдерi туралы ақпараттың Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспасөз басылымдарында жарияланғанын растайтын құжат;</w:t>
+        <w:t>16-бап. Заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркеу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тарату негізі бойынша заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркеу үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша заңды тұлғаның таратылуын мемлекеттік тіркеу туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) заңды тұлға мүлкінің меншік иесінің немесе меншік иесі уәкілеттік берген органның не бұған құрылтай құжаттарымен уәкілеттік берілген заңды тұлға органының заңды тұлға мөрімен бекемделген шешімі ұсынылады. Егер заңды тұлға жеке кәсіпкерлік субъектісі болып табылған жағдайда, құжаттарды мөрмен бекемдеу талап етілмейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заңды тұлғаның таратылуы, кредиторлардың талаптарды мәлімдеу тәртібі мен мерзімдері туралы ақпараттың Қазақстан Республикасының бүкіл аумағында таратылатын мерзімді баспасөз басылымдарында жарияланғанын растайтын құжат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8406,51 +8418,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 71-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8488,51 +8500,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) шағын және орта кәсіпкерлік субъектілері болып табылатын заңды тұлғаларды қоспағанда, коммерциялық ұйым болып табылатын заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркегені үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенін растайтын құжат ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z134" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаның таратылуын мемлекеттік тiркеу туралы өтiнiш тiркеушi органға заңды тұлғаның таратылғаны туралы ақпарат жарияланған күннен бастап кемінде екі ай өткен соң ұсынылады.</w:t>
+      Заңды тұлғаның таратылуын мемлекеттік тіркеу туралы өтініш тіркеуші органға заңды тұлғаның таратылғаны туралы ақпарат жарияланған күннен бастап кемінде екі ай өткен соң ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z135" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот заңды тұлғаға қатысты оны мәжбүрлеп тарату туралы шешім шығарған заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркеу заңды күшіне енген осындай шешім негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z136" w:id="93"/>
     <w:p>
@@ -8601,322 +8613,322 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) мемлекеттік кәсіпорынның мүліктік кешенін сатып алу-сату шартының көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) мемлекеттік кәсіпорынның тапсыру актiсiнің көшірмесін;</w:t>
+      4) мемлекеттік кәсіпорынның тапсыру актісінің көшірмесін;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) заңды тұлғаны мемлекеттік тіркегені немесе филиалды (өкілдікті) есептік тіркегені үшін ақы төленгенін растайтын құжатты ұсынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z142" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Тіркеуші орган заңды тұлғаны тарату туралы шешімді алғаннан кейін Қазақстан Республикасының заңнамалық актілерінде белгіленген тарату тәртібінің сақталуын тексереді, заңды тұлғаның таратылғаны туралы мәліметтерді Бизнес-сәйкестендiру нөмiрлерiнiң ұлттық тiзiлiмiне енгізеді.</w:t>
+      Тіркеуші орган заңды тұлғаны тарату туралы шешімді алғаннан кейін Қазақстан Республикасының заңнамалық актілерінде белгіленген тарату тәртібінің сақталуын тексереді, заңды тұлғаның таратылғаны туралы мәліметтерді Бизнес-сәйкестендіру нөмірлерінің ұлттық тізіліміне енгізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z143" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік кіріс органдары қызметін тоқтататын заңды тұлға бойынша Бизнес-сәйкестендiру нөмiрлерi ұлттық тiзiлiмінің мәліметтері негізінде, есепке алу мемлекеттік кіріс органдарында жүргізілетін берешегінің жоқ (бар) екендігі туралы мәліметтерді ұсынады не мұндай заңды тұлға "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасының Кодексінде айқындалған тәртіппен міндеттемелерді орындамаған жағдайда берешегі туралы аталған мәліметтерді ұсынудан бас тартады.</w:t>
+      Мемлекеттік кіріс органдары қызметін тоқтататын заңды тұлға бойынша Бизнес-сәйкестендіру нөмірлері ұлттық тізілімінің мәліметтері негізінде, есепке алу мемлекеттік кіріс органдарында жүргізілетін берешегінің жоқ (бар) екендігі туралы мәліметтерді ұсынады не мұндай заңды тұлға "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасының Кодексінде айқындалған тәртіппен міндеттемелерді орындамаған жағдайда берешегі туралы аталған мәліметтерді ұсынудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z144" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Егер тексеру процесінде тарату тәртібінің бұзылуы анықталмаса, тіркеуші орган заңды тұлғаның таратылуын мемлекеттік тіркеу туралы өтініш қажетті құжаттарымен қоса берілген күннен кейінгі бес жұмыс күні ішінде заңды тұлға қызметінің тоқтатылуын тіркейді. Табиғи монополия субъектiсi қызметiнiң тоқтатылуын мемлекеттік тiркеудi тiркеушi орган табиғи монополиялар салаларында басшылықты жүзеге асыратын уәкiлеттi органның алдын ала келiсiмiмен жүзеге асырады.</w:t>
+      Егер тексеру процесінде тарату тәртібінің бұзылуы анықталмаса, тіркеуші орган заңды тұлғаның таратылуын мемлекеттік тіркеу туралы өтініш қажетті құжаттарымен қоса берілген күннен кейінгі бес жұмыс күні ішінде заңды тұлға қызметінің тоқтатылуын тіркейді. Табиғи монополия субъектісі қызметінің тоқтатылуын мемлекеттік тіркеуді тіркеуші орган табиғи монополиялар салаларында басшылықты жүзеге асыратын уәкілетті органның алдын ала келісімімен жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z145" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заңды тұлғаны тарату тәртібін бұзушылықтар анықталған кезде, сондай-ақ таратылатын заңды тұлғаның есептік тіркеуден шығарылмаған филиалдары (өкілдіктері) болған, есепке алу мемлекеттік кіріс органдарында жүргізілетін берешегі болған не мемлекеттік кіріс органдары берешегі туралы көрсетілген мәліметтерді ұсынудан бас тартқан, мұндай заңды тұлға "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасының Кодексінде айқындалған тәртіппен міндеттемелерді орындамаған жағдайларда, тіркеуші орган заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркеуден бас тарту туралы шешім шығарады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z146" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлға өз қызметiн тоқтатты деп бұл жөнінде мәліметтер Бизнес-сәйкестендiру нөмiрлерiнiң ұлттық тiзiлiмiне енгiзiлгеннен кейiн есептеледi.</w:t>
+      Заңды тұлға өз қызметін тоқтатты деп бұл жөнінде мәліметтер Бизнес-сәйкестендіру нөмірлерінің ұлттық тізіліміне енгізілгеннен кейін есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z160" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Бір мезгілде мынадай шарттарға сәйкес келген: бизнес-сәйкестендіру нөмірін қалыптастыру үшін заңды тұлғаларды мемлекеттік тіркеу саласындағы уәкілетті орган айқындаған тәртіппен тіркеуші органға жүгінбеген; мемлекеттік кіріс органдарында салық төлеушілер ретінде тіркелмеген кезде заңды тұлғалардың, олардың филиалдарының (өкілдіктерінің) қызметі мәжбүрлі тәртіппен тоқтатылуға жатады. Қызметті мәжбүрлі тәртіппен тоқтату заңды тұлғаларды мемлекеттік тіркеуді жүзеге асыратын органның өтініші бойынша сот тәртібімен жүргізіледі. Заңды тұлғаларды бизнес-сәйкестендіру нөмірлерінің ұлттық тізілімінен алып тастау соттың заңды күшіне енген мәжбүрлеп тарату туралы шешімінің негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "электрондық үкімет" веб-порталы, сондай-ақ өзге де ақпараттандыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
+      Саяси партиялар мен діни бірлестіктерді қоспағанда, заңды тұлға қызметінің тоқтатылуын мемлекеттік тіркеу Қазақстан Республикасының Әділет министрлігі айқындайтын тәртіппен "цифрлық үкімет" веб-порталы, сондай-ақ өзге де цифрландыру объектілері арқылы берілген электрондық өтініш негізінде жүргізіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 16-бап жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 29.12.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 29.12.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 269-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 29.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 376-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2016 бастап қолданысқа енгізіледі); 03.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2017 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
@@ -9196,51 +9208,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16-1-бап. Заңды тұлғаның филиалын (өкiлдiгiн) есептiк тiркеуден шығару</w:t>
+        <w:t>16-1-бап. Заңды тұлғаның филиалын (өкілдігін) есептік тіркеуден шығару</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ескерту. 16-1-баптың тақырыбы жаңа редакцияда - ҚР 02.04.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9252,142 +9264,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен (01.07.2019 бастап қолданысқа енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Филиал (өкiлдiк):</w:t>
-[...71 lines deleted...]
-      4) коммерциялық ұйым болып табылатын заңды тұлғаның филиалын (өкiлдiгін) есептiк тiркеуден шығарғаны үшiн "Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенiн растайтын құжат негiзiнде есептік тіркеуден шығарылуға жатады.</w:t>
+      Филиал (өкілдік):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Қазақстан Республикасының Әділет министрлігі белгілеген нысан бойынша филиалдың (өкілдіктің) қызметін тоқтату туралы заңды тұлғаның өтініші;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акционерлік қоғамдарды қоспағанда, филиал (өкілдік) туралы ереже;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) коммерциялық емес ұйым болып табылатын заңды тұлғаның филиалын (өкілдігін) есептік тіркеуден шығарғаны үшін тіркеу алымының бюджетке төленгенін растайтын құжат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) коммерциялық ұйым болып табылатын заңды тұлғаның филиалын (өкілдігін) есептік тіркеуден шығарғаны үшін "Азаматтарға арналған үкімет" мемлекеттік корпорациясына ақы төленгенін растайтын құжат негізінде есептік тіркеуден шығарылуға жатады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z150" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Мемлекеттік кіріс органдары бизнес-сәйкестендiру нөмiрлерi ұлттық тiзiлiмінің мәліметтері негізінде шетелдік заңды тұлғаның қызметін тоқтататын филиалы (өкілдігі) бойынша, есепке алынуы мемлекеттік кіріс органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтерді ұсынады не шетелдік заңды тұлғаның мұндай филиалы (өкілдігі) міндеттемелерді "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасының Кодексінде айқындалған тәртіппен орындамаған жағдайда, берешек туралы көрсетілген мәліметтерді ұсынудан бас тартады.</w:t>
+      Мемлекеттік кіріс органдары бизнес-сәйкестендіру нөмірлері ұлттық тізілімінің мәліметтері негізінде шетелдік заңды тұлғаның қызметін тоқтататын филиалы (өкілдігі) бойынша, есепке алынуы мемлекеттік кіріс органдарында жүргізілетін берешектің жоқ (бар) екендігі туралы мәліметтерді ұсынады не шетелдік заңды тұлғаның мұндай филиалы (өкілдігі) міндеттемелерді "Салық және бюджетке төленетін басқа да міндетті төлемдер туралы" Қазақстан Республикасының Кодексінде (Салық кодексі) және "Қазақстан Республикасындағы кедендік реттеу туралы" Қазақстан Республикасының Кодексінде айқындалған тәртіппен орындамаған жағдайда, берешек туралы көрсетілген мәліметтерді ұсынудан бас тартады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сот оған қатысты борышкерді банкрот деп тану және оны банкроттық рәсімін қозғай отырып тарату туралы шешім шығарған заңды тұлғаның филиалын (өкілдігін) есептік тіркеуден шығару соттың банкроттық рәсімді аяқтау туралы заңды күшіне енген ұйғарымының негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -9526,118 +9538,118 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заңымен; жаңа редакцияда - ҚР 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен; өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен; өзгерістер енгізілді - ҚР 07.11.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 248-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 03.12.2015 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.12.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 432-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.07.2017 бастап </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қолданысқа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> енгізіледі); 27.02.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 49-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 25.12.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 122-VI</w:t>
       </w:r>
       <w:r>
@@ -9775,51 +9787,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-бап. Дауларды қарау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңды тұлғаларды мемлекеттiк тiркеуден және филиалдарды (өкiлдiктердi) есептiк тiркеуден бас тартуға, сондай-ақ мұндай тiркеуден жалтаруға, сол сияқты заңды тұлғаның құрылтайшылары мен тіркеуші орган арасындағы өзге де дауларға Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
+      Заңды тұлғаларды мемлекеттік тіркеуден және филиалдарды (өкілдіктерді) есептік тіркеуден бас тартуға, сондай-ақ мұндай тіркеуден жалтаруға, сол сияқты заңды тұлғаның құрылтайшылары мен тіркеуші орган арасындағы өзге де дауларға Қазақстан Республикасының заңдарында белгіленген тәртіппен шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9884,125 +9896,125 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Заңды бұзғаны үшiн жауапкершiлiк </w:t>
+        <w:t xml:space="preserve">18-бап. Заңды бұзғаны үшін жауапкершілік </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z23" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Мемлекеттiк тiркеусiз заңды тұлға ретiндегi қызметке жол берiлмейдi. Мемлекеттiк тiркеуден өтпей жасалған қызметтен алынған табыстар Қазақстан Республикасының заңдарына сәйкес республикалық бюджеттiң кiрiсiне алынады. </w:t>
+      Мемлекеттік тіркеусіз заңды тұлға ретіндегі қызметке жол берілмейді. Мемлекеттік тіркеуден өтпей жасалған қызметтен алынған табыстар Қазақстан Республикасының заңдарына сәйкес республикалық бюджеттің кірісіне алынады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Заңда белгiленген тәртiппен мемлекеттік қайта тiркелуге әкеп соғатын заңды тұлға деректерiнiң өзгергенi туралы мәлiметтер бiр ай мерзiмде берілмегенi үшiн Қазақстан Республикасының заңдарына сәйкес жауаптылық туындайды.</w:t>
-[...17 lines deleted...]
-      Тiркеушi орган заңды тұлғаларды, филиалдарды (өкілдіктерді) мемлекеттік (есептік) тіркеуден (қайта тіркеуден), заңды тұлғалардың құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтыруларды тіркеуден заңсыз бас тартқан жағдайда, өтініш берушi өзi шеккен залалдардың орнын толтыруды сот тәртiбiмен талап етуге құқылы.</w:t>
+      Заңда белгіленген тәртіппен мемлекеттік қайта тіркелуге әкеп соғатын заңды тұлға деректерінің өзгергені туралы мәліметтер бір ай мерзімде берілмегені үшін Қазақстан Республикасының заңдарына сәйкес жауаптылық туындайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тіркеуші орган заңды тұлғаларды, филиалдарды (өкілдіктерді) мемлекеттік (есептік) тіркеуден (қайта тіркеуден), заңды тұлғалардың құрылтай құжаттарына, олардың филиалдары (өкілдіктері) туралы ережелерге енгізілген өзгерістер мен толықтыруларды тіркеуден заңсыз бас тартқан жағдайда, өтініш беруші өзі шеккен залалдардың орнын толтыруды сот тәртібімен талап етуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Акционерлiк қоғам акциялар шығарылымын мемлекеттiк тiркеуге немесе ұлттық бiрдейлендiру нөмiрлерiн алуға құжаттарды қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға белгiленген мерзiмде табыс етпеген жағдайда, осы қоғам Қазақстан Республикасының заң актілерінде белгiленген тәртiппен таратылуға немесе қайта құрылуға тиiс. </w:t>
+      Акционерлік қоғам акциялар шығарылымын мемлекеттік тіркеуге немесе ұлттық бірдейлендіру нөмірлерін алуға құжаттарды қаржы нарығы мен қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органға белгіленген мерзімде табыс етпеген жағдайда, осы қоғам Қазақстан Республикасының заң актілерінде белгіленген тәртіппен таратылуға немесе қайта құрылуға тиіс. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -10046,160 +10058,160 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.03.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 537</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (ресми жарияланған күнiнен бастап алты ай өткен соң қолданысқа енгiзiледi), 2012.07.05 </w:t>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткен соң қолданысқа енгізіледі), 2012.07.05 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 30-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.12.24 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 03.07.2019 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.07.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 262-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2020 бастап қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Осы Заңның күшiне ену тәртiбi </w:t>
-[...17 lines deleted...]
-      Осы Заң жарияланған күннен бастап күшiне енедi.</w:t>
+        <w:t xml:space="preserve">19-бап. Осы Заңның күшіне ену тәртібі </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заң жарияланған күннен бастап күшіне енеді.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10273,51 +10285,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Президентi</w:t>
+              <w:t>      Президенті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -10339,55 +10351,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10713,31 +10725,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>