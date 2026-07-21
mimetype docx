--- v2 (2026-03-04)
+++ v3 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f2a21c1" w14:textId="f2a21c1">
+    <w:p w14:paraId="9391429" w14:textId="9391429">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,75 +124,181 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-[...3 lines deleted...]
-      Ескерту. Мәтiнде "бөлiм" деген сөздiң алдындағы "I - VII" деген цифрлар тиiсiнше "1 - 7" деген цифрлармен ауыстырылды - ҚР 2004.12.21 </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Мәтiнде "бөлiм" деген сөздiң алдындағы "I - VII" деген цифрлар тиiсiнше "1 - 7" деген цифрлармен ауыстырылды - ҚР 2004.12.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап күшіне енеді) Заңымен. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Бүкіл мәтін бойынша "ақпараттық жүйелерді", "ақпараттық жүйелерде" деген сөздер тиісінше "цифрлық жүйелерді", "цифрлық жүйелерде" деген сөздермен ауыстыр көзделген – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 326-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заң Қазақстан Республикасы аумағында жүзеге асырылатын жедел-iздестiру қызметiнiң мазмұнын айқындайды және оны жүргiзу кезiнде заңдылықты құқықтық кепiлдiктерi жүйесiн баянды етедi. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2017,7700 +2123,7926 @@
         <w:t>
       3) сыртқы барлау саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Қорғаныс министрлiгiнiң әскери барлау органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z62" w:id="46"/>
-[...15 lines deleted...]
-      5) сыбайлас жемқорлыққа қарсы қызмет;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) алып тасталды – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасы Мемлекеттік күзет қызметі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z63" w:id="47"/>
-[...15 lines deleted...]
-      6) Қазақстан Республикасы Мемлекеттік күзет қызметі;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) экономикалық тергеу қызметі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z64" w:id="48"/>
-[...15 lines deleted...]
-      7) экономикалық тергеу қызметі жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жедел-iздестiру қызметiн жүзеге асыру органдарының тiзбесi заңмен ғана өзгертiлуi немесе толықтырылуы мүмкiн.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
-[...15 lines deleted...]
-      2. Жедел-iздестiру қызметiн жүзеге асыру органдарының тiзбесi заңмен ғана өзгертiлуi немесе толықтырылуы мүмкiн.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 547-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 07.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 248-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдардың мiндеттерi </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру қызметiнiң осы Заңмен белгiленген мiндеттерiн орындау кезiнде оны жүзеге асыруға уәкiлдiк берiлген органдар; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z96" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      а) жеке және заңды тұлғалардың заңмен қорғалатын құқықтарын, бостандықтары мен мүдделерiн, меншiктi, қоғам мен мемлекеттiң қауiпсiздiгiн қорғау, оның экономикалық және қорғаныс әлуетiн нығайту үшiн өз құзыретiне сәйкес қажеттi шараларды қолдануға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z97" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерін жүзеге асыру арқылы қылмыстарды анықтауды, олардың алдын алуды және жолын кесуді, олардың нәтижелерін қылмыстық процесте пайдалану үшін тіркеуді қамтамасыз етуге, тергеушінің өзі тергейтін қылмыстық iстер бойынша жедел-iздестiру іс-шараларын жүргізу туралы жазбаша тапсырмаларын орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z98" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б-1) прокурордың жедел-іздестіру қызметінің заңдылығын қадағалауды жүзеге асыру барысында берген жазбаша нұсқауларын орындауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z99" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б-2) қылмыстық іс бойынша жасырынған сотталушыны және азаматтық іс бойынша жауапкерді, жазасын өтеуден немесе пробациялық бақылаудан жалтарып жүрген адамды іздестіру туралы сот актілерін, сондай-ақ сот орындаушыларының прокурор санкциялаған атқарушылық іс жүргізу бойынша борышкерді іздестіру туралы қаулыларын орындауға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z100" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в) қоғам мен мемлекет қауiпсiздiгiне қатер төнгенiн дәлелдейтiн өздерiне белгiлi болған жәйттер мен деректердi Қазақстан Республикасының мемлекеттiк өкiмет пен басқару органдарына дер кезiнде хабарлауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z101" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      г) құқықтық көмек туралы шарттар (келiсiмдер) негiзiнде тиiстi халықаралық құқық қорғау ұйымдары мен шет мемлекеттердiң құқық қорғау органдарының тiлектерiн орындауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z102" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) жедел-iздестiру іс-шаралары мен жасырын тергеу әрекеттерін жүргiзу кезінде, сондай-ақ жүргізілген жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерінің нәтижелерін көрсететін материалдарды қылмыстық процесте пайдалану үшін беру кезінде құпиялылықты қамтамасыз ету және ақпарат көздерiнің құпиясын ашуға жол бермеу жөнiндегi қажеттi шараларды қолдануға мiндеттi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 6-бап жаңа редакцияда - ҚР 2012.01.18 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгiзiлдi - ҚР 2001.03.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 349-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8-бап. Жедел-іздестіру қызметін жүзеге асыратын органдардың құқықтары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел-іздестіру қызметін жүзеге асыруға уәкілеттік берілген органдардың:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) өз құзыреті шегінде осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тізбеленген жедел-іздестіру іс-шараларын жария және жасырын, сондай-ақ сотқа дейінгі тергеп-тексеру органының тапсырмасы бойынша Қазақстан Республикасының Қылмыстық-процестік кодексінде айқындалған жасырын тергеу әрекеттерін жүргізуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жедел-іздестіру қызметінің міндеттерін шешуді қамтамасыз ететін жедел есепке алу мен ақпараттық жүйелерді құруға және пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттері барысында жазбаша немесе ауызша шарт бойынша жеке және заңды тұлғалардың, әскери бөлімдердің тұрғын және тұрғын емес үй-жайларын, көлік құралдарын, сондай-ақ өзге де мүлкін, залал келтірілген жағдайда сол залалды, сондай-ақ шығыстарды иелеріне жедел-іздестіру қызметі мен жасырын тергеу әрекеттерін жүзеге асыратын органдардың есебінен өтей отырып пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) астыртын ұйымдар құру мақсатында, жедел-іздестіру қызметі мен жасырын тергеу әрекеттерін жүзеге асыратын органдардың жұмыскерлерін, бөлімшелерінің, ұйымдарының, үй-жайлары мен көлік құралдарының ведомстволық тиесілігін, сондай-ақ құпия көмекшілердің жеке басын шифрлайтын құжаттарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) жедел-іздестіру қызметін жүзеге асыратын органдардың көлік құралдарын пайдалану қағидаларын әзірлеуге және бекітуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) қажетті ғылыми-техникалық немесе өзге де арнайы білімі бар лауазымды адамдар мен мамандардың көмегін пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының заңнамалық актілерінде белгіленген, коммерциялық, банктік және заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді жария етуге қойылатын талаптарды сақтай отырып, басқа ұйымдардан жедел-іздестіру қызметінің міндеттерін шешу үшін маңызы бар ақпаратты өтеусіз алуға және пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) Қазақстан Республикасының аумағында жедел-іздестіру қызметі мен жасырын тергеу әрекеттерін жүзеге асыруға құқығы бар басқа да органдардың күші мен қаражатын жекелеген іс-шаралар жүргізу үшін осы органдармен келісу бойынша тартуға;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерін жүргізу мақсатында ғана тәуліктің кез келген уақытында ұйымдардың аумағына және үй-жайларына, ал, күзетуді әскери жарғыларға сәйкес әскери қызметшілер, сондай-ақ, құқық қорғау органдары мен арнаулы мемлекеттік органдардың қызметшілері жүзеге асыратын әскери бөлімдер мен басқа да режимдік объектілердің аумағына – олардың басшыларымен не құрамында режимдік объектілері немесе әскери бөлімдері бар орталық мемлекеттік органдар басшыларымен келісу бойынша кедергісіз кіруге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) жедел-іздестіру іс-шаралары барысында анықталған қылмыстық құқық бұзушылықтар туралы мәліметтерді оларды растайтын материалдарды қоса бере отырып, Қазақстан Республикасының қылмыстық-процестік заңнамасында белгіленген тәртіппен және мерзімдерде тіркеуге және (немесе) тергелуі бойынша беруге құқығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 8-бап жаңа редакцияда - ҚР 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен (01.01.2015 бастап қолданысқа енгізіледі); өзгеріс енгізілді - ҚР 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерiнiң жауапкершiлiгi </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жедел-iздестiру шараларын жүргiзу кезiнде құқыққа қарсы әрекеттерге жол берген қызметкерлер Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z105" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел-iздестiру қызметiн жүзеге асырушы органдар iс-әрекеттерiмен келтiрген залалды өздерi Қазақстан Республикасының заңдарында белгiленген тәртiппен өтейдi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 9-бапқа өзгерту енгізілді - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z13" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 бөлiм. Жедел-iздестiру шараларын жүргiзу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-бап. Жедел-iздестiру шараларын жүргiзу негiздерi </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жедел-iздестiру шараларын жүргiзу үшiн: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) сотқа дейінгі тергеп-тексеру материалдарының болуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      б) жедел-iздестiру қызметiн жүзеге асырушы органдарға келiп түскен: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әзiрленiп жатқан, жасалып жатқан немесе жасалған құқық бұзушылық; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жауап алу, тергеу және сот органдарынан жасырынып немесе қылмыстық жазадан жалтарып жүрген адамдар; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - азаматтардың хабарсыз кетуi және танылмаған мәйiттердiң табылуы туралы ақпарат;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в) тергеушінің өзі тергейтін қылмыстық істер бойынша жазбаша тапсырмалары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в-1) Қазақстан Республикасы Бас Прокурорының, оның бірінші орынбасарының не орынбасарларының, облыстар прокурорларының және оларға теңестірілген прокурорлардың қаулылары, сондай-ақ прокурордың жедел-іздестіру қызметінің заңдылығын қадағалауды жүзеге асыру барысында берген жазбаша нұсқаулары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в-2) қылмыстық іс бойынша сотталушыны және азаматтық іс бойынша жауапкерді, жазасын өтеуден немесе пробациялық бақылаудан жалтарып жүрген адамды іздестіру туралы сот актілері, сондай-ақ сот орындаушыларының прокурор санкциялаған атқарушылық іс жүргізу бойынша борышкерді іздестіру туралы қаулылары;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      г) құқықтық көмек туралы шартқа (келiсiмге) сәйкес халықаралық құқық қорғау ұйымдарының және шет мемлекеттердiң құқық қорғау органдарының сауал салулары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) қоғам, мемлекет және оның экономикалық және қорғаныстық әлеуетiн нығайту мүддесiнде барлау ақпаратын алу қажеттігі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      е) өздеріне қатысты Қазақстан Республикасының заңнамасында көзделген тәртіппен уәкілетті мемлекеттік органдар жеке қауіпсіздікті қамтамасыз ету туралы қаулылар шығарған қорғалатын адамдардың қауіпсіздігін қамтамасыз ету қажеттігі негіздер болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z108" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел-iздестiру қызметiн жүзеге асыратын органдар өз құзыретi шегiнде өзiнiң не өзге мемлекеттiк органдардың бастамасы бойынша азаматтардың жеке басын сипаттайтын және шешiмдер қабылдау үшiн қажеттi: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жедел-іздестіру қызметін жүзеге асырушы органдарға жұмысқа немесе қызметке қабылдау туралы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жеке және заңды тұлғалардың стратегиялық және күзетілетін объектілерді күзету және оларға қызмет көрсету жөніндегі, сондай-ақ күзетілетін адамдардың төңірегіндегі жұмыстарды істеуіне рұқсат беру туралы. Стратегиялық және күзетілетін объектілердің, сондай-ақ күзетілетін адамдардың тізбесі Қазақстан Республикасының заңнамасымен айқындалады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жедел-iздестiру қызметiн жүзеге асырушы органдардың қауiпсiздiгiн қамтамасыз ету мәселелерi жөнiнде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тiзбесiн Қазақстан Республикасының Үкiметi айқындайтын авариялық немесе экологиялық қауіптілігі жоғары объектiлер мен құрылыстарды пайдаланумен байланысты жұмыстарға рұқсат ету туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жедел-iздестiру қызметiне қатысуға рұқсат беру немесе оны жүзеге асыру нәтижесiнде алынған материалдарды пайдалануға рұқсат беру туралы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - күзет қызметімен айналысуға лицензиялар берiлгенi туралы деректер жинауға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Көрсетiлген негiздер түпкiлiктi болып табылады және тек заңмен ғана толықтырылуы немесе өзгертiлуi мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 10-бапқа өзгерістер енгiзiлдi - ҚР Президентiнiң    1995.12.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 2725</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жарлығымен, 1996.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 31-І</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2001.03.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2001.07.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.08.09 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004.07.09 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 592</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2007.01.12 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 222</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ресми жарияланған күнінен бастап алты ай өткеннен кейін қолданысқа енгізіледі), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2010.05.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 18.04.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 26.06.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 349-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 03.01.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 188-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11-бап. Жедел-іздестіру іс-шаралары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жедел-іздестіру іс-шаралары жалпы және арнаулы болып бөлінеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z111" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жалпы жедел-іздестіру іс-шаралары мыналар болып табылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) адамдарға сауал қою; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) азаматтармен жария және жасырын қатынастар орнату, оларды жедел-іздестіру қызметіне пайдалану; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) енгізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) қылмыстық іс-әрекетті имитациялайтын мінез-құлық таныту;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) астыртын кәсіпорындар мен ұйымдар құру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) бақыланатын өнім беру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) заңмен қорғалатын жеке өмірге, тұрғын үйге қол сұғылмауын, өзінің және отбасының құпиясын, сондай-ақ жеке салымдары мен жинаған қаражатының, жазысқан хаттарының, телефон арқылы сөйлескен сөздерінің, почта, телеграф арқылы және басқа да жолдармен алысқан хабарларының құпиялылығын қозғамайтын мәліметтер алу үшін техникалық құралдарды қолдану;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) анықтамалар алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) үлгілерді алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) жедел сатып алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11) іздеу-қызмет иттерін пайдалану; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12) жеке адамды белгілері бойынша іздеу және ұқсастыру; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13) ақпаратты заңсыз алып тастау қондырғыларын іздеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      14) құқыққа қарсы әрекеттер іздерін табу, жасырын орнықтыру және алып қою, оларды алдын ала зерттеу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15) қылмысты әзірлеуші, жасаушы немесе жасаған адамның ізіне түсу және оны ұстау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) ұстап алынған адамдардың жеке басын жете тексеруді, оларда болатын қылмыстық әрекетке қатысты болуы мүмкін заттар мен құжаттарды алып қоюды, сондай-ақ, тұрғын үй-жайларды, жұмыс орындары мен өзге де орындарды жете тексеруді, көлік құралдарын жете тексеруді куәгерлердің қатысуымен жүзеге асыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Терроризмге қарсы операцияны жүзеге асыру барысында жеке басты жете тексеру және жеке тұлғаның жанындағы заттарды жете тексеру, көлік құралдарын, оның ішінде техникалық құралдарды қолдана отырып жете тексеру куәгерлердің қатысуынсыз жүргізілуі мүмкін;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17) қарулы қылмыскерлерді қолға түсіру жөніндегі операцияларды жүргізу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) байқау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z112" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген жалпы жедел-іздестіру іс-шараларын ұйымдастыру және оларды жүргізу тактикасы Қазақстан Республикасының Бас Прокурорымен келісу бойынша, жедел-іздестіру қызметін жүзеге асыратын органдардың бірінші басшыларының нормативтік құқықтық актілерімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Арнаулы жедел-іздестіру іс-шаралары мыналар болып табылады: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) адамды немесе орынды жасырын аудио- және (немесе) бейнебақылау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) электр (телекоммуникация) байланысының желілері арқылы берілетін ақпаратты жасырын бақылау, ұстап алу және алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) абоненттер және (немесе) абоненттік құрылғылар арасындағы қосылулар туралы ақпаратты жасырын алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) компьютерлерден, серверлерден және ақпаратты жинауға, өңдеуге, жинақтауға және сақтауға арналған басқа құрылғылардан ақпаратты жасырын алу; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) пошта жөнелтілімдері мен өзге жөнелтілімдерді жасырын бақылау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жасырын кіру және (немесе) орынды жасырын зерттеп-қарау.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақта көзделген арнаулы жедел-іздестіру іс-шараларын ұйымдастыру және оларды жүргізу тактикасы Қазақстан Республикасының Бас Прокурорымен келісу бойынша, жедел-іздестіру қызметін жүзеге асыратын органдардың бірінші басшыларының нормативтік құқықтық актілерінде айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z114" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 2-тармағының 1), 2), 3), 4), 5), 6), 7), 8), 9), 11), 12), 13), 14), 15), 16) және 17) тармақшаларында тізбеленген жедел-іздестіру іс-шаралары Қазақстан Республикасының қылмыстық-процестік заңнамасының ережелеріне сәйкес іздестіру шаралары ретінде жүзеге асырылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 11-бап жаңа редакцияда - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, өзгерістер енгізілді - ҚР 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз); 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 233-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 03.07.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 84-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 21.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 12.07.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 180-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-бап. Жедел-iздестiру шараларын жүргiзу шарттары </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Адамдардың азаматтығы, жынысы, ұлты, тұрғылықты жерi, әлеуметтiк, лауазымдық және мүлiктiк жағдайы, қандай қоғамдық бiрлестiктерге жататындығы, дiнге қатынасы мен саяси сенiмi, егер заңмен өзгеше белгiленбесе, Қазақстан Республикасының аумағында оларға қатысты жедел-iздестiру шараларын жүргiзуге кедергi бола алмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z116" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жалпы және арнаулы жедел-іздестіру іс-шараларын жедел-іздестіру қызметін жүзеге асырушы барлық органдар өздеріне жүктелген міндеттерге сәйкес жүргізеді. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z117" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел-іздестіру қызметін жүзеге асырушы органдар Қазақстан Республикасы Ішкі істер министрлігі қылмыстық-атқару жүйесінің мекемелерінде жедел-іздестіру іс-шараларын қылмыстық-атқару жүйесінің уәкілетті органымен немесе оның аумақтық бөлімшелерімен өзара іс-қимыл жасаса отырып жүргізуге құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z118" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Мемлекеттік күзет қызметінің жедел қамтамасыз ету объектілеріндегі және күзет іс-шараларын жүргізу аймағындағы жедел-іздестіру іс-шаралары Қазақстан Республикасы Мемлекеттік күзет қызметімен келісу бойынша жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z119" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жедел-iздестiру шараларын жүргiзуге құқығы бар қызметтердiң, бөлiмшелердiң және қызметкерлер санаттарының тiзбесiн жедел-iздестiру қызметiн жүргiзушi органдардың басшылары белгiлейдi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z66" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Арнаулы жедел-іздестіру іс-шаралары:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) тармақшаға өзгеріс енгізу көзделген – ҚР 12.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 311-VIIІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2027 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) ауыр және аса ауыр қылмыстарды, сондай-ақ Қазақстан Республикасы Қылмыстық кодексiнің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>126</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші және екінші бөліктері), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>161</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>185</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші және екінші бөліктері), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), 188-1 (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (төртінші және бесінші бөліктері), 206 (2-1-бөлігі), 207 (екінші және 2-1-бөліктері), 208 (үшінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>210</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>211</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (үшінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>216</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші және екінші бөліктері), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>218</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші және екінші бөліктері), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>231</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>232</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), 233-1 (үшінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>234</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші және екінші бөліктері), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>272</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (үшінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>283</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>286</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>287</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (үшінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>288</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>307</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>308</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>309</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>315</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>361</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (үшінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>362</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>365</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>366</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>367</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>394</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>399</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (екінші бөлігі), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>422</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бірінші және екінші бөліктері)-баптарында көзделген ауырлығы орташа қылмыстарды және қылмыстық топ жасаған қылмыстарды анықтау, олардың алдын алу және жолын кесу мақсатында, егер тексерілетін адам үшінші тұлғаның телефонын немесе өзге сөйлесу құрылғысын пайдаланады деген мәліметтер болса немесе үшінші тұлға телефонды және басқа сөйлесу құрылғыларын пайдаланып, тексерілетін адам үшін ақпарат алады не тексерілетін адамнан басқа адамдарға беру үшін ақпарат алады деген мәліметтер болса, тексерілетін адамға не үшінші тұлғаға қатысты прокурордың санкциясымен ғана жүргізіледі және олардың мазмұнын материалдық жеткізгіште тіркеп қою;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z121" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) тергеуден, анықтаудан, соттан жасырынып жүрген және Қазақстан Республикасы Қылмыстық-процестік кодексінің </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>232-бабының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> төртінші бөлігінде көрсетілген қылмыстарды жасағаны үшін қылмыстық жауаптылықтан жалтарып жүрген, сондай-ақ хабарсыз кеткен адамдарды іздестіру жөніндегі шараларды жүзеге асыру үшін прокурордың санкциясымен ғана жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z122" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осындай іс-шараларды жүргізуге санкцияны жедел-іздестіру қызметін жүзеге асыратын органдардың қаулысы бойынша Қазақстан Республикасының Бас Прокуроры, оның бірінші орынбасары не орынбасарлары, Бас әскери прокурор, облыстардың прокурорлары мен оларға теңестірілген прокурорлар береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z123" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> санамаланған барлық органдардың міндеттерді шешуі мүддесінде байланыс желісін пайдалануға байланысты арнаулы жедел-іздестіру іс-шараларын Қазақстан Республикасының ұлттық қауіпсіздік органдары техникалық жағынан жүзеге асырады, бұл үшін оларға қажетті күш пен қаражат бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z124" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Байланыс желісін пайдалануға байланысты арнаулы жедел-іздестіру іс-шараларының ұйымдастырылуы және жүргізілу тактикасы Қазақстан Республикасының Бас Прокурорымен келісу бойынша, жедел-іздестіру қызметін жүзеге асыратын органдардың бірінші басшыларының бірлескен нормативтік құқықтық актісімен айқындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z125" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Барлау ақпаратын алу, Қазақстан Республикасының әскери қауіпсіздігін және күзетілетін адамдардың қауіпсіздігін қамтамасыз ету мақсатында сыртқы барлау саласындағы уәкілетті орган, Қазақстан Республикасы Қорғаныс министрлігінің әскери барлау органдары және Қазақстан Республикасының Мемлекеттік күзет қызметі Қазақстан Республикасының аумағында байланыс қызметтері мен құралдарын ұсынатын жеке және заңды тұлғалардың стационарлық аппаратурасы мен байланыс желілеріне қосылуды болғызбайтын телекоммуникациялар желілерін пайдалана отырып, арнаулы жедел-іздестіру іс-шараларын жүзеге асыруға құқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z126" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Тек қана Қазақстан Республикасының қауiпсiздiгiн қамтамасыз ету мақсатында барлау ақпаратын алу, сондай-ақ күзетілетін адамдардың қауiпсiздiгiн қамтамасыз ету мақсатында ақпарат алу үшін арнаулы жедел-іздестіру іс-шаралары Қазақстан Республикасының Бас Прокурорымен келiсiлген тәртiппен жүзеге асырылуы мүмкiн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z127" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жекелеген адамдардың өмiрiне, денсаулығына, меншiгiне қауiп төнген жағдайда олардың өтiнiшi немесе жазбаша келiсiмi бойынша жедел-iздестiру қызметiн жүргiзушi орган басшысы бекiткен қаулы негiзiнде, 24 сағаттың iшiнде мiндеттi түрде прокурорды хабардар ете отырып, қаулы шығарылған кезден бастап олардың телефондары немесе басқа да сөйлесу құрылғылары арқылы жүргізілетін сөйлесулердi тыңдауға және жазып алуға рұқсат етiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z77" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Кейінге қалдыруға болмайтын және ауыр және аса ауыр қылмыстардың, сондай-ақ қылмыстық топ дайындайтын және жасайтын қылмыстардың жасалуына әкеп соғуы мүмкін жағдайларда, жедел-іздестіру қызметін жүзеге асыратын тиісті орган басшыларының біреуінің уәжді қаулысы негізінде, прокурорды хабардар ете отырып және кейіннен, қаулы шығарылған кезден бастап жиырма төрт сағат ішінде санкция ала отырып, арнаулы жедел-іздестіру іс-шараларын жүргізуге жол беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z128" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Белгіленген мерзімде прокурордың санкциясы алынбаған кезде арнаулы жедел-іздестіру іс-шарасы дереу тоқтатылуға жатады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z129" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Конституциялық Сотының судьясына қатысты арнаулы жедел-іздестіру іс-шаралары Қазақстан Республикасы Бас Прокурорының санкциясымен ғана жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z130" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Судьяға қатысты арнаулы жедел-іздестіру іс-шаралары Қазақстан Республикасы Бас Прокурорының санкциясымен ғана жүргізілуі мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z131" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Арнаулы жедел-іздестіру іс-шараларын жүргізуге санкция алу кезінде прокурорға құпия көмекшілер мен штаттағы жасырын қызметкерлердің жеке басы туралы мәліметтердің құпиясын ашуға мүмкіндік бермейтін нысанда және мазмұнда оларды жүргізу үшін негіздеме материалдар табыс етіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z132" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Арнаулы жедел-іздестіру іс-шарасының нәтижесі туралы оны жүргізуге санкция берген прокурор хабардар етіледі. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z133" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Жасырын жедел-iздестiру шараларын ұйымдастыру және оларды жүргiзу тактикасы "Мемлекеттiк құпиялар туралы" Қазақстан Республикасының Заңы негiзiнде Қазақстан Республикасының Үкiметi  бекiтетiн Құпияландыруға жататын мағлұматтар тiзбесiне сәйкес қызметтiк, әскери және мемлекеттiк құпияны құрауы мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 12-бапқа өзгерістер енгiзiлдi - ҚР Президентiнiң   1995.12.25 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 2725</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, заң күші бар Жарлықтарымен, ҚР 1996.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 31-І</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2001.03.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 163</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2001.07.16 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 244</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.02.19 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 295</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.07.10 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 338</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2002.08.09 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004.07.09 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 592</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004.12.29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2005.07.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 67-ІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2010.05.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2011.11.29 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 502-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңымен; өзгерістер енгізілді - ҚР 04.07.2014 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2013.01.08 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 63-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жариялағанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 07.04.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 185-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 07.11.2014 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 03.11.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 244-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi); 22.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 28-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 21.12.2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 118-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 27.12.2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 292-VІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 19.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 384-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 27.03.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 216-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 12.07.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 23-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); 16.07.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 210-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдардың мiндеттерi </w:t>
-[...161 lines deleted...]
-    <w:bookmarkEnd w:id="57"/>
+        <w:t xml:space="preserve">13-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдарға жәрдемдесу </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Қазақстан Республикасы мемлекеттiк органдарының, ұйымдарының, әскер бөлiмшелерiнiң, құрамаларының және қоғамдық бiрлестiктерiнiң лауазымды адамдары мен басқа қызметкерлерi осы Заңның 2-бабында көзделген мiндеттердi шешуде жедел-iздестiру қызметiн жүзеге асырушы органдарға жәрдемдесуге міндетті және олардың көрсетілген органдарға өз құзыреті шегінде жедел-іздестіру қызметін жүзеге асыруына кедергі жасауға құқығы жоқ. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z71" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жекелеген азаматтар өз қалауы бойынша жедел-iздестiру қызметiн жүргiзу органдарымен қызмет жасау құпиялылығын сақтай отырып, өз келiсiмiмен жедел-iздестiру шараларын әзiрлеуге және жүргiзуге (соның iшiнде келiсiм-шарт бойынша) тартылуы мүмкiн. Бұл адамдар жедел-iздестiру шараларын әзiрлеу немесе жүргiзу барысында өздерiне мәлiм болған мағлұматтарды құпия ұстауға және аталған органдарға көрiнеу жалған хабарлама бермеуге мiндеттi. Осындай мағлұматтарды жария еткенi және көрнеу жалған хабарлама бергенi үшiн олар Қазақстан Республикасының заңымен белгiленген жауапқа тартылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z134" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жедел-iздестiру қызметiн жүргiзушi органдар кәмелетке толған әрекет қабiлетi бар адамдармен олардың азаматтығына, ұлтына, жынысына, әлеуметтiк, лауазымдық және мүлiктiк жағдайына, бiлiмiне, қандай қоғамдық бiрлестiктерге жататынына, саяси және дiни сенiмiне қарамастан ынтымақтасу туралы келiсiм-шарт жасай алады. Келiсiм-шарттың түрi, оның қолданылу шарты мен мерзiмi ведомстволық қалыптық құжаттармен белгiленедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 7-бапқа өзгерістер енгiзiлдi - ҚР 2001.03.16 </w:t>
-[...26 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">      Ескерту. 13-бапқа өзгерту енгiзiлдi - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 187-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">; 04.07.2014 </w:t>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve">, 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-бап. Жедел-іздестіру қызметінің материалдарын пайдалану </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z137" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жедел-іздестіру қызметі процесінде алынған материалдар тергеу әрекеттерін әзірлеу мен жүзеге асыру және қылмыстық құқық бұзушылықтардың алдын алу, жолын кесу жөніндегі жедел-іздестіру іс-шараларын жүргізу үшін, сондай-ақ олар Қазақстан Республикасының қылмыстық-процестік заңнамасының дәлелдемелерді жинауды, зерттеуді және бағалауды регламенттейтін ережелеріне сәйкес тексерілген жағдайда қылмыстық істер бойынша дәлелдеу процесінде пайдаланылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z136" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Барлау қызметі барысында алынған, оларды пайдалану тәртібі ведомстволық нормативтік құқықтық актілерде белгіленетін нәтижелерді қоспағанда, жедел-іздестіру қызметінің материалдары Қазақстан Республикасының заңнамасында белгіленген тәртіппен тексерілгеннен кейін осы Заңның </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-бабында</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> көзделген басқа да міндеттерді орындау кезінде пайдаланылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z138" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел-іздестіру іс-шараларын жүргізу нәтижесінде алынған материалдар оларға Қазақстан Республикасының қылмыстық іс жүргізу заңнамасында көзделген сипат берілгенге дейін не оларды қылмыстық процеске енгізуге мүмкіндік болмағанда жеке және заңды тұлғалардың құқықтарын, бостандықтары мен заңды мүдделерін шектеуге, сондай-ақ судьяларға қатысты тәртіптік іс жүргізуге бастамашылық етуге негіз болып табылмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z139" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Қазақстан Республикасының заңнамасында көзделген жағдайларды қоспағанда, жедел-іздестіру қызметін ұйымдастыру туралы, нақты жедел-іздестіру іс-шаралары туралы, мемлекеттік немесе заңмен қорғалатын өзге де құпияны құрайтын ақпарат көздері және оларды алу тәсілдері туралы мәліметтер, сондай-ақ адам мен азаматтың жеке өміріне, ар-ожданы мен қадір-қасиетіне қатысты мәліметтер жария етуге жатпайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z140" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Кәсіби міндеттерін орындау нәтижесінде жедел-іздестіру қызметі туралы өзіне белгілі болған мәліметтерді жария еткен адамдар Қазақстан Республикасының заңдарында көзделген тәртіппен жауапты болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бап жаңа редакцияда - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; өзгерістер енгiзiлдi - ҚР 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз), 2010.05.27 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 279-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; 03.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 28.12.2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 36-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 21.11.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 136-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-1-бап. Жедел-іздестіру қызметін ақпараттық қамтамасыз ету және құжаттау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Осы Заңда көзделген міндеттерді шешу үшін жедел-іздестіру қызметін жүзеге асырушы органдар жедел есепке алулар мен ақпараттық жүйелерді құруы және пайдалануы, сондай-ақ жедел есепке алу істерін ашуы мүмкін. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z142" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел есепке алулар мен ақпараттық жүйелерде мәліметтер жинақтау, сондай-ақ жедел есепке алу істерін ашу осы Заңның 10-бабының 1-тармағында көзделген негіздер болған кезде, мәліметтерді жинау мен жүйеге келтіру, жедел-іздестіру қызметінің нәтижелерін тексеру және бағалау, сондай-ақ солардың негізінде жедел-іздестіру қызметін жүзеге асырушы органдардың тиісті шешімдер қабылдауы мақсатында жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z143" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жедел есепке алулар мен ақпараттық жүйелерді қалыптастырудың және пайдаланудың, сондай-ақ жедел есепке алуларды жүргізудің тәртібі жедел-іздестіру қызметін жүзеге асырушы органдардың нормативтік құқықтық актілерімен айқындалады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. Заң 14-1-баппен толықтырылды - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-бап. Жедел-iздестiру қызметiндегi шектеулер </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру қызметiн жүргiзу кезiнде: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z145" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - аса қажет және қорғаныс қажет болған жағдайда басқа реттерде азаматтардың өмiрiне, денсаулығы мен мүлкiне нақты қатер төндiретiн iс-әрекеттер жасауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z146" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - қандай да бiр саяси партияның, сондай-ақ қоғамдық және дiни бiрлестiктердiң мүддесi үшiн әрекет етуге; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z147" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - азаматтарды құқық бұзушылыққа итермелеуге және арандатуға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z148" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - азаматтар мен лауазымды адамдардың құқықтарын, бостандықтары мен заңды мүдделерiн шектейтiн зорлық-зомбылық жасауға, қатер төндiруге, бопсалауға және өзге де заңсыз әрекеттер жасауға; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z149" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - жедел-iздестiру материалдарын бұрмалауға, сол сияқты көрiнеу күмәндi не жалған мағлұматтарды пайдалануға;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z150" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - адамның және азаматтың жеке өміріне қол сұғылмауын, өзінің және отбасының құпиясын, ар-намысы мен қадір-қасиетін қозғайтын және жедел-іздестіру іс-шараларын жүргізу процесінде белгілі болған мәліметтерді, заңда көзделген жағдайларды қоспағанда, азаматтардың келісімінсіз жариялауға тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 15-бапқа өзгерту енгiзiлдi - ҚР 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16-бап. Жедел-iздестiру шараларын тоқтату негiздерi </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру шаралары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z152" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жедел-iздестiру қызметiн жүргiзу арқылы шешу көзделген </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      мiндеттер орындалған ретте; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - алға қойылған мiндеттердiң шешiлуi объективтi түрде мүмкiн еместiгiн растайтын жағдайлар анықталған ретте; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z154" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - тексерiлетiн адамды Қазақстан Республикасының заңдарында көзделген негiздер бойынша жауапқа тартуға болмайтын жағдайлар анықталған кезде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z155" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жедел-іздестіру қызметін жүзеге асыру кезінде заңның, адам мен азаматтың құқықтары бұзылуы анықталған жағдайда жедел-іздестіру қызметін жүзеге асырушы жоғары тұрған органның, прокурордың қаулысы не соттың шешімі бойынша тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z156" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру шаралары жедел-iздестiру қызметiн жүзеге асырушы органдардың қалыптық құжаттарында көзделген мерзiмде Қазақстан Республикасы Бас прокурорының келiсiмiмен жүзеге асырылады, тоқтатыла тұрады, тоқтатылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 16-бапқа өзгерту енгізілді - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4-бөлiм. Жедел-iздестiру қызметiн жүзеге асырушы органдардың өзара iс-қимылы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17-бап. Қазақстан Республикасының жедел-iздестiру қызметiн жүзеге асырушы органдарының өзара iс-қимылы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Қазақстан Республикасының жедел-iздестiру қызметiн жүзеге асырушы органдары: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z158" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - өздерiнiң алдарында тұрған мiндеттердi дербес, бiр-бiрiмен өзара iс-қимыл жасап, мемлекеттiк, қоғамдық және өзге ұйымдардың мүмкiндiгiн, сондай-ақ азаматтардың жәрдемiн пайдалана отырып шешедi; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z159" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - осы органдардың құзыретiне қатысты қылмыстық әрекеттердiң мәлiм болған деректерi туралы бiрiн-бiрi хабардар етiп отыруды қамтамасыз етедi және өзара қажеттi көмектi көрсетедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18-бап. Басқа мемлекеттердiң органдарымен өзара iс-қимыл </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Басқа мемлекеттердiң жедел-iздестiру қызметiн жүзеге асыруға құқық берiлген органдары Қазақстан Республикасы аумағында өзара iс-қимылды және жедел-iздестiру шараларын осы заңда және тиiстi шарттар мен келiсiмдерде белгiленген тәртiп пен шекте жүргiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z161" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Қазақстан Республикасының жедел-iздестiру қызметiн жүзеге асырушы органдары басқа мемлекеттердiң аумақтарында өзара iс-қимылды және жедел-iздестiру шараларын осы Заңда, сондай-ақ тиiстi шарттар мен келiсiмдер негiзiнде сол мемлекеттердiң заңдарымен белгiленген тәртiп пен шекте жүргiзедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдардың халықаралық құқық қорғау ұйымдарымен өзара iс-қимылы </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру қызметiн жүзеге асырушы органдардың халықаралық құқық қорғау ұйымдарымен өзара iс-қимылы құқықтық көмек туралы шарттарға (келiсiмдерге) сәйкес және осы Заңда белгiленген қалыптар шегiнде жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z25" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 бөлiм. Жедел-iздестiру қызметiн қаржылай және материалдық-техникалық қамтамасыз ету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-бап. Жедел-iздестiру қызметiн қаржылай қамтамасыз ету </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел-iздестiру қызметiн қаржыландыру жедел-iздестiру қызметiн жүзеге асырушы органдарды ұстауға ұлттық валюта түрiнде де, шетел валютасы түрiнде де бюджет қаражаты есебiнен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 20-бапқа өзгерту енгiзiлдi - ҚР 1996.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 31-І</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1998.12.22 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 327</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2004.12.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап күшіне енеді) Заңдарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21-бап. Жедел-iздестiру қызметiн материалдық-техникалық қамтамасыз ету </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z164" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру қызметiн материалдық-техникалық қамтамасыз ету бюджет қаражаты есебiнен жүзеге асырылады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 21-бап жаңа редакцияда - 2004.12.21 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2005 бастап күшіне енеді) Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6 бөлiм. Жедел-iздестiру қызметiнiң субъектiлерiн әлеуметтiк және құқықтық қорғау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерiн әлеуметтiк және құқықтық қорғау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z165" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерi қызметтiк мiндеттерiн атқару кезiнде өкiмет өкiлдерi болып саналады және мемлекет қорғауында болады. Оларға өздерi штатына кiретiн министрлiктер мен ведомстволар қызметкерлерiнiң құқықтық және әлеуметтiк қорғау кепiлдiктерi қолданылады. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерiнiң жұмыс ерекшелiктерi ескерiле отырып оларға қосымша жеңiлдiктер берiлуi мүмкiн. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z166" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел-iздестiру қызметiн жүзеге асырушы органдардың қызметкерлерi өздерiнiң қызмет бабында заң талаптарын басшылыққа алады әрi саяси партиялардың және саяси мақсаттарды көздейтiн бұқаралық қоғамдық қозғалыстардың шешiмдерiне байланысты болмайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z167" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жедел-iздестiру қызметiн жүзеге асырушы қызметкерлер мен органдардың заңды iс-қимылына заңмен тiкелей уәкiлдiк берiлген адамнан басқа ешкiмнiң араласуына құқығы жоқ. Заңнамаға қайшы келетiн бұйрық немесе нұсқау алған кезде олар заңды басшылыққа алуға мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z168" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Жедел-iздестiру қызметiн жүзеге асырушы органдардың басшылары өз қызметкерлерiнiң, олардың отбасы мүшелерiнiң және жақын туыстарының жеке басының қауiпсiздiгiн, мүлкiнiң сақталуын қамтамасыз етуге мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z169" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Жедел-iздестiру қызметiн жүзеге асырушы органдардың қызметкерлерiне қызмет мiндеттерiн лайықты орындау мақсатында арнаулы кәсiби даярлықтан өтуiне, бiлiктiлiгiн көтеруге және медициналық қызмет көрсетiлуi үшiн қажеттi жағдайлар жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 22-бапқа өзгерту енгiзiлдi - ҚР 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. қараңыз) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23-бап. Құпия көмекшілерді әлеуметтік және құқықтық қорғау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Құпия көмекшілер мемлекет қорғауында болады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z171" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел-iздестiру қызметiн жүзеге асырушы органдарға жәрдемдесуге келiсiм бiлдiрген азаматтарға мемлекет осы Заңға, Қазақстан Республикасының басқа заңдарына және қалыптық құжаттарына сәйкес олардың құқықтарын қамтамасыз етуге және мiндеттемелердi орындауға кепiлдiк бередi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z172" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Жедел-iздестiру қызметiн жүзеге асыратын органдарға жәрдемдесуiне байланысты азаматтардың өмiрiне, сондай-ақ олардың отбасы мен жақын туыстарының денсаулығына немесе мүлкiне, заңға қайшы қол сұғушылықтың анық қаупi төнген кезде, бұл органдар құқыққа қарсы әрекеттi болдырмау, айыптыларды анықтап, оларды жауапқа тарту, сондай-ақ қажет болған жағдайда Қазақстан Республикасының заңдарына сәйкес оларды қорғау жөнiнде арнаулы жұмыстар жүргiзу үшiн барлық қажеттi шараларды қолдануға мiндеттi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z173" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Құпия көмекшілердің жеке басы туралы мәліметтер мемлекеттік құпияларды құрайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z69" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Құпия көмекшілердің сыйақы алуға құқығы бар. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z78" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Жедел-iздестiру қызметiн жүзеге асырушы органдармен азаматтардың айналысатын қызметiнiң негiзгi түрi ретiнде ақылы негiзде келiсiм-шарт бойынша ынтымақтасып қызмет iстеу кезеңi олардың жалпы еңбек стажына кiредi. Олар Қазақстан Республикасының заңнамасына сәйкес және Үкiметi белгiлеген тәртiппен зейнетақымен қамтамасыз етiлуге, қаза болған ретте олардың отбасылары мен асырауындағы адамдар асыраушысынан айырылуына байланысты мемлекеттік әлеуметтік жәрдемақы алуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z174" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Құпия көмекші жедел-iздестiру шараларын жүргiзуге қатысуына байланысты қаза болған жағдайда оның отбасына және асырауындағы адамдарға: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z175" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - ақылы негiзде ынтымақтасып қызмет iстеп, қаза болған адамның он жылдық ақшалай ақысы мөлшерiнде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z176" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - қаза болған адам өтеусіз негізде ынтымақтасып қызмет істеген кезде республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 1 411 еселенген мөлшерінде бiржолғы жәрдемақы төленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z177" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Құпия көмекші өзiнiң қатысуымен болған жедел-iздестiру шараларын жүргiзген кезде мертiккен не денсаулығына өзге де зақым келген кезде оған: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z178" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - ақылы негiзде ынтымақтасып қызмет iстеген адамдар үшiн бес жылдық ақшалай ақысы мөлшерiнде; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z179" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - өтеусіз негізде ынтымақтасып қызмет iстеген адамдар үшін республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 706 еселенген мөлшерiнде бiржолғы жәрдемақы төленедi.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z180" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Жедел-iздестiру шараларын жүргiзуге қатысуға байланысты қаза болуға, мертiгуге не денсаулықтың өзгедей зақымдануына орай келтiрiлген залалдың орнын толтыру Қазақстан Республикасы Үкiметi белгiлеген тәртiппен жедел-iздестiру қызметiн жүзеге асырушы органның қаржысы есебiнен жүргiзiледi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 23-бапқа өзгерістер енгiзiлдi - ҚР 1996.07.15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 31-І</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.04.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 149-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз), 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз); 26.12.2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.01.2019 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі); 20.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 226-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2023 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Заңдарымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7 бөлiм. Жедел-iздестiру қызметiн бақылау және қадағалау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24-бап. Ведомстволық бақылау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z181" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жедел-iздестiру қызметiн жүзеге асырушы органдардың басшылары заңдылықтың сақталуына, осы қызметтің ұйымдастырылуына, тактикасына, әдістері мен құралдарына, сондай-ақ астыртын жүргізілуі мен құпиялылығын қамтамасыз ету жөніндегі шараларға бақылауды қамтамасыз етедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z182" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жоғары тұрған ведомстволық органдар өздерiне бағынысты органдардың жедел-iздестiру қызметiне бақылау жасауды қамтамасыз етедi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-бапқа өзгерту енгізілді - ҚР 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24-1-бап. Жедел-іздестіру іс-шараларын жүргізуге арналған арнаулы техникалық құралдар саласындағы лицензиялау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z189" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Жедел-іздестіру іс-шараларын жүргізуге арналған арнаулы техникалық құралдар саласындағы қызмет Қазақстан Республикасының рұқсаттар және хабарламалар туралы заңнамасында белгіленген тәртіппен лицензиялануға тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z190" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Жедел-іздестіру іс-шараларын жүргізуге арналған арнаулы техникалық құралдар саласындағы лицензиаттар тізбесін, нысандары мен мерзімділігін лицензиар біліктілік талаптары шеңберінде айқындайтын есептерді, хабарламаларды лицензиарға ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 24-1-баппен толықтырылды – ҚР 17.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 231-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) Заңымен. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25-бап. Жедел-iздестiру қызметiн қадағалау </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жедел-iздестiру қызметiн жүзеге асыру кезiндегi заңдылықтың сақталуын қадағалауды Қазақстан Республикасының Бас Прокуроры және оған бағынысты прокурорлар жүзеге асырады. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z184" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Жедел-iздестiру қызметiн қадағалауды жүзеге асыру кезiнде прокурор: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) құпия көмекшілердің және штаттағы жасырын қызметкерлердің жеке басы туралы мәліметтерден басқа, жедел-іздестіру іс-шараларын ұйымдастыру мен жүргізу тактикасын регламенттейтін ведомстволық нормативтік құқықтық актілерді, жедел есепке алу істерін, жедел-іздестіру қызметінің барысы туралы материалдарды, құжаттарды және басқа да қажетті мәліметтерді алады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) жедел-іздестіру іс-шараларын жүргізу туралы қаулы шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) жедел-іздестіру іс-шараларын жүргізу туралы жазбаша нұсқаулар береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) арнаулы жедел-іздестіру іс-шараларын, оның ішінде байланыс желісінде жүзеге асырудың заңдылығын тексеруді жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) прокурордың санкциясынсыз жүргізілген арнаулы жедел-іздестіру іс-шарасының заңдылығы туралы қаулы шығарады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) жедел-iздестiру қызметiн жүзеге асыру кезiнде заңды, адам мен азамат құқықтарын бұзушылық анықталған жағдайда өз қаулысымен жедел-iздестiру шараларын тоқтатады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) жедел-іздестіру қызметін жүзеге асыратын органдардың лауазымды адамдарының заңсыз шешімдерінің күшін жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) жедел-iздестiру қызметiн жүзеге асыратын органдардың лауазымды адамдарының iс-әрекеттерi мен шешiмдерiне шағымдар мен арыздарды қарайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Конституцияға, заңдар мен Республика Президентiнiң актiлерiне қайшы келетiн, жедел-iздестiру қызметiн жүзеге асыратын органдар шығаратын жедел-iздестiру шараларын ұйымдастыру мен жүргiзу тактикасын регламенттейтiн нормативтiк құқықтық актiлерге наразылық келтiредi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жедел-iздестiру іс-шараларын жүргізу кезінде құқыққа қарсы әрекеттерге жол берген қызметкерлерге қатысты сотқа дейінгі тергеп-тексеру жүргізуге, тәртіптік іс жүргізуге бастамашылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) жедел-iздестiру қызметiнiң заңдылығын қадағалауды жүзеге асыру кезiнде анықталған тәртiп бұзушылық фактiлерi бойынша прокурорлық қадағалаудың басқа да актiлерiн шығарады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) заңсыз ұсталған адамдарды өзiнiң дәлелдi қаулысымен босатады не адамдарды ұстау туралы заңсыз қаулылардың күшiн жояды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) қажет болған жағдайда жедел-iздестiру қызметiн жүзеге асыратын органдардың басшыларынан өздерiне бағынышты органдарда заң бұзушылықты жою мақсатында тексеру жүргiзудi талап етедi; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Қазақстан Республикасының заңында белгiленген жағдайларда жедел-iздестiру шараларын жүргiзуге санкция бередi. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Бас Прокурор өз құзыретi шегiнде, жедел-iздестiру қызметiн жүзеге асыратын органдардың орындауы үшiн мiндеттi, жедел-iздестiру қызметi туралы Қазақстан Республикасы заңдары нормаларының қолданылу мәселелерi бойынша нормативтiк құқықтық актiлер қабылдайды. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z186" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Жедел-iздестiру қызметiн жүзеге асыратын органдар тарапынан заңдылықтың бұзылуын анықтау мақсатында прокурор арнаулы техникалық құралдарды пайдалана отырып, прокуратура органдарының мамандары мен өзге де мамандарды тартуға құқылы. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 25-бап жаңа редакцияда - ҚР 2002.08.09 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 346</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, өзгерту енгізілді - 2009.07.17 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 187-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2009.12.07 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>N 221-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. қараңыз); 04.07.2014 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 18.04.2017 </w:t>
-[...29 lines deleted...]
-        <w:t>№ 349-VI</w:t>
+        <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 05.11.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8-бап. Жедел-іздестіру қызметін жүзеге асыратын органдардың құқықтары</w:t>
-[...6911 lines deleted...]
-      3. Бас Прокурор өз құзыретi шегiнде, жедел-iздестiру қызметiн жүзеге асыратын органдардың орындауы үшiн мiндеттi, жедел-iздестiру қызметi туралы Қазақстан Республикасы заңдары нормаларының қолданылу мәселелерi бойынша нормативтiк құқықтық актiлер қабылдайды. </w:t>
+        <w:t>26-бап. Активтерді қайтару жөніндегі уәкілетті органмен өзара іс-қимыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z187" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жедел-іздестіру қызметін жүзеге асыратын органдар жедел-іздестіру қызметі барысында өздері алатын, оның ішінде:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z186" w:id="154"/>
-[...217 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) құпия көмекшілер мен штаттағы жасырын қызметкерлердің жеке басы туралы мәліметтерді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9931,55 +10263,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>