--- v3 (2026-07-21)
+++ v4 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9391429" w14:textId="9391429">
+    <w:p w14:paraId="939c042" w14:textId="939c042">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -124,200 +124,152 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МАЗМҰНЫ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">      Ескерту. Мәтiнде "бөлiм" деген сөздiң алдындағы "I - VII" деген цифрлар тиiсiнше "1 - 7" деген цифрлармен ауыстырылды - ҚР 2004.12.21 </w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Мәтiнде "бөлiм" деген сөздiң алдындағы "I - VII" деген цифрлар тиiсiнше "1 - 7" деген цифрлармен ауыстырылды - ҚР 2004.12.21 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2005 жылғы 1 қаңтардан бастап күшіне енеді) Заңымен. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...45 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">
+      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйелерді", "ақпараттық жүйелерде" деген сөздер тиісінше "цифрлық жүйелерді", "цифрлық жүйелерде" деген сөздермен ауыстырылды – ҚР 24.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 326-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z68" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Осы Заң Қазақстан Республикасы аумағында жүзеге асырылатын жедел-iздестiру қызметiнiң мазмұнын айқындайды және оны жүргiзу кезiнде заңдылықты құқықтық кепiлдiктерi жүйесiн баянды етедi. </w:t>
+      Осы Заң Қазақстан Республикасы аумағында жүзеге асырылатын жедел-іздестіру қызметінің мазмұнын айқындайды және оны жүргізу кезінде заңдылықты құқықтық кепілдіктері жүйесін баянды етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1-бөлiм. Жалпы ережелер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1084,107 +1036,107 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">2-бап. Жедел-iздестiру қызметiнiң мiндеттерi </w:t>
+        <w:t xml:space="preserve">2-бап. Жедел-іздестіру қызметінің міндеттері </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z80" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жедел-iздестiру қызметiнiң мiндеттерi:</w:t>
+      Жедел-іздестіру қызметінің міндеттері:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) адам мен азаматтың өмiрiн, денсаулығын, құқықтарын, бостандықтарын, заңды мүдделерiн, меншікті құқыққа қарсы қол сұғушылықтардан қорғау;</w:t>
-[...17 lines deleted...]
-      2) қоғамның, мемлекеттiң қауiпсiздiгiн қамтамасыз етуге және оның экономикалық әлеуетi мен қорғаныс қабiлетiн нығайтуға жәрдемдесу;</w:t>
+      1) адам мен азаматтың өмірін, денсаулығын, құқықтарын, бостандықтарын, заңды мүдделерін, меншікті құқыққа қарсы қол сұғушылықтардан қорғау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қоғамның, мемлекеттің қауіпсіздігін қамтамасыз етуге және оның экономикалық әлеуеті мен қорғаныс қабілетін нығайтуға жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) қылмыстарды анықтау, олардың алдын алу және жолын кесу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1194,87 +1146,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) қылмыстық құқық бұзушылық жасаған адамдарды, сондай-ақ қылмыстық іс үшін маңызы бар нәрселер мен құжаттарды анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) анықтау, тергеу органдарынан және соттан жасырынып жүрген, қылмыстық жауаптылықтан, жазаны өтеуден немесе пробациялық бақылаудан жалтарып жүрген адамдарды, хабарсыз кеткен азаматтарды және заңмен көзделген жағдайларда өзге де адамдарды iздестiру жөнiндегi шараларды жүзеге асыру, сондай-ақ табылған танылмаған мәйіттерді сәйкестендіру;</w:t>
-[...35 lines deleted...]
-      6) Қазақстан Республикасының Мемлекеттiк шекарасын күзетудi қамтамасыз ету;</w:t>
+      4) анықтау, тергеу органдарынан және соттан жасырынып жүрген, қылмыстық жауаптылықтан, жазаны өтеуден немесе пробациялық бақылаудан жалтарып жүрген адамдарды, хабарсыз кеткен азаматтарды және заңмен көзделген жағдайларда өзге де адамдарды іздестіру жөніндегі шараларды жүзеге асыру, сондай-ақ табылған танылмаған мәйіттерді сәйкестендіру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) Қазақстан Республикасы Президентінің және басқа да күзетілетін адамдардың қауіпсіздігін қамтамасыз ету;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Қазақстан Республикасының Мемлекеттік шекарасын күзетуді қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) мемлекеттік құпияларды немесе заңмен қорғалатын өзге де құпияны құрайтын мәліметтерді қорғауды қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1284,87 +1236,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ұйымдарға коммерциялық құпияны қорғауда жәрдемдесу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) күзетпен ұстау немесе бас бостандығынан айыру орындарында Қазақстан Республикасының заңнамасында белгiленген режимдi ұстап тұру;</w:t>
+      9) күзетпен ұстау немесе бас бостандығынан айыру орындарында Қазақстан Республикасының заңнамасында белгіленген режимді ұстап тұру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) күзетпен ұстау немесе бас бостандығынан айыру орындарындағы күдіктілердің, айыпталушылардың, сотталушылардың, сотталғандардың, персоналдың және өзге де адамдардың қауіпсіздігін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) жедел-iздестiру қызметiн жүзеге асыратын органдардың қауiпсiздiгiн қамтамасыз ету болып табылады.</w:t>
+      11) жедел-іздестіру қызметін жүзеге асыратын органдардың қауіпсіздігін қамтамасыз ету болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1449,147 +1401,147 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3-бап. Жедел-iздестiру қызметiнiң қағидаттары </w:t>
+        <w:t xml:space="preserve">3-бап. Жедел-іздестіру қызметінің қағидаттары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z81" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметi заңдылық, жеке адамның құқықтары мен бостандықтарын сақтау, қадiр-қасиетiн құрметтеу, азаматтардың заң алдындағы теңдiгi қағидаттарына сәйкес, астыртын әрекет ету, жария және жария емес әдiстердi ұштастыру, кәсiби әдеп негiзiнде жүзеге асырылады. </w:t>
+      Жедел-іздестіру қызметі заңдылық, жеке адамның құқықтары мен бостандықтарын сақтау, қадір-қасиетін құрметтеу, азаматтардың заң алдындағы теңдігі қағидаттарына сәйкес, астыртын әрекет ету, жария және жария емес әдістерді ұштастыру, кәсіби әдеп негізінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4-бап. Жедел-iздестiру қызметiнiң құқықтық негiзi </w:t>
+        <w:t xml:space="preserve">4-бап. Жедел-іздестіру қызметінің құқықтық негізі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z82" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жедел-iздестiру қызметiнiң құқықтық негiзiн Қазақстан Республикасының Конституциясы, осы Заң және Қазақстан Республикасының өзге де нормативтік құқықтық актілері құрайды. </w:t>
+      1. Жедел-іздестіру қызметінің құқықтық негізін Қазақстан Республикасының Конституциясы, осы Заң және Қазақстан Республикасының өзге де нормативтік құқықтық актілері құрайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z83" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1-1. Егер Қазақстан Республикасы ратификациялаған халықаралық шартта осы Заңдағыдан өзгеше ережелер белгіленсе, онда халықаралық шарттың ережелері қолданылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z84" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Республика Бас Прокурорының келiсiмi бойынша жедел-iздестiру қызметiн жүзеге асыратын органдар өз құзыретi шегiнде осы Заң негiзiнде жедел-iздестiру шараларын ұйымдастыру мен жүргiзу тактикасын реттейтiн нормативтік құқықтық актілер шығарады. </w:t>
+      2. Республика Бас Прокурорының келісімі бойынша жедел-іздестіру қызметін жүзеге асыратын органдар өз құзыреті шегінде осы Заң негізінде жедел-іздестіру шараларын ұйымдастыру мен жүргізу тактикасын реттейтін нормативтік құқықтық актілер шығарады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1645,150 +1597,150 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">5-бап. Жедел-iздестiру қызметiн жүзеге асыру кезiнде жеке адамның құқықтары мен бостандықтарын сақтау </w:t>
+        <w:t xml:space="preserve">5-бап. Жедел-іздестіру қызметін жүзеге асыру кезінде жеке адамның құқықтары мен бостандықтарын сақтау </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z86" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Заңмен көзделмеген мақсаттар мен мiндеттерге қол жеткiзу үшiн жедел-iздестiру қызметiн жүзеге асыруға, сондай-ақ оларды жүргiзу барысында алынған хабарламаларды пайдалануға жол берiлмейдi. </w:t>
+      1. Осы Заңмен көзделмеген мақсаттар мен міндеттерге қол жеткізу үшін жедел-іздестіру қызметін жүзеге асыруға, сондай-ақ оларды жүргізу барысында алынған хабарламаларды пайдалануға жол берілмейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z87" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел-iздестiру қызметiн жүзеге асырушы органның iс-әрекетi жөнiнде жоғары тұрған органға, не прокуратураға немесе сотқа шағым жасалуы мүмкiн. </w:t>
+      2. Жедел-іздестіру қызметін жүзеге асырушы органның іс-әрекеті жөнінде жоғары тұрған органға, не прокуратураға немесе сотқа шағым жасалуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z88" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Қылмысты әзiрледi немесе жасады деген кiнәсi заңмен белгiленген тәртiпте дәлелденбеген адам жедел-iздестiру қызметiн жүргiзушi органнан мемлекеттiк немесе басқа да заңмен қорғалатын құпияны жария етуге жол бермейтiн шекте өзiн тексеру үшiн негiз болған және өзiне қатысы бар хабарламалардың сипаты туралы мағлұматтарды талап етуге құқылы. </w:t>
+      3. Қылмысты әзірледі немесе жасады деген кінәсі заңмен белгіленген тәртіпте дәлелденбеген адам жедел-іздестіру қызметін жүргізуші органнан мемлекеттік немесе басқа да заңмен қорғалатын құпияны жария етуге жол бермейтін шекте өзін тексеру үшін негіз болған және өзіне қатысы бар хабарламалардың сипаты туралы мағлұматтарды талап етуге құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z89" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметiн жүзеге асырушы органның арызданушыға қажеттi мағлұматтарды беруден бас тартуы туралы шешiмiн негiзсiз деп таныған ретте, сот өзiнiң дәлелдi шешімімен, ал прокурор прокурорлық қадағалау тәртібімен аталған органды осы баптың 3-тармағында көзделген мағлұматтарды арызданушыға беруге мiндеттей алады. </w:t>
+      Жедел-іздестіру қызметін жүзеге асырушы органның арызданушыға қажетті мағлұматтарды беруден бас тартуы туралы шешімін негізсіз деп таныған ретте, сот өзінің дәлелді шешімімен, ал прокурор прокурорлық қадағалау тәртібімен аталған органды осы баптың 3-тармағында көзделген мағлұматтарды арызданушыға беруге міндеттей алады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z90" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Шағымды толық және жан-жақты қарауды қамтамасыз ету мақсатында прокурордың талап етуі бойынша, құпия көмекшілердің және штаттағы жасырын қызметкерлердің жеке басы туралы мәліметтерді қоспағанда, барлық жедел-қызметтiк құжаттар берiледi.</w:t>
+      4. Шағымды толық және жан-жақты қарауды қамтамасыз ету мақсатында прокурордың талап етуі бойынша, құпия көмекшілердің және штаттағы жасырын қызметкерлердің жеке басы туралы мәліметтерді қоспағанда, барлық жедел-қызметтік құжаттар беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z91" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Судьяның талап етуі бойынша, жедел-іздестіру қызметін, нақты жедел-іздестіру іс-шараларын ұйымдастыру, ақпарат көздері және оны алу тәсілдері туралы мәліметтерді қоспағанда, жедел-іздестіру құжаттары беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z92" w:id="38"/>
     <w:p>
@@ -2022,148 +1974,148 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2 бөлiм. Жедел iздестiру қызметiн жүзеге асырушы органдар, олардың мiндеттерi мен құқықтары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">6-бап. Жедел-iздестiру қызметiн жүзеге асыратын органдар </w:t>
-[...17 lines deleted...]
-      1. Қазақстан Республикасы аумағында жедел-iздестiру қызметiн:</w:t>
+        <w:t xml:space="preserve">6-бап. Жедел-іздестіру қызметін жүзеге асыратын органдар </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қазақстан Республикасы аумағында жедел-іздестіру қызметін:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z58" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) ішкi iстер органдары;</w:t>
+      1) ішкі істер органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) ұлттық қауiпсiздiк органдары;</w:t>
+      2) ұлттық қауіпсіздік органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сыртқы барлау саласындағы уәкілетті орган;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) Қорғаныс министрлiгiнiң әскери барлау органдары;</w:t>
+      4) Қорғаныс министрлігінің әскери барлау органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2271,51 +2223,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) экономикалық тергеу қызметі жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z65" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Жедел-iздестiру қызметiн жүзеге асыру органдарының тiзбесi заңмен ғана өзгертiлуi немесе толықтырылуы мүмкiн.</w:t>
+      2. Жедел-іздестіру қызметін жүзеге асыру органдарының тізбесі заңмен ғана өзгертілуі немесе толықтырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2431,110 +2383,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдардың мiндеттерi </w:t>
+        <w:t xml:space="preserve">7-бап. Жедел-іздестіру қызметін жүзеге асырушы органдардың міндеттері </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметiнiң осы Заңмен белгiленген мiндеттерiн орындау кезiнде оны жүзеге асыруға уәкiлдiк берiлген органдар; </w:t>
+      Жедел-іздестіру қызметінің осы Заңмен белгіленген міндеттерін орындау кезінде оны жүзеге асыруға уәкілдік берілген органдар; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z96" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      а) жеке және заңды тұлғалардың заңмен қорғалатын құқықтарын, бостандықтары мен мүдделерiн, меншiктi, қоғам мен мемлекеттiң қауiпсiздiгiн қорғау, оның экономикалық және қорғаныс әлуетiн нығайту үшiн өз құзыретiне сәйкес қажеттi шараларды қолдануға; </w:t>
+      а) жеке және заңды тұлғалардың заңмен қорғалатын құқықтарын, бостандықтары мен мүдделерін, меншікті, қоғам мен мемлекеттің қауіпсіздігін қорғау, оның экономикалық және қорғаныс әлуетін нығайту үшін өз құзыретіне сәйкес қажетті шараларды қолдануға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z97" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      б) жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерін жүзеге асыру арқылы қылмыстарды анықтауды, олардың алдын алуды және жолын кесуді, олардың нәтижелерін қылмыстық процесте пайдалану үшін тіркеуді қамтамасыз етуге, тергеушінің өзі тергейтін қылмыстық iстер бойынша жедел-iздестiру іс-шараларын жүргізу туралы жазбаша тапсырмаларын орындауға;</w:t>
+      б) жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерін жүзеге асыру арқылы қылмыстарды анықтауды, олардың алдын алуды және жолын кесуді, олардың нәтижелерін қылмыстық процесте пайдалану үшін тіркеуді қамтамасыз етуге, тергеушінің өзі тергейтін қылмыстық істер бойынша жедел-іздестіру іс-шараларын жүргізу туралы жазбаша тапсырмаларын орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z98" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       б-1) прокурордың жедел-іздестіру қызметінің заңдылығын қадағалауды жүзеге асыру барысында берген жазбаша нұсқауларын орындауға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:name="z99" w:id="53"/>
     <w:p>
@@ -2550,91 +2502,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       б-2) қылмыстық іс бойынша жасырынған сотталушыны және азаматтық іс бойынша жауапкерді, жазасын өтеуден немесе пробациялық бақылаудан жалтарып жүрген адамды іздестіру туралы сот актілерін, сондай-ақ сот орындаушыларының прокурор санкциялаған атқарушылық іс жүргізу бойынша борышкерді іздестіру туралы қаулыларын орындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z100" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в) қоғам мен мемлекет қауiпсiздiгiне қатер төнгенiн дәлелдейтiн өздерiне белгiлi болған жәйттер мен деректердi Қазақстан Республикасының мемлекеттiк өкiмет пен басқару органдарына дер кезiнде хабарлауға; </w:t>
+      в) қоғам мен мемлекет қауіпсіздігіне қатер төнгенін дәлелдейтін өздеріне белгілі болған жәйттер мен деректерді Қазақстан Республикасының мемлекеттік өкімет пен басқару органдарына дер кезінде хабарлауға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z101" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      г) құқықтық көмек туралы шарттар (келiсiмдер) негiзiнде тиiстi халықаралық құқық қорғау ұйымдары мен шет мемлекеттердiң құқық қорғау органдарының тiлектерiн орындауға; </w:t>
+      г) құқықтық көмек туралы шарттар (келісімдер) негізінде тиісті халықаралық құқық қорғау ұйымдары мен шет мемлекеттердің құқық қорғау органдарының тілектерін орындауға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z102" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      д) жедел-iздестiру іс-шаралары мен жасырын тергеу әрекеттерін жүргiзу кезінде, сондай-ақ жүргізілген жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерінің нәтижелерін көрсететін материалдарды қылмыстық процесте пайдалану үшін беру кезінде құпиялылықты қамтамасыз ету және ақпарат көздерiнің құпиясын ашуға жол бермеу жөнiндегi қажеттi шараларды қолдануға мiндеттi.</w:t>
+      д) жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерін жүргізу кезінде, сондай-ақ жүргізілген жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттерінің нәтижелерін көрсететін материалдарды қылмыстық процесте пайдалану үшін беру кезінде құпиялылықты қамтамасыз ету және ақпарат көздерінің құпиясын ашуға жол бермеу жөніндегі қажетті шараларды қолдануға міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2826,51 +2778,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> тізбеленген жедел-іздестіру іс-шараларын жария және жасырын, сондай-ақ сотқа дейінгі тергеп-тексеру органының тапсырмасы бойынша Қазақстан Республикасының Қылмыстық-процестік кодексінде айқындалған жасырын тергеу әрекеттерін жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) жедел-іздестіру қызметінің міндеттерін шешуді қамтамасыз ететін жедел есепке алу мен ақпараттық жүйелерді құруға және пайдалануға;</w:t>
+      2) жедел-іздестіру қызметінің міндеттерін шешуді қамтамасыз ететін жедел есепке алу мен цифрлық жүйелерді құруға және пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) жедел-іздестіру іс-шаралары мен жасырын тергеу әрекеттері барысында жазбаша немесе ауызша шарт бойынша жеке және заңды тұлғалардың, әскери бөлімдердің тұрғын және тұрғын емес үй-жайларын, көлік құралдарын, сондай-ақ өзге де мүлкін, залал келтірілген жағдайда сол залалды, сондай-ақ шығыстарды иелеріне жедел-іздестіру қызметі мен жасырын тергеу әрекеттерін жүзеге асыратын органдардың есебінен өтей отырып пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3101,90 +3053,90 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">9-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерiнiң жауапкершiлiгi </w:t>
+        <w:t xml:space="preserve">9-бап. Жедел-іздестіру қызметін жүзеге асырушы органдар қызметкерлерінің жауапкершілігі </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z104" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жедел-iздестiру шараларын жүргiзу кезiнде құқыққа қарсы әрекеттерге жол берген қызметкерлер Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
+      1. Жедел-іздестіру шараларын жүргізу кезінде құқыққа қарсы әрекеттерге жол берген қызметкерлер Қазақстан Республикасының заңдарына сәйкес жауапты болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z105" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел-iздестiру қызметiн жүзеге асырушы органдар iс-әрекеттерiмен келтiрген залалды өздерi Қазақстан Республикасының заңдарында белгiленген тәртiппен өтейдi. </w:t>
+      2. Жедел-іздестіру қызметін жүзеге асырушы органдар іс-әрекеттерімен келтірген залалды өздері Қазақстан Республикасының заңдарында белгіленген тәртіппен өтейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3238,161 +3190,161 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3 бөлiм. Жедел-iздестiру шараларын жүргiзу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">10-бап. Жедел-iздестiру шараларын жүргiзу негiздерi </w:t>
-[...17 lines deleted...]
-      1. Жедел-iздестiру шараларын жүргiзу үшiн: </w:t>
+        <w:t xml:space="preserve">10-бап. Жедел-іздестіру шараларын жүргізу негіздері </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Жедел-іздестіру шараларын жүргізу үшін: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z107" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       а) сотқа дейінгі тергеп-тексеру материалдарының болуы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      б) жедел-iздестiру қызметiн жүзеге асырушы органдарға келiп түскен: </w:t>
-[...17 lines deleted...]
-      - әзiрленiп жатқан, жасалып жатқан немесе жасалған құқық бұзушылық; </w:t>
+      б) жедел-іздестіру қызметін жүзеге асырушы органдарға келіп түскен: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - әзірленіп жатқан, жасалып жатқан немесе жасалған құқық бұзушылық; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - жауап алу, тергеу және сот органдарынан жасырынып немесе қылмыстық жазадан жалтарып жүрген адамдар; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - азаматтардың хабарсыз кетуi және танылмаған мәйiттердiң табылуы туралы ақпарат;</w:t>
+      - азаматтардың хабарсыз кетуі және танылмаған мәйіттердің табылуы туралы ақпарат;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в) тергеушінің өзі тергейтін қылмыстық істер бойынша жазбаша тапсырмалары; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3420,106 +3372,106 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в-2) қылмыстық іс бойынша сотталушыны және азаматтық іс бойынша жауапкерді, жазасын өтеуден немесе пробациялық бақылаудан жалтарып жүрген адамды іздестіру туралы сот актілері, сондай-ақ сот орындаушыларының прокурор санкциялаған атқарушылық іс жүргізу бойынша борышкерді іздестіру туралы қаулылары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      г) құқықтық көмек туралы шартқа (келiсiмге) сәйкес халықаралық құқық қорғау ұйымдарының және шет мемлекеттердiң құқық қорғау органдарының сауал салулары; </w:t>
-[...17 lines deleted...]
-      д) қоғам, мемлекет және оның экономикалық және қорғаныстық әлеуетiн нығайту мүддесiнде барлау ақпаратын алу қажеттігі;</w:t>
+      г) құқықтық көмек туралы шартқа (келісімге) сәйкес халықаралық құқық қорғау ұйымдарының және шет мемлекеттердің құқық қорғау органдарының сауал салулары; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      д) қоғам, мемлекет және оның экономикалық және қорғаныстық әлеуетін нығайту мүддесінде барлау ақпаратын алу қажеттігі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       е) өздеріне қатысты Қазақстан Республикасының заңнамасында көзделген тәртіппен уәкілетті мемлекеттік органдар жеке қауіпсіздікті қамтамасыз ету туралы қаулылар шығарған қорғалатын адамдардың қауіпсіздігін қамтамасыз ету қажеттігі негіздер болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z108" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел-iздестiру қызметiн жүзеге асыратын органдар өз құзыретi шегiнде өзiнiң не өзге мемлекеттiк органдардың бастамасы бойынша азаматтардың жеке басын сипаттайтын және шешiмдер қабылдау үшiн қажеттi: </w:t>
+      2. Жедел-іздестіру қызметін жүзеге асыратын органдар өз құзыреті шегінде өзінің не өзге мемлекеттік органдардың бастамасы бойынша азаматтардың жеке басын сипаттайтын және шешімдер қабылдау үшін қажетті: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - жедел-іздестіру қызметін жүзеге асырушы органдарға жұмысқа немесе қызметке қабылдау туралы; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3530,124 +3482,124 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - жеке және заңды тұлғалардың стратегиялық және күзетілетін объектілерді күзету және оларға қызмет көрсету жөніндегі, сондай-ақ күзетілетін адамдардың төңірегіндегі жұмыстарды істеуіне рұқсат беру туралы. Стратегиялық және күзетілетін объектілердің, сондай-ақ күзетілетін адамдардың тізбесі Қазақстан Республикасының заңнамасымен айқындалады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - жедел-iздестiру қызметiн жүзеге асырушы органдардың қауiпсiздiгiн қамтамасыз ету мәселелерi жөнiнде; </w:t>
-[...53 lines deleted...]
-      - күзет қызметімен айналысуға лицензиялар берiлгенi туралы деректер жинауға құқылы. </w:t>
+      - жедел-іздестіру қызметін жүзеге асырушы органдардың қауіпсіздігін қамтамасыз ету мәселелері жөнінде; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - тізбесін Қазақстан Республикасының Үкіметі айқындайтын авариялық немесе экологиялық қауіптілігі жоғары объектілер мен құрылыстарды пайдаланумен байланысты жұмыстарға рұқсат ету туралы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - жедел-іздестіру қызметіне қатысуға рұқсат беру немесе оны жүзеге асыру нәтижесінде алынған материалдарды пайдалануға рұқсат беру туралы; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      - күзет қызметімен айналысуға лицензиялар берілгені туралы деректер жинауға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z109" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Көрсетiлген негiздер түпкiлiктi болып табылады және тек заңмен ғана толықтырылуы немесе өзгертiлуi мүмкiн. </w:t>
+      3. Көрсетілген негіздер түпкілікті болып табылады және тек заңмен ғана толықтырылуы немесе өзгертілуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3859,51 +3811,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 36-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін екі ай өткен соң қолданысқа енгізіледі); 18.04.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58-VI</w:t>
       </w:r>
       <w:r>
@@ -4648,51 +4600,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз); 04.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 233-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (01.01.2015 бастап қолданысқа енгізіледі); 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 84-VI</w:t>
       </w:r>
       <w:r>
@@ -4792,70 +4744,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">12-бап. Жедел-iздестiру шараларын жүргiзу шарттары </w:t>
+        <w:t xml:space="preserve">12-бап. Жедел-іздестіру шараларын жүргізу шарттары </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z115" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Адамдардың азаматтығы, жынысы, ұлты, тұрғылықты жерi, әлеуметтiк, лауазымдық және мүлiктiк жағдайы, қандай қоғамдық бiрлестiктерге жататындығы, дiнге қатынасы мен саяси сенiмi, егер заңмен өзгеше белгiленбесе, Қазақстан Республикасының аумағында оларға қатысты жедел-iздестiру шараларын жүргiзуге кедергi бола алмайды. </w:t>
+      1. Адамдардың азаматтығы, жынысы, ұлты, тұрғылықты жері, әлеуметтік, лауазымдық және мүліктік жағдайы, қандай қоғамдық бірлестіктерге жататындығы, дінге қатынасы мен саяси сенімі, егер заңмен өзгеше белгіленбесе, Қазақстан Республикасының аумағында оларға қатысты жедел-іздестіру шараларын жүргізуге кедергі бола алмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z116" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Жалпы және арнаулы жедел-іздестіру іс-шараларын жедел-іздестіру қызметін жүзеге асырушы барлық органдар өздеріне жүктелген міндеттерге сәйкес жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z117" w:id="73"/>
     <w:p>
@@ -4891,51 +4843,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Қазақстан Республикасы Мемлекеттік күзет қызметінің жедел қамтамасыз ету объектілеріндегі және күзет іс-шараларын жүргізу аймағындағы жедел-іздестіру іс-шаралары Қазақстан Республикасы Мемлекеттік күзет қызметімен келісу бойынша жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z119" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жедел-iздестiру шараларын жүргiзуге құқығы бар қызметтердiң, бөлiмшелердiң және қызметкерлер санаттарының тiзбесiн жедел-iздестiру қызметiн жүргiзушi органдардың басшылары белгiлейдi. </w:t>
+      3. Жедел-іздестіру шараларын жүргізуге құқығы бар қызметтердің, бөлімшелердің және қызметкерлер санаттарының тізбесін жедел-іздестіру қызметін жүргізуші органдардың басшылары белгілейді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z66" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Арнаулы жедел-іздестіру іс-шаралары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
@@ -5046,51 +4998,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) ауыр және аса ауыр қылмыстарды, сондай-ақ Қазақстан Республикасы Қылмыстық кодексiнің </w:t>
+      1) ауыр және аса ауыр қылмыстарды, сондай-ақ Қазақстан Республикасы Қылмыстық кодексінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>116</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (бірінші бөлігі), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5905,71 +5857,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Барлау ақпаратын алу, Қазақстан Республикасының әскери қауіпсіздігін және күзетілетін адамдардың қауіпсіздігін қамтамасыз ету мақсатында сыртқы барлау саласындағы уәкілетті орган, Қазақстан Республикасы Қорғаныс министрлігінің әскери барлау органдары және Қазақстан Республикасының Мемлекеттік күзет қызметі Қазақстан Республикасының аумағында байланыс қызметтері мен құралдарын ұсынатын жеке және заңды тұлғалардың стационарлық аппаратурасы мен байланыс желілеріне қосылуды болғызбайтын телекоммуникациялар желілерін пайдалана отырып, арнаулы жедел-іздестіру іс-шараларын жүзеге асыруға құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z126" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Тек қана Қазақстан Республикасының қауiпсiздiгiн қамтамасыз ету мақсатында барлау ақпаратын алу, сондай-ақ күзетілетін адамдардың қауiпсiздiгiн қамтамасыз ету мақсатында ақпарат алу үшін арнаулы жедел-іздестіру іс-шаралары Қазақстан Республикасының Бас Прокурорымен келiсiлген тәртiппен жүзеге асырылуы мүмкiн.</w:t>
+      5. Тек қана Қазақстан Республикасының қауіпсіздігін қамтамасыз ету мақсатында барлау ақпаратын алу, сондай-ақ күзетілетін адамдардың қауіпсіздігін қамтамасыз ету мақсатында ақпарат алу үшін арнаулы жедел-іздестіру іс-шаралары Қазақстан Республикасының Бас Прокурорымен келісілген тәртіппен жүзеге асырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:name="z127" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Жекелеген адамдардың өмiрiне, денсаулығына, меншiгiне қауiп төнген жағдайда олардың өтiнiшi немесе жазбаша келiсiмi бойынша жедел-iздестiру қызметiн жүргiзушi орган басшысы бекiткен қаулы негiзiнде, 24 сағаттың iшiнде мiндеттi түрде прокурорды хабардар ете отырып, қаулы шығарылған кезден бастап олардың телефондары немесе басқа да сөйлесу құрылғылары арқылы жүргізілетін сөйлесулердi тыңдауға және жазып алуға рұқсат етiледi. </w:t>
+      6. Жекелеген адамдардың өміріне, денсаулығына, меншігіне қауіп төнген жағдайда олардың өтініші немесе жазбаша келісімі бойынша жедел-іздестіру қызметін жүргізуші орган басшысы бекіткен қаулы негізінде, 24 сағаттың ішінде міндетті түрде прокурорды хабардар ете отырып, қаулы шығарылған кезден бастап олардың телефондары немесе басқа да сөйлесу құрылғылары арқылы жүргізілетін сөйлесулерді тыңдауға және жазып алуға рұқсат етіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:name="z77" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Кейінге қалдыруға болмайтын және ауыр және аса ауыр қылмыстардың, сондай-ақ қылмыстық топ дайындайтын және жасайтын қылмыстардың жасалуына әкеп соғуы мүмкін жағдайларда, жедел-іздестіру қызметін жүзеге асыратын тиісті орган басшыларының біреуінің уәжді қаулысы негізінде, прокурорды хабардар ете отырып және кейіннен, қаулы шығарылған кезден бастап жиырма төрт сағат ішінде санкция ала отырып, арнаулы жедел-іздестіру іс-шараларын жүргізуге жол беріледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z128" w:id="85"/>
     <w:p>
@@ -6065,51 +6017,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Арнаулы жедел-іздестіру іс-шарасының нәтижесі туралы оны жүргізуге санкция берген прокурор хабардар етіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
     <w:bookmarkStart w:name="z133" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Жасырын жедел-iздестiру шараларын ұйымдастыру және оларды жүргiзу тактикасы "Мемлекеттiк құпиялар туралы" Қазақстан Республикасының Заңы негiзiнде Қазақстан Республикасының Үкiметi  бекiтетiн Құпияландыруға жататын мағлұматтар тiзбесiне сәйкес қызметтiк, әскери және мемлекеттiк құпияны құрауы мүмкiн. </w:t>
+      9. Жасырын жедел-іздестіру шараларын ұйымдастыру және оларды жүргізу тактикасы "Мемлекеттік құпиялар туралы" Қазақстан Республикасының Заңы негізінде Қазақстан Республикасының Үкіметі  бекітетін Құпияландыруға жататын мағлұматтар тізбесіне сәйкес қызметтік, әскери және мемлекеттік құпияны құрауы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -6221,51 +6173,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 338</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2002.08.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 346</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2004.07.09 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 592</w:t>
       </w:r>
       <w:r>
@@ -6421,51 +6373,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 502-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі), 2012.01.18 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 547-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейiн күнтiзбелiк он күн өткен соң қолданысқа енгiзiледi), 2013.01.08 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>N 63-V</w:t>
       </w:r>
       <w:r>
@@ -6845,110 +6797,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">13-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдарға жәрдемдесу </w:t>
+        <w:t xml:space="preserve">13-бап. Жедел-іздестіру қызметін жүзеге асырушы органдарға жәрдемдесу </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z70" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Қазақстан Республикасы мемлекеттiк органдарының, ұйымдарының, әскер бөлiмшелерiнiң, құрамаларының және қоғамдық бiрлестiктерiнiң лауазымды адамдары мен басқа қызметкерлерi осы Заңның 2-бабында көзделген мiндеттердi шешуде жедел-iздестiру қызметiн жүзеге асырушы органдарға жәрдемдесуге міндетті және олардың көрсетілген органдарға өз құзыреті шегінде жедел-іздестіру қызметін жүзеге асыруына кедергі жасауға құқығы жоқ. </w:t>
+      1. Қазақстан Республикасы мемлекеттік органдарының, ұйымдарының, әскер бөлімшелерінің, құрамаларының және қоғамдық бірлестіктерінің лауазымды адамдары мен басқа қызметкерлері осы Заңның 2-бабында көзделген міндеттерді шешуде жедел-іздестіру қызметін жүзеге асырушы органдарға жәрдемдесуге міндетті және олардың көрсетілген органдарға өз құзыреті шегінде жедел-іздестіру қызметін жүзеге асыруына кедергі жасауға құқығы жоқ. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z71" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жекелеген азаматтар өз қалауы бойынша жедел-iздестiру қызметiн жүргiзу органдарымен қызмет жасау құпиялылығын сақтай отырып, өз келiсiмiмен жедел-iздестiру шараларын әзiрлеуге және жүргiзуге (соның iшiнде келiсiм-шарт бойынша) тартылуы мүмкiн. Бұл адамдар жедел-iздестiру шараларын әзiрлеу немесе жүргiзу барысында өздерiне мәлiм болған мағлұматтарды құпия ұстауға және аталған органдарға көрiнеу жалған хабарлама бермеуге мiндеттi. Осындай мағлұматтарды жария еткенi және көрнеу жалған хабарлама бергенi үшiн олар Қазақстан Республикасының заңымен белгiленген жауапқа тартылады. </w:t>
+      2. Жекелеген азаматтар өз қалауы бойынша жедел-іздестіру қызметін жүргізу органдарымен қызмет жасау құпиялылығын сақтай отырып, өз келісімімен жедел-іздестіру шараларын әзірлеуге және жүргізуге (соның ішінде келісім-шарт бойынша) тартылуы мүмкін. Бұл адамдар жедел-іздестіру шараларын әзірлеу немесе жүргізу барысында өздеріне мәлім болған мағлұматтарды құпия ұстауға және аталған органдарға көрінеу жалған хабарлама бермеуге міндетті. Осындай мағлұматтарды жария еткені және көрнеу жалған хабарлама бергені үшін олар Қазақстан Республикасының заңымен белгіленген жауапқа тартылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z134" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жедел-iздестiру қызметiн жүргiзушi органдар кәмелетке толған әрекет қабiлетi бар адамдармен олардың азаматтығына, ұлтына, жынысына, әлеуметтiк, лауазымдық және мүлiктiк жағдайына, бiлiмiне, қандай қоғамдық бiрлестiктерге жататынына, саяси және дiни сенiмiне қарамастан ынтымақтасу туралы келiсiм-шарт жасай алады. Келiсiм-шарттың түрi, оның қолданылу шарты мен мерзiмi ведомстволық қалыптық құжаттармен белгiленедi. </w:t>
+      3. Жедел-іздестіру қызметін жүргізуші органдар кәмелетке толған әрекет қабілеті бар адамдармен олардың азаматтығына, ұлтына, жынысына, әлеуметтік, лауазымдық және мүліктік жағдайына, біліміне, қандай қоғамдық бірлестіктерге жататынына, саяси және діни сеніміне қарамастан ынтымақтасу туралы келісім-шарт жасай алады. Келісім-шарттың түрі, оның қолданылу шарты мен мерзімі ведомстволық қалыптық құжаттармен белгіленеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7239,51 +7191,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. қараңыз), 2010.05.27 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 279-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">; 03.07.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 227-V</w:t>
       </w:r>
       <w:r>
@@ -7392,91 +7344,91 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">14-1-бап. Жедел-іздестіру қызметін ақпараттық қамтамасыз ету және құжаттау </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z141" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Осы Заңда көзделген міндеттерді шешу үшін жедел-іздестіру қызметін жүзеге асырушы органдар жедел есепке алулар мен ақпараттық жүйелерді құруы және пайдалануы, сондай-ақ жедел есепке алу істерін ашуы мүмкін. </w:t>
+      1. Осы Заңда көзделген міндеттерді шешу үшін жедел-іздестіру қызметін жүзеге асырушы органдар жедел есепке алулар мен цифрлық жүйелерді құруы және пайдалануы, сондай-ақ жедел есепке алу істерін ашуы мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:name="z142" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел есепке алулар мен ақпараттық жүйелерде мәліметтер жинақтау, сондай-ақ жедел есепке алу істерін ашу осы Заңның 10-бабының 1-тармағында көзделген негіздер болған кезде, мәліметтерді жинау мен жүйеге келтіру, жедел-іздестіру қызметінің нәтижелерін тексеру және бағалау, сондай-ақ солардың негізінде жедел-іздестіру қызметін жүзеге асырушы органдардың тиісті шешімдер қабылдауы мақсатында жүзеге асырылады. </w:t>
+      2. Жедел есепке алулар мен цифрлық жүйелерде мәліметтер жинақтау, сондай-ақ жедел есепке алу істерін ашу осы Заңның 10-бабының 1-тармағында көзделген негіздер болған кезде, мәліметтерді жинау мен жүйеге келтіру, жедел-іздестіру қызметінің нәтижелерін тексеру және бағалау, сондай-ақ солардың негізінде жедел-іздестіру қызметін жүзеге асырушы органдардың тиісті шешімдер қабылдауы мақсатында жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
     <w:bookmarkStart w:name="z143" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жедел есепке алулар мен ақпараттық жүйелерді қалыптастырудың және пайдаланудың, сондай-ақ жедел есепке алуларды жүргізудің тәртібі жедел-іздестіру қызметін жүзеге асырушы органдардың нормативтік құқықтық актілерімен айқындалады. </w:t>
+      3. Жедел есепке алулар мен цифрлық жүйелерді қалыптастырудың және пайдаланудың, сондай-ақ жедел есепке алуларды жүргізудің тәртібі жедел-іздестіру қызметін жүзеге асырушы органдардың нормативтік құқықтық актілерімен айқындалады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -7522,170 +7474,170 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">15-бап. Жедел-iздестiру қызметiндегi шектеулер </w:t>
+        <w:t xml:space="preserve">15-бап. Жедел-іздестіру қызметіндегі шектеулер </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z144" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметiн жүргiзу кезiнде: </w:t>
+      Жедел-іздестіру қызметін жүргізу кезінде: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z145" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - аса қажет және қорғаныс қажет болған жағдайда басқа реттерде азаматтардың өмiрiне, денсаулығы мен мүлкiне нақты қатер төндiретiн iс-әрекеттер жасауға; </w:t>
+      - аса қажет және қорғаныс қажет болған жағдайда басқа реттерде азаматтардың өміріне, денсаулығы мен мүлкіне нақты қатер төндіретін іс-әрекеттер жасауға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z146" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - қандай да бiр саяси партияның, сондай-ақ қоғамдық және дiни бiрлестiктердiң мүддесi үшiн әрекет етуге; </w:t>
+      - қандай да бір саяси партияның, сондай-ақ қоғамдық және діни бірлестіктердің мүддесі үшін әрекет етуге; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z147" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - азаматтарды құқық бұзушылыққа итермелеуге және арандатуға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:bookmarkStart w:name="z148" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - азаматтар мен лауазымды адамдардың құқықтарын, бостандықтары мен заңды мүдделерiн шектейтiн зорлық-зомбылық жасауға, қатер төндiруге, бопсалауға және өзге де заңсыз әрекеттер жасауға; </w:t>
+      - азаматтар мен лауазымды адамдардың құқықтарын, бостандықтары мен заңды мүдделерін шектейтін зорлық-зомбылық жасауға, қатер төндіруге, бопсалауға және өзге де заңсыз әрекеттер жасауға; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z149" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - жедел-iздестiру материалдарын бұрмалауға, сол сияқты көрiнеу күмәндi не жалған мағлұматтарды пайдалануға;</w:t>
+      - жедел-іздестіру материалдарын бұрмалауға, сол сияқты көрінеу күмәнді не жалған мағлұматтарды пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkStart w:name="z150" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       - адамның және азаматтың жеке өміріне қол сұғылмауын, өзінің және отбасының құпиясын, ар-намысы мен қадір-қасиетін қозғайтын және жедел-іздестіру іс-шараларын жүргізу процесінде белгілі болған мәліметтерді, заңда көзделген жағдайларды қоспағанда, азаматтардың келісімінсіз жариялауға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
@@ -7771,188 +7723,188 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">16-бап. Жедел-iздестiру шараларын тоқтату негiздерi </w:t>
+        <w:t xml:space="preserve">16-бап. Жедел-іздестіру шараларын тоқтату негіздері </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z151" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру шаралары: </w:t>
+      Жедел-іздестіру шаралары: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z152" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - жедел-iздестiру қызметiн жүргiзу арқылы шешу көзделген </w:t>
+      - жедел-іздестіру қызметін жүргізу арқылы шешу көзделген </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      мiндеттер орындалған ретте; </w:t>
+      міндеттер орындалған ретте; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z153" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - алға қойылған мiндеттердiң шешiлуi объективтi түрде мүмкiн еместiгiн растайтын жағдайлар анықталған ретте; </w:t>
+      - алға қойылған міндеттердің шешілуі объективті түрде мүмкін еместігін растайтын жағдайлар анықталған ретте; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:bookmarkStart w:name="z154" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - тексерiлетiн адамды Қазақстан Республикасының заңдарында көзделген негiздер бойынша жауапқа тартуға болмайтын жағдайлар анықталған кезде; </w:t>
+      - тексерілетін адамды Қазақстан Республикасының заңдарында көзделген негіздер бойынша жауапқа тартуға болмайтын жағдайлар анықталған кезде; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:bookmarkStart w:name="z155" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       - жедел-іздестіру қызметін жүзеге асыру кезінде заңның, адам мен азаматтың құқықтары бұзылуы анықталған жағдайда жедел-іздестіру қызметін жүзеге асырушы жоғары тұрған органның, прокурордың қаулысы не соттың шешімі бойынша тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z156" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру шаралары жедел-iздестiру қызметiн жүзеге асырушы органдардың қалыптық құжаттарында көзделген мерзiмде Қазақстан Республикасы Бас прокурорының келiсiмiмен жүзеге асырылады, тоқтатыла тұрады, тоқтатылады. </w:t>
+      Жедел-іздестіру шаралары жедел-іздестіру қызметін жүзеге асырушы органдардың қалыптық құжаттарында көзделген мерзімде Қазақстан Республикасы Бас прокурорының келісімімен жүзеге асырылады, тоқтатыла тұрады, тоқтатылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8006,259 +7958,259 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  4-бөлiм. Жедел-iздестiру қызметiн жүзеге асырушы органдардың өзара iс-қимылы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">17-бап. Қазақстан Республикасының жедел-iздестiру қызметiн жүзеге асырушы органдарының өзара iс-қимылы </w:t>
+        <w:t xml:space="preserve">17-бап. Қазақстан Республикасының жедел-іздестіру қызметін жүзеге асырушы органдарының өзара іс-қимылы </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z157" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Қазақстан Республикасының жедел-iздестiру қызметiн жүзеге асырушы органдары: </w:t>
+      Қазақстан Республикасының жедел-іздестіру қызметін жүзеге асырушы органдары: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
     <w:bookmarkStart w:name="z158" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - өздерiнiң алдарында тұрған мiндеттердi дербес, бiр-бiрiмен өзара iс-қимыл жасап, мемлекеттiк, қоғамдық және өзге ұйымдардың мүмкiндiгiн, сондай-ақ азаматтардың жәрдемiн пайдалана отырып шешедi; </w:t>
+      - өздерінің алдарында тұрған міндеттерді дербес, бір-бірімен өзара іс-қимыл жасап, мемлекеттік, қоғамдық және өзге ұйымдардың мүмкіндігін, сондай-ақ азаматтардың жәрдемін пайдалана отырып шешеді; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
     <w:bookmarkStart w:name="z159" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - осы органдардың құзыретiне қатысты қылмыстық әрекеттердiң мәлiм болған деректерi туралы бiрiн-бiрi хабардар етiп отыруды қамтамасыз етедi және өзара қажеттi көмектi көрсетедi. </w:t>
+      - осы органдардың құзыретіне қатысты қылмыстық әрекеттердің мәлім болған деректері туралы бірін-бірі хабардар етіп отыруды қамтамасыз етеді және өзара қажетті көмекті көрсетеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">18-бап. Басқа мемлекеттердiң органдарымен өзара iс-қимыл </w:t>
+        <w:t xml:space="preserve">18-бап. Басқа мемлекеттердің органдарымен өзара іс-қимыл </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z160" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Басқа мемлекеттердiң жедел-iздестiру қызметiн жүзеге асыруға құқық берiлген органдары Қазақстан Республикасы аумағында өзара iс-қимылды және жедел-iздестiру шараларын осы заңда және тиiстi шарттар мен келiсiмдерде белгiленген тәртiп пен шекте жүргiзедi. </w:t>
+      1. Басқа мемлекеттердің жедел-іздестіру қызметін жүзеге асыруға құқық берілген органдары Қазақстан Республикасы аумағында өзара іс-қимылды және жедел-іздестіру шараларын осы заңда және тиісті шарттар мен келісімдерде белгіленген тәртіп пен шекте жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:name="z161" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Қазақстан Республикасының жедел-iздестiру қызметiн жүзеге асырушы органдары басқа мемлекеттердiң аумақтарында өзара iс-қимылды және жедел-iздестiру шараларын осы Заңда, сондай-ақ тиiстi шарттар мен келiсiмдер негiзiнде сол мемлекеттердiң заңдарымен белгiленген тәртiп пен шекте жүргiзедi. </w:t>
+      2. Қазақстан Республикасының жедел-іздестіру қызметін жүзеге асырушы органдары басқа мемлекеттердің аумақтарында өзара іс-қимылды және жедел-іздестіру шараларын осы Заңда, сондай-ақ тиісті шарттар мен келісімдер негізінде сол мемлекеттердің заңдарымен белгіленген тәртіп пен шекте жүргізеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">19-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдардың халықаралық құқық қорғау ұйымдарымен өзара iс-қимылы </w:t>
+        <w:t xml:space="preserve">19-бап. Жедел-іздестіру қызметін жүзеге асырушы органдардың халықаралық құқық қорғау ұйымдарымен өзара іс-қимылы </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z162" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметiн жүзеге асырушы органдардың халықаралық құқық қорғау ұйымдарымен өзара iс-қимылы құқықтық көмек туралы шарттарға (келiсiмдерге) сәйкес және осы Заңда белгiленген қалыптар шегiнде жүзеге асырылады. </w:t>
+      Жедел-іздестіру қызметін жүзеге асырушы органдардың халықаралық құқық қорғау ұйымдарымен өзара іс-қимылы құқықтық көмек туралы шарттарға (келісімдерге) сәйкес және осы Заңда белгіленген қалыптар шегінде жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkStart w:name="z25" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5 бөлiм. Жедел-iздестiру қызметiн қаржылай және материалдық-техникалық қамтамасыз ету</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">20-бап. Жедел-iздестiру қызметiн қаржылай қамтамасыз ету </w:t>
+        <w:t xml:space="preserve">20-бап. Жедел-іздестіру қызметін қаржылай қамтамасыз ету </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z163" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жедел-iздестiру қызметiн қаржыландыру жедел-iздестiру қызметiн жүзеге асырушы органдарды ұстауға ұлттық валюта түрiнде де, шетел валютасы түрiнде де бюджет қаражаты есебiнен жүзеге асырылады.</w:t>
+      Жедел-іздестіру қызметін қаржыландыру жедел-іздестіру қызметін жүзеге асырушы органдарды ұстауға ұлттық валюта түрінде де, шетел валютасы түрінде де бюджет қаражаты есебінен жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8344,70 +8296,70 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">21-бап. Жедел-iздестiру қызметiн материалдық-техникалық қамтамасыз ету </w:t>
+        <w:t xml:space="preserve">21-бап. Жедел-іздестіру қызметін материалдық-техникалық қамтамасыз ету </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z164" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметiн материалдық-техникалық қамтамасыз ету бюджет қаражаты есебiнен жүзеге асырылады. </w:t>
+      Жедел-іздестіру қызметін материалдық-техникалық қамтамасыз ету бюджет қаражаты есебінен жүзеге асырылады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8461,150 +8413,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  6 бөлiм. Жедел-iздестiру қызметiнiң субъектiлерiн әлеуметтiк және құқықтық қорғау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">22-бап. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерiн әлеуметтiк және құқықтық қорғау </w:t>
+        <w:t xml:space="preserve">22-бап. Жедел-іздестіру қызметін жүзеге асырушы органдар қызметкерлерін әлеуметтік және құқықтық қорғау </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z165" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерi қызметтiк мiндеттерiн атқару кезiнде өкiмет өкiлдерi болып саналады және мемлекет қорғауында болады. Оларға өздерi штатына кiретiн министрлiктер мен ведомстволар қызметкерлерiнiң құқықтық және әлеуметтiк қорғау кепiлдiктерi қолданылады. Жедел-iздестiру қызметiн жүзеге асырушы органдар қызметкерлерiнiң жұмыс ерекшелiктерi ескерiле отырып оларға қосымша жеңiлдiктер берiлуi мүмкiн. </w:t>
+      1. Жедел-іздестіру қызметін жүзеге асырушы органдар қызметкерлері қызметтік міндеттерін атқару кезінде өкімет өкілдері болып саналады және мемлекет қорғауында болады. Оларға өздері штатына кіретін министрліктер мен ведомстволар қызметкерлерінің құқықтық және әлеуметтік қорғау кепілдіктері қолданылады. Жедел-іздестіру қызметін жүзеге асырушы органдар қызметкерлерінің жұмыс ерекшеліктері ескеріле отырып оларға қосымша жеңілдіктер берілуі мүмкін. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z166" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел-iздестiру қызметiн жүзеге асырушы органдардың қызметкерлерi өздерiнiң қызмет бабында заң талаптарын басшылыққа алады әрi саяси партиялардың және саяси мақсаттарды көздейтiн бұқаралық қоғамдық қозғалыстардың шешiмдерiне байланысты болмайды. </w:t>
+      2. Жедел-іздестіру қызметін жүзеге асырушы органдардың қызметкерлері өздерінің қызмет бабында заң талаптарын басшылыққа алады әрі саяси партиялардың және саяси мақсаттарды көздейтін бұқаралық қоғамдық қозғалыстардың шешімдеріне байланысты болмайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
     <w:bookmarkStart w:name="z167" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жедел-iздестiру қызметiн жүзеге асырушы қызметкерлер мен органдардың заңды iс-қимылына заңмен тiкелей уәкiлдiк берiлген адамнан басқа ешкiмнiң араласуына құқығы жоқ. Заңнамаға қайшы келетiн бұйрық немесе нұсқау алған кезде олар заңды басшылыққа алуға мiндеттi. </w:t>
+      3. Жедел-іздестіру қызметін жүзеге асырушы қызметкерлер мен органдардың заңды іс-қимылына заңмен тікелей уәкілдік берілген адамнан басқа ешкімнің араласуына құқығы жоқ. Заңнамаға қайшы келетін бұйрық немесе нұсқау алған кезде олар заңды басшылыққа алуға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z168" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Жедел-iздестiру қызметiн жүзеге асырушы органдардың басшылары өз қызметкерлерiнiң, олардың отбасы мүшелерiнiң және жақын туыстарының жеке басының қауiпсiздiгiн, мүлкiнiң сақталуын қамтамасыз етуге мiндеттi. </w:t>
+      4. Жедел-іздестіру қызметін жүзеге асырушы органдардың басшылары өз қызметкерлерінің, олардың отбасы мүшелерінің және жақын туыстарының жеке басының қауіпсіздігін, мүлкінің сақталуын қамтамасыз етуге міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z169" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Жедел-iздестiру қызметiн жүзеге асырушы органдардың қызметкерлерiне қызмет мiндеттерiн лайықты орындау мақсатында арнаулы кәсiби даярлықтан өтуiне, бiлiктiлiгiн көтеруге және медициналық қызмет көрсетiлуi үшiн қажеттi жағдайлар жасалады.</w:t>
+      5. Жедел-іздестіру қызметін жүзеге асырушы органдардың қызметкерлеріне қызмет міндеттерін лайықты орындау мақсатында арнаулы кәсіби даярлықтан өтуіне, біліктілігін көтеруге және медициналық қызмет көрсетілуі үшін қажетті жағдайлар жасалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8699,71 +8651,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Құпия көмекшілер мемлекет қорғауында болады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z171" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел-iздестiру қызметiн жүзеге асырушы органдарға жәрдемдесуге келiсiм бiлдiрген азаматтарға мемлекет осы Заңға, Қазақстан Республикасының басқа заңдарына және қалыптық құжаттарына сәйкес олардың құқықтарын қамтамасыз етуге және мiндеттемелердi орындауға кепiлдiк бередi. </w:t>
+      2. Жедел-іздестіру қызметін жүзеге асырушы органдарға жәрдемдесуге келісім білдірген азаматтарға мемлекет осы Заңға, Қазақстан Республикасының басқа заңдарына және қалыптық құжаттарына сәйкес олардың құқықтарын қамтамасыз етуге және міндеттемелерді орындауға кепілдік береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z172" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Жедел-iздестiру қызметiн жүзеге асыратын органдарға жәрдемдесуiне байланысты азаматтардың өмiрiне, сондай-ақ олардың отбасы мен жақын туыстарының денсаулығына немесе мүлкiне, заңға қайшы қол сұғушылықтың анық қаупi төнген кезде, бұл органдар құқыққа қарсы әрекеттi болдырмау, айыптыларды анықтап, оларды жауапқа тарту, сондай-ақ қажет болған жағдайда Қазақстан Республикасының заңдарына сәйкес оларды қорғау жөнiнде арнаулы жұмыстар жүргiзу үшiн барлық қажеттi шараларды қолдануға мiндеттi. </w:t>
+      3. Жедел-іздестіру қызметін жүзеге асыратын органдарға жәрдемдесуіне байланысты азаматтардың өміріне, сондай-ақ олардың отбасы мен жақын туыстарының денсаулығына немесе мүлкіне, заңға қайшы қол сұғушылықтың анық қаупі төнген кезде, бұл органдар құқыққа қарсы әрекетті болдырмау, айыптыларды анықтап, оларды жауапқа тарту, сондай-ақ қажет болған жағдайда Қазақстан Республикасының заңдарына сәйкес оларды қорғау жөнінде арнаулы жұмыстар жүргізу үшін барлық қажетті шараларды қолдануға міндетті. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z173" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Құпия көмекшілердің жеке басы туралы мәліметтер мемлекеттік құпияларды құрайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z69" w:id="135"/>
     <w:p>
@@ -8779,191 +8731,191 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Құпия көмекшілердің сыйақы алуға құқығы бар. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
     <w:bookmarkStart w:name="z78" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Жедел-iздестiру қызметiн жүзеге асырушы органдармен азаматтардың айналысатын қызметiнiң негiзгi түрi ретiнде ақылы негiзде келiсiм-шарт бойынша ынтымақтасып қызмет iстеу кезеңi олардың жалпы еңбек стажына кiредi. Олар Қазақстан Республикасының заңнамасына сәйкес және Үкiметi белгiлеген тәртiппен зейнетақымен қамтамасыз етiлуге, қаза болған ретте олардың отбасылары мен асырауындағы адамдар асыраушысынан айырылуына байланысты мемлекеттік әлеуметтік жәрдемақы алуға құқылы. </w:t>
+      6. Жедел-іздестіру қызметін жүзеге асырушы органдармен азаматтардың айналысатын қызметінің негізгі түрі ретінде ақылы негізде келісім-шарт бойынша ынтымақтасып қызмет істеу кезеңі олардың жалпы еңбек стажына кіреді. Олар Қазақстан Республикасының заңнамасына сәйкес және Үкіметі белгілеген тәртіппен зейнетақымен қамтамасыз етілуге, қаза болған ретте олардың отбасылары мен асырауындағы адамдар асыраушысынан айырылуына байланысты мемлекеттік әлеуметтік жәрдемақы алуға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z174" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Құпия көмекші жедел-iздестiру шараларын жүргiзуге қатысуына байланысты қаза болған жағдайда оның отбасына және асырауындағы адамдарға: </w:t>
+      7. Құпия көмекші жедел-іздестіру шараларын жүргізуге қатысуына байланысты қаза болған жағдайда оның отбасына және асырауындағы адамдарға: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:bookmarkStart w:name="z175" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - ақылы негiзде ынтымақтасып қызмет iстеп, қаза болған адамның он жылдық ақшалай ақысы мөлшерiнде; </w:t>
+      - ақылы негізде ынтымақтасып қызмет істеп, қаза болған адамның он жылдық ақшалай ақысы мөлшерінде; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z176" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - қаза болған адам өтеусіз негізде ынтымақтасып қызмет істеген кезде республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 1 411 еселенген мөлшерінде бiржолғы жәрдемақы төленедi.</w:t>
+      - қаза болған адам өтеусіз негізде ынтымақтасып қызмет істеген кезде республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 1 411 еселенген мөлшерінде біржолғы жәрдемақы төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:bookmarkStart w:name="z177" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Құпия көмекші өзiнiң қатысуымен болған жедел-iздестiру шараларын жүргiзген кезде мертiккен не денсаулығына өзге де зақым келген кезде оған: </w:t>
+      8. Құпия көмекші өзінің қатысуымен болған жедел-іздестіру шараларын жүргізген кезде мертіккен не денсаулығына өзге де зақым келген кезде оған: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z178" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      - ақылы негiзде ынтымақтасып қызмет iстеген адамдар үшiн бес жылдық ақшалай ақысы мөлшерiнде; </w:t>
+      - ақылы негізде ынтымақтасып қызмет істеген адамдар үшін бес жылдық ақшалай ақысы мөлшерінде; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z179" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - өтеусіз негізде ынтымақтасып қызмет iстеген адамдар үшін республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 706 еселенген мөлшерiнде бiржолғы жәрдемақы төленедi.</w:t>
+      - өтеусіз негізде ынтымақтасып қызмет істеген адамдар үшін республикалық бюджет туралы заңда белгіленген және тиісті қаржы жылының 1 қаңтарына қолданыста болатын айлық есептік көрсеткіштің 706 еселенген мөлшерінде біржолғы жәрдемақы төленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z180" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Жедел-iздестiру шараларын жүргiзуге қатысуға байланысты қаза болуға, мертiгуге не денсаулықтың өзгедей зақымдануына орай келтiрiлген залалдың орнын толтыру Қазақстан Республикасы Үкiметi белгiлеген тәртiппен жедел-iздестiру қызметiн жүзеге асырушы органның қаржысы есебiнен жүргiзiледi. </w:t>
+      9. Жедел-іздестіру шараларын жүргізуге қатысуға байланысты қаза болуға, мертігуге не денсаулықтың өзгедей зақымдануына орай келтірілген залалдың орнын толтыру Қазақстан Республикасы Үкіметі белгілеген тәртіппен жедел-іздестіру қызметін жүзеге асырушы органның қаржысы есебінен жүргізіледі. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9216,71 +9168,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">24-бап. Ведомстволық бақылау </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жедел-iздестiру қызметiн жүзеге асырушы органдардың басшылары заңдылықтың сақталуына, осы қызметтің ұйымдастырылуына, тактикасына, әдістері мен құралдарына, сондай-ақ астыртын жүргізілуі мен құпиялылығын қамтамасыз ету жөніндегі шараларға бақылауды қамтамасыз етедi. </w:t>
+      Жедел-іздестіру қызметін жүзеге асырушы органдардың басшылары заңдылықтың сақталуына, осы қызметтің ұйымдастырылуына, тактикасына, әдістері мен құралдарына, сондай-ақ астыртын жүргізілуі мен құпиялылығын қамтамасыз ету жөніндегі шараларға бақылауды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
     <w:bookmarkStart w:name="z182" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жоғары тұрған ведомстволық органдар өздерiне бағынысты органдардың жедел-iздестiру қызметiне бақылау жасауды қамтамасыз етедi. </w:t>
+      Жоғары тұрған ведомстволық органдар өздеріне бағынысты органдардың жедел-іздестіру қызметіне бақылау жасауды қамтамасыз етеді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -9465,90 +9417,90 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">25-бап. Жедел-iздестiру қызметiн қадағалау </w:t>
+        <w:t xml:space="preserve">25-бап. Жедел-іздестіру қызметін қадағалау </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z183" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Жедел-iздестiру қызметiн жүзеге асыру кезiндегi заңдылықтың сақталуын қадағалауды Қазақстан Республикасының Бас Прокуроры және оған бағынысты прокурорлар жүзеге асырады. </w:t>
+      1. Жедел-іздестіру қызметін жүзеге асыру кезіндегі заңдылықтың сақталуын қадағалауды Қазақстан Республикасының Бас Прокуроры және оған бағынысты прокурорлар жүзеге асырады. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:name="z184" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Жедел-iздестiру қызметiн қадағалауды жүзеге асыру кезiнде прокурор: </w:t>
+      2. Жедел-іздестіру қызметін қадағалауды жүзеге асыру кезінде прокурор: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) құпия көмекшілердің және штаттағы жасырын қызметкерлердің жеке басы туралы мәліметтерден басқа, жедел-іздестіру іс-шараларын ұйымдастыру мен жүргізу тактикасын регламенттейтін ведомстволық нормативтік құқықтық актілерді, жедел есепке алу істерін, жедел-іздестіру қызметінің барысы туралы материалдарды, құжаттарды және басқа да қажетті мәліметтерді алады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9613,234 +9565,234 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) прокурордың санкциясынсыз жүргізілген арнаулы жедел-іздестіру іс-шарасының заңдылығы туралы қаулы шығарады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) жедел-iздестiру қызметiн жүзеге асыру кезiнде заңды, адам мен азамат құқықтарын бұзушылық анықталған жағдайда өз қаулысымен жедел-iздестiру шараларын тоқтатады; </w:t>
+      3) жедел-іздестіру қызметін жүзеге асыру кезінде заңды, адам мен азамат құқықтарын бұзушылық анықталған жағдайда өз қаулысымен жедел-іздестіру шараларын тоқтатады; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) жедел-іздестіру қызметін жүзеге асыратын органдардың лауазымды адамдарының заңсыз шешімдерінің күшін жояды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) жедел-iздестiру қызметiн жүзеге асыратын органдардың лауазымды адамдарының iс-әрекеттерi мен шешiмдерiне шағымдар мен арыздарды қарайды; </w:t>
-[...107 lines deleted...]
-      10) Қазақстан Республикасының заңында белгiленген жағдайларда жедел-iздестiру шараларын жүргiзуге санкция бередi. </w:t>
+      4) жедел-іздестіру қызметін жүзеге асыратын органдардың лауазымды адамдарының іс-әрекеттері мен шешімдеріне шағымдар мен арыздарды қарайды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Конституцияға, заңдар мен Республика Президентінің актілеріне қайшы келетін, жедел-іздестіру қызметін жүзеге асыратын органдар шығаратын жедел-іздестіру шараларын ұйымдастыру мен жүргізу тактикасын регламенттейтін нормативтік құқықтық актілерге наразылық келтіреді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) жедел-іздестіру іс-шараларын жүргізу кезінде құқыққа қарсы әрекеттерге жол берген қызметкерлерге қатысты сотқа дейінгі тергеп-тексеру жүргізуге, тәртіптік іс жүргізуге бастамашылық жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7) жедел-іздестіру қызметінің заңдылығын қадағалауды жүзеге асыру кезінде анықталған тәртіп бұзушылық фактілері бойынша прокурорлық қадағалаудың басқа да актілерін шығарады; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) заңсыз ұсталған адамдарды өзінің дәлелді қаулысымен босатады не адамдарды ұстау туралы заңсыз қаулылардың күшін жояды; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9) қажет болған жағдайда жедел-іздестіру қызметін жүзеге асыратын органдардың басшыларынан өздеріне бағынышты органдарда заң бұзушылықты жою мақсатында тексеру жүргізуді талап етеді; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10) Қазақстан Республикасының заңында белгіленген жағдайларда жедел-іздестіру шараларын жүргізуге санкция береді. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z185" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Бас Прокурор өз құзыретi шегiнде, жедел-iздестiру қызметiн жүзеге асыратын органдардың орындауы үшiн мiндеттi, жедел-iздестiру қызметi туралы Қазақстан Республикасы заңдары нормаларының қолданылу мәселелерi бойынша нормативтiк құқықтық актiлер қабылдайды. </w:t>
+      3. Бас Прокурор өз құзыреті шегінде, жедел-іздестіру қызметін жүзеге асыратын органдардың орындауы үшін міндетті, жедел-іздестіру қызметі туралы Қазақстан Республикасы заңдары нормаларының қолданылу мәселелері бойынша нормативтік құқықтық актілер қабылдайды. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:name="z186" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Жедел-iздестiру қызметiн жүзеге асыратын органдар тарапынан заңдылықтың бұзылуын анықтау мақсатында прокурор арнаулы техникалық құралдарды пайдалана отырып, прокуратура органдарының мамандары мен өзге де мамандарды тартуға құқылы. </w:t>
+      4. Жедел-іздестіру қызметін жүзеге асыратын органдар тарапынан заңдылықтың бұзылуын анықтау мақсатында прокурор арнаулы техникалық құралдарды пайдалана отырып, прокуратура органдарының мамандары мен өзге де мамандарды тартуға құқылы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -10263,55 +10215,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>