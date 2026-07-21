--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6af308d" w14:textId="6af308d">
+    <w:p w14:paraId="c35f0d7" w14:textId="c35f0d7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,61 +85,157 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының әкiмшiлiк-аумақтық құрылысы туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:t>Қазақстан Республикасының 1993 жылғы 8 желтоқсандағы № 2572-XII Заңы.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Күшін жойған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының 1993 жылғы 8 желтоқсандағы № 2572-XII Заңы. Күші жойылды - Қазақстан Республикасының 2026 жылғы 5 маусымдағы № 300-VIII Конституциялық заңымен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Ескерту. Күші жойылды – ҚР 05.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 300-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Конституциялық заңымен (01.07.2026 бастап </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қолданысқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> енгізіледі).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1879,51 +1977,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 452-IV</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (13.10.2011 бастап қолданысқа енгізіледі); 21.01.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін үш ай өткен соң қолданысқа енгізiледi) Заңдарымен; 03.07.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 86-VI</w:t>
       </w:r>
       <w:r>
@@ -2563,166 +2661,150 @@
         <w:t xml:space="preserve">
       3) аудандық (облыстық маңызы бар қаланың) өкiлдi және атқарушы органдарының пiкiрiн ескере отырып, қала емес елдi мекендердi осы Заңмен белгiленген басқа елдi мекендердiң категорияларына жатқызады; кенттердi, ауылдарды, ауылдық округтердi құрады, таратады және қайта құрады, сондай-ақ олардың бағыныстылығын өзгертедi; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z105" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) Қазақстан Республикасының Үкіметіне облыстық және аудандық маңызы бар қалаларды өзге елді мекендер етіп қайта құру туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z72" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) тиісті аумақ халқының пікірін ескере отырып, аудандардың, облыстық маңызы бар қалалардың жергілікті өкілді және атқарушы органдарының ұсынуы бойынша Республикалық ономастика комиссиясымен келісілген облыстық ономастика комиссиясының қорытындысы негізінде ауылдарға, кенттерге, ауылдық округтерге атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту жөніндегі мәселелерді шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z94" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z94" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) тиісті аумақ халқының пікірін ескере отырып, Республикалық ономастика комиссиясының қорытындысы негізінде облыстық маңызы бар қалалардың қаладағы аудандарына, құрамдас бөліктеріне атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту жөніндегі мәселелерді шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z97" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z97" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) Республикалық ономастика комиссиясының қарауына әуежайларға, порттарға, теміржол вокзалдарына, теміржол стансаларына, автовокзалдарға, автостансаларға, метрополитен стансаларына, физикалық-географиялық және мемлекет меншігіндегі басқа да объектілерге атау беру, сондай-ақ оларды қайта атау, олардың атауларының транскрипциясын нақтылау мен өзгерту және мемлекеттік заңды тұлғаларға, мемлекет қатысатын заңды тұлғаларға жеке адамдардың есімдерін беру жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z73" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z73" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының заңнамасымен жергілікті өкілді және атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z74" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z74" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Облыстық атқарушы органдар аудандық (облыстық маңызы бар қаланың) атқарушы органдарының ұсынуы бойынша облыстардың шекараларындағы қазiргi және жаңадан құрылатын әкiмшiлiк-аумақтық бiрлiктер мен жекелеген елдi мекендердi есепке алады және тiркейдi, сондай-ақ оларды есептi деректерден шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2908,266 +2990,250 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">12-бап. Аудандық өкiлдi және атқарушы органдардың өкiлеттiктерi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:bookmarkStart w:name="z58" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аудандық өкiлдi және атқарушы органдар бiрлескен шешiмiмен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z59" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) облыстық өкiлдi және атқарушы органдарына елдi мекендердi аудандық маңызы бар қалалардың категорияларына жатқызу туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z60" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) облыстық өкiлдi және атқарушы органдарға елдi мекендердi кенттер немесе ауылдар категорияларына жатқызу туралы; кенттердi немесе ауылдарды құру немесе қайта құру, олардың бағыныстылығын өзгерту, оларды есепке алу және тiркеу туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z61" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) кенттер мен ауылдардың басқару органдарының пiкiрiн ескере отырып, осы елдi мекендердiң шекараларын белгiлейдi және өзгертедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z62" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z62" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) облыстық өкiлдi және атқарушы органдарға аудандардың ауылдық округтердiң шекараларын өзгерту туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z63" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) тиiстi аумақ халқының пiкiрiн ескере отырып, облыстық өкiлдi және атқарушы органдарға кенттерге, ауылдық округтерге, ауылдарға атау беру және оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z64" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) тиісті аумақ халқының пікірін ескере отырып, Республикалық ономастика комиссиясымен келісілген облыстық ономастика комиссиясының қорытындысы негізінде аудандық маңызы бар қаланың құрамдас бөлiктерiне атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту жөніндегі мәселелерді шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z65" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) &lt;*&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z66" w:id="50"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z66" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының заңнамасымен жергілікті өкілді және атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z67" w:id="51"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z67" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аудандық атқарушы органдар аудан шекараларындағы қазiргi және жаңадан құрылатын елді мекендердi есепке алуды және тіркеуді жүзеге асырады, сондай-ақ оларды есептi деректерден шығарады. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3323,210 +3389,210 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13-бап. Қалалық өкiлдi және атқарушы органдардың өкiлеттiктерi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="52"/>
+    <w:bookmarkStart w:name="z51" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қалалық өкiлдi және атқарушы органдар бiрлескен шешiмiмен: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z52" w:id="53"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z52" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) облыстық өкiлдi және атқарушы органдарға қалаларды республикалық, облыстық және аудандық маңызы бар категорияларға жатқызу туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z53" w:id="54"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z53" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) облыстық өкiлдi және атқарушы органдарына, ал республикалық маңызы бар қалалардың, астананың өкiлдi және атқарушы органдары Қазақстан Республикасының Үкiметiне қалалар шекараларын өзгерту жөнiнде, соның iшiнде олардың құрамына жеке елдi мекендердi енгiзу туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z54" w:id="55"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z54" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) қаладағы аудандарды құрады және таратады, олардың шекараларын белгiлейдi және өзгертедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z55" w:id="56"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z55" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) республикалық маңызы бар қалалардың, астананың жергілікті өкілді және атқарушы органдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z98" w:id="57"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z98" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті аумақ халқының пікірін ескере отырып, Республикалық ономастика комиссиясымен келісілген республикалық маңызы бар қалалардың, астананың ономастика комиссиясының қорытындысы негізінде республикалық маңызы бар қалалардың, астананың қаладағы аудандарына, құрамдас бөлiктерiне атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту жөніндегі мәселелерді шешеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z99" w:id="58"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z99" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республикалық ономастика комиссиясының қарауына әуежайларға, порттарға, теміржол вокзалдарына, теміржол стансаларына, автовокзалдарға, автостансаларға, метрополитен стансаларына, физикалық-географиялық және мемлекет меншігіндегі басқа да объектілерге атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту және мемлекеттік заңды тұлғаларға, мемлекет қатысатын заңды тұлғаларға жеке адамдардың есімдерін беру жөнінде ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z118" w:id="59"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z118" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) облыстық маңызы бар қалалардың жергілікті өкілді және атқарушы органдары:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кенттер мен ауылдардың басқару органдарының пікірін ескере отырып, осы елді мекендердің шекараларын белгілейді және өзгертеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3537,90 +3603,90 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       облыстық өкілді және атқарушы органдарға ауылдық округтердің шекараларын өзгерту туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       тиісті аумақ халқының пікірін ескере отырып, облыстық өкілді және атқарушы органдарға ауылдарға, кенттерге, ауылдық округтерге атау беру және оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту туралы ұсыныстар енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="60"/>
+    <w:bookmarkStart w:name="z56" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) қаладағы аудандардың, алаңдардың, даңғылдардың, бульварлардың, көшелердiң, тұйық көшелердiң, саябақтардың, скверлердiң, көпiрлердiң және қаланың басқа да құрамды бөлiктерiнiң атауы және оларды қайта атау, олардың атауларының транскрипциясын өзгерту жөнiндегi жұмыстардың орындалуын қамтамасыз етедi;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z57" w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z57" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Қазақстан Республикасының заңнамасымен жергілікті өкілді және атқарушы органдарға жүктелетін өзге де өкілеттіктерді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3812,866 +3878,850 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Аудандық маңызы бар қала әкімі аудандық өкілді және атқарушы органдарға аудандық маңызы бар қаланы кент, ауыл санатына жатқызу туралы ұсыныс енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="62"/>
+    <w:bookmarkStart w:name="z46" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кент, ауыл, ауылдық округ әкімі: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z47" w:id="63"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z47" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) аудандық (облыстық маңызы бар қала) өкілді және атқарушы органдарға осы елдi мекендердi аудандық маңызы бар қалалар, кенттер, ауылдар санаттарына жатқызу туралы, оларды тарату және қайта құру туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z48" w:id="64"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z48" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) тиiстi елдi мекен халқының пiкiрiн ескере отырып, аудандық (облыстық маңызы бар қала) өкiлдi және атқарушы органдарға кенттерге, ауылдық округтерге, ауылдарға атау беру және оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z49" w:id="65"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z49" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) аудандық (облыстық маңызы бар қала) өкiлдi және атқарушы органдарға кенттердiң, ауылдық округтердiң, ауылдардың шекараларын белгiлеу және өзгерту туралы ұсыныстар енгiзедi; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z50" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) тиiстi аумақ халқының пiкiрiн ескере отырып, Республикалық ономастика комиссиясымен келісілген облыстық ономастика комиссиясының қорытындысы негізінде осы елдi мекендердің құрамдас бөлiктеріне атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту жөніндегі мәселелерді шешеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-    </w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР Президентiнiң 19.12.1995 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 2691</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жарлығымен; өзгерістер енгізілді - ҚР 09.02.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 126-IV</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (қолданысқа енгізілу тәртібін </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-баптан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қараңыз); 21.01.2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72-V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін үш ай өткен соң қолданысқа енгізiледi); 12.12.2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 383-VI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 60-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-1-бап. Әкiмшiлiк-аумақтық бiрлiктерге, елді мекендердің құрамдас бөлiктерiне атау беру және оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту кезінде тиісті аумақ халқының пікірін ескеру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Әкімшілік-аумақтық бірліктерге, елді мекендердің құрамдас бөліктеріне атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау және өзгерту кезінде тиісті аумақ халқының пікірін ескеруді жергілікті атқарушы органдар ономастика саласындағы уәкілетті орган айқындайтын тәртіппен жүргізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z101" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тиісті аумақ халқының пікірін ескеру қорытындылары бойынша жергілікті өкілді және атқарушы органдар бірлескен шешіммен әкiмшiлiк-аумақтық бiрлiктерге, елді мекендердің құрамдас бөлiктерiне атау беру, оларды қайта атау, сондай-ақ олардың атауларының транскрипциясын нақтылау мен өзгерту жөніндегі ұсыныстарды тиісті ономастика комиссияларының қарауына енгізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Ескерту. 14-бапқа өзгеріс енгізілді - ҚР Президентiнiң 19.12.1995 </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> қараңыз); 21.01.2013 </w:t>
+        <w:t xml:space="preserve">      Ескерту. 3-бөлім 14-1-баппен толықтырылды - ҚР 21.01.2013 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 72-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін үш ай өткен соң қолданысқа енгізiледi); 12.12.2020 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 30.06.2021 </w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланғанынан кейін үш ай өткен соң қолданысқа енгізiледi); өзгеріс енгізілді – ҚР 19.04.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 223-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңдарымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14-2-бап. Елді мекендердің санаттарын өзгерту тәртібі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Қала мәртебесін өзгерту бес жыл ішінде осы Заңның 3-бабының 1), 2) және 3) тармақшаларында белгіленген талаптарға сәйкес келмеген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z121" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ауыл, кент мәртебесін өзгерту үш жыл ішінде осы Заңның 3-бабының 4) және 5) тармақшаларында белгіленген талаптарға сәйкес келмеген жағдайда жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z122" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Егер Қазақстан Республикасының заңдарында өзгеше белгіленбесе, үш жыл ішінде осы Заңның 2-бабының 2-тармағы бесінші бөлігінің талаптарына сәйкес келмеген жағдайда ауылдық округ таратылады, ал оның ауылдық елді мекендері жақын маңдағы ауылдық округтерге немесе өзге де елді мекендерге қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z123" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Елді мекеннің санатын өзгерту рәсімі осы Заңда белгіленген тәртіппен жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 3-бөлім 14-2-баппен толықтырылды – ҚР 30.06.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 60-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі); 05.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңдарымен.</w:t>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа енгізіледі) Заңымен.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z18" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...129 lines deleted...]
-        <w:t>) Заңдарымен.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  4 бөлiм. ӘКIМШIЛIК-АУМАҚТЫҚ ҚҰРЫЛЫС МӘСЕЛЕЛЕРIН ҚАРАУ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...151 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+        <w:t>ҮШIН ҚАЖЕТТI ҚҰЖАТТАР МЕН МАТЕРИАЛДАР</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">15-бап. Аймақтық деңгейде әкiмшiлiк-аумақтық құрылыс мәселелерiн шешу үшiн қажеттi құжаттар мен материалдардың тiзбегi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="73"/>
+    <w:bookmarkStart w:name="z40" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Аймақтық деңгейде әкiмшiлiк-аумақтық құрылыс мәселелерiн шешу үшiн: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z41" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z41" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Қазақстан Республикасы Президентiнiң шешiмi немесе облыстық өкiлдi және атқарушы органдардың мәселенi өз мәнiсiнде шешетiн (бiрлескен) ұсынымы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z42" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z42" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Қазақстан Республикасы Үкiметiнiң енгiзiлетiн ұсыныс жөнiндегi тиiстi өтiнiшi және оның тиiмдi екендiгiнiң негiздемесi, өзгертiлетiн аумақтың көлемi, онда тұратын халықтың саны туралы мәлiметтер, негiзгi заңды тұлғалардың тiзбесi, олардың өндiрiстiк көрсеткiштерi, бұлардың әрқайсысында iстейтiн жұмысшылардың саны, жергiлiктi өкiлдi және атқарушы органдардың құрылымы мен штаттары туралы, қайта ұйымдастыруға байланысты олардың өзгеруi туралы мәселенi өз мәнiсiнде шешу үшiн қажеттi барлық басқа мәлiметтерi бар ұсынымы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z43" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z43" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) жергiлiктi (облыстық, аудандық, қалалық) өкiлдi және атқарушы органдардың, кенттер, ауылдар , ауылдық округтер әкiмдерiнiң қаралатын мәселе жөнiндегi ұсыныстары; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z44" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z44" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) әкiмшiлiк-аумақтық бiрлiктердiң жаңа шекаралары, мәселенi өз мәнiсiнде шешу үшiн маңызы бар өзге де жағырапиялық деректер көрсетiлген схемалық карта қажет. Картаға Үкiметiнiң өкiлi, сондай-ақ аумақтық қабылдайтын және беретiн өкiлдi және атқарушы органдардың басшылары қол қояды, қойылған қолдар мөрмен куәландырылады; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z45" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z45" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) жүргiзiлетiн қайта құрулар мен аттарын өзгерту жөнiндегi ғылыми сараптаманың актiсi және экономикалық есеп-қисап қажет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Ескерту. 15-тармаққа өзгерiстер енгiзiлдi - ҚР Президентiнiң 19.12.1995 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 2691</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жарлығымен; 09.02.2009 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 126-IV</w:t>
       </w:r>
       <w:r>
@@ -4734,168 +4784,168 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">16-бап. Аумақтар шегiнде әкiмшiлiк-аумақтық құрылыс мәселелерiн шешу үшiн қажеттi құжаттар мен материалдардың тiзбесi </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="79"/>
+    <w:bookmarkStart w:name="z35" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Өңір шегінде әкімшілік-аумақтық құрылыс мәселелерін шешу үшін мыналар қажет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) мәселенi өз мәнiсiнде шешетiн өкiлдi және атқарушы органның бiрлескен қаулысы; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="80"/>
+    <w:bookmarkStart w:name="z36" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) жергілікті қоғамдастық жиынының шешілетін мәселенің мәніне қатысты хаттамалары;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z37" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z37" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) енгiзiлетiн ұсыныс тиiмдiлiгiнiң негiздемесi, өзгертiлетiн аумақ, оның халқының саны туралы мәлiметтер, елдi мекендердiң өнеркәсiптiк және басқа да объектiлердiң тiзбесi, сондай-ақ мәселенi өз мәнiсiнде шешу үшiн қажеттi барлық басқа мәлiметтерi бар түсiндiрме жазбаша хат; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z38" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z38" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) елдi мекендердiң жаңа шекаралары және мәселенi өз мәнiсiнде шешу үшiн маңызы бар өзге де жағырапиялық деректерi көрсетiлген схемалық карта. Картаға өзгертiлетiн аумақтың өкiлдi және атқарушы органдарының басшылары қол қояды; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z39" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z39" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) жүргiзiлетiн қайта құрулар мен аттарын өзгерту жөнiндегi ғылыми сараптаманың актiсi және экономикалық есеп-қисап. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Осы Заңның </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5092,63 +5142,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5470,35 +5542,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>