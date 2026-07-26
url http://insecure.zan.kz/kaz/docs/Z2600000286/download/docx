--- v0 (2026-06-09)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d83e02" w14:textId="3d83e02">
+    <w:p w14:paraId="59ad8ef" w14:textId="59ad8ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -776,51 +776,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Қазақстан Республикасының адвокаттық қызмет және заң көмегі туралы заңнамасымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) Қазақстан Республикасының сайлау және республикалық референдум туралы заңнамасымен;</w:t>
+      6) Қазақстан Республикасының сайлау және жалпыхалықтық референдум туралы заңнамасымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Қазақстан Республикасының бухгалтерлік есеп пен қаржылық есептілік туралы, аудиторлық қызмет туралы, бағалау қызметі туралы, коллекторлық қызмет туралы, акционерлік қоғамдар, инвестициялық және венчурлік қорлар туралы заңнамасымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
@@ -840,50 +840,132 @@
         <w:t>
       8) Қазақстан Республикасының табиғи және техногендік сипаттағы төтенше жағдайлардың және олардың зардаптарының алдын алу және оларды жою, төтенше жағдай аймағындағы халыққа шұғыл медициналық және психологиялық көмек көрсету, Қазақстан Республикасының азаматтық қорғанысын құру және оның жұмыс істеуі, мемлекеттік материалдық резервті қалыптастыру, сақтау және пайдалану, авариялық-құтқару қызметтері мен құралымдарын ұйымдастыру және олардың қызметі, сондай-ақ азаматтық қорғау органдары қызметкерлерінің мәртебесі мен әлеуметтік қорғалуы мәселелері жөніндегі заңнамасымен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) инвестициялар, кәсіпкерлік қызметті жүргізу, Алатау қаласында қызмет әрекеті мен мемлекеттік басқаруды ұйымдастыру, оның тыныс-тіршілігі және қала құрылысын дамыту мен инфрақұрылымдық даму мәселелерін қозғамайтын Қазақстан Республикасының өзге де заңнамасымен реттелетін қоғамдық қатынастарға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 4-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5-бап. Осы Конституциялық заңда пайдаланылатын негізгі ұғымдар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -934,51 +1016,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Алатау қаласының жер қоры – арнаулы құқықтық режимнің міндеттерін орындау және оны дамыту мақсатында осы Конституциялық заңға сәйкес қалыптастырылатын жеке жер қоры;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Алатау қаласының заңнамасы – осы Конституциялық заң мен оның негізінде қабылданған Алатау қаласы әкімшілігінің, мәслихаты мен әкімдігінің нормативтік құқықтық актілерінен тұратын Қазақстан Республикасының нормативтік құқықтық актілерінің жиынтығы;</w:t>
+      3) Алатау қаласының заңнамасы – Қазақстан Республикасының Конституциясынан, осы Конституциялық заңнан, осы Конституциялық заңды іске асыру үшін қабылданған Қазақстан Республикасы Президентінің және Қазақстан Республикасы Үкіметінің нормативтік құқықтық актілерінен, сондай-ақ осы Конституциялық заң негізінде қабылданған Алатау қаласы әкімшілігінің, мәслихатының, әкімдігі мен әкімінің нормативтік құқықтық актілерінен тұратын Қазақстан Республикасының нормативтік құқықтық актілерінің жиынтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Алатау қаласының органдары – Алатау қаласын мемлекеттік басқару органдары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
@@ -1698,50 +1780,132 @@
         <w:t>
       3. Егер осы Конституциялық заңда немесе әкімшіліктің нормативтік құқықтық актілерінде өзгеше көзделмесе, осы Конституциялық заңда пайдаланылатын Қазақстан Республикасы заңнамасының басқа салаларындағы ұғымдар мен олардың анықтамалары Қазақстан Республикасы заңнамасының тиісті салаларында пайдаланылатын мағыналарында қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Осы Конституциялық заң мен Алатау қаласы заңнамасының өзге де актілеріндегі ұғымдар мен олардың анықтамалары Алатау қаласындағы қатынастарды реттеуге және мемлекеттік басқаруға қатысты Қазақстан Республикасының басқа нормативтік құқықтық актілеріндегі ұғымдар мен олардың анықтамаларына сәйкес келмеген кезде осы Конституциялық заң мен Алатау қаласы заңнамасының өзге де актілерінде қабылданған ұғымдар мен олардың анықтамалары пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 5-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6-бап. Арнаулы құқықтық режимнің мақсаты</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -9646,94 +9810,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Егер Алатау қаласы әкімшілігінің, мәслихатының немесе әкімдігінің нормативтік құқықтық актісінің Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Конституциясына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> немесе осы Конституциялық заңға қайшы келуі қабылданған кезде айқындалса, ол көрінеу заңсыз нормативтік құқықтық акт болып есептеледі.</w:t>
+        <w:t xml:space="preserve"> немесе осы Конституциялық заңға қайшы келуі айқындалса, ол көрінеу заңсыз нормативтік құқықтық акт болып есептеледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
     <w:bookmarkStart w:name="z468" w:id="463"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Көрінеу заңсыз болған жағдайларды қоспағанда, Алатау қаласы әкiмшiлiгiнiң, мәслихатының немесе әкімдігінің нормативтік құқықтық актісі әкімшіліктің интернет-ресурсында орналастырылған күнінен бастап үш жыл өткен соң оған дау айтуға болмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
     <w:bookmarkStart w:name="z469" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Әкімшіліктің нормативтік құқықтық актісінде Кеңестің шешімі бойынша Қазақстан Республикасының тиісті уәкілетті мемлекеттік органдарымен келісілуге тиіс әкімшіліктің нормативтік құқықтық актілері қабылданатын мәселелердің тізбесі айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 36-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z470" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 37-бап. Алатау қаласында тілдерді қолдану</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
     <w:bookmarkStart w:name="z471" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -11194,51 +11440,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Келісуден бас тарту уәжді болуға тиіс және ол бойынша сотқа шағым жасалуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
     <w:bookmarkStart w:name="z544" w:id="539"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Алатау қаласындағы прокуратураның қадағалауы осы тармақта белгіленген ерекшеліктер ескеріле отырып, Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+      4. Алатау қаласындағы прокуратураның жоғары қадағалауы осы тармақта белгіленген ерекшеліктер ескеріле отырып, Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
     <w:bookmarkStart w:name="z545" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Әкiмшiлiк пен әкiмшiлiк органдарының қызметiнде заңдылықтың сақталуын тексеруге Қазақстан Республикасы Президентiнiң немесе Қазақстан Республикасы Бас Прокурорының тапсырмасы бойынша Қазақстан Республикасының Бас Прокуратурасына ғана рұқсат етіледi.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="540"/>
     <w:bookmarkStart w:name="z546" w:id="541"/>
     <w:p>
@@ -11418,50 +11664,132 @@
         <w:t>
       7. Осы баптың ережелері Алатау қаласында салықтық әкімшілендіруді жүзеге асыруға қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
     <w:bookmarkStart w:name="z555" w:id="550"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Салықтық бақылаудың кез келген нысандарын қоса алғанда, салықтық әкімшілендіру осы Конституциялық заңның 44-бабында көзделген ерекшеліктер ескеріле отырып жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 42-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z556" w:id="551"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 43-бап. Алатау қаласының тауарларының, жұмыстарының және көрсетілетін қызметтерінің айналысы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
     <w:bookmarkStart w:name="z557" w:id="552"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -16040,94 +16368,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Алатау қаласында жүлде қоры бар турнирлер мен жарыстарды, құмар ойындарды және (немесе) бәс тігулерді ұйымдастырумен және өткізумен байланысты қызметке тек қана мастер-жоспарға және даму стратегиясына сәйкес арнайы белгіленген аймақ шегінде рұқсат етіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="779"/>
     <w:bookmarkStart w:name="z785" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Жиырма бір жасқа толмаған Қазақстан Республикасының азаматтарына, Қазақстан Республикасының мемлекеттік қызметшілеріне, Алатау қаласының қызметшілеріне, Қазақстан Республикасының Құрылтайы мен Қазақстан Республикасы мәслихаттарының депутаттарына, әскери қызметшілерге, арнаулы мемлекеттік органдардың қызметкерлеріне, құқық қорғау органдарының қызметкерлері мен жұмыскерлеріне, Қазақстан Республикасының Ұлттық Банкі мен оның ведомстволарының, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметкерлеріне, сондай-ақ сот әрекет ету қабілетін шектеген немесе өз еркімен құмар ойындарға және (немесе) бәс тігулерге қатысуды шектеген адамдарға, құмар ойындарға және (немесе) бәс тігулерге қатысуға тыйым салу Қазақстан Республикасының заңдарында немесе әкімшіліктің нормативтік құқықтық актілерінде белгіленген өзге де адамдарға Алатау қаласының аумағында құмар ойындарды және (немесе) бәс тігулерді ұйымдастыратын және өткізетін орындарға баруға, сол сияқты оларға кез келген түрде қатысуға тыйым салынады.</w:t>
+      3. Жиырма бір жасқа толмаған Қазақстан Республикасының азаматтарына, Қазақстан Республикасының мемлекеттік қызметшілеріне, Алатау қаласының қызметшілеріне, Қазақстан Республикасының Құрылтайы мен Қазақстан Республикасы мәслихаттарының депутаттарына, әскери қызметшілерге, арнаулы мемлекеттік органдардың қызметкерлеріне, құқық қорғау органдарының қызметкерлері мен жұмыскерлеріне, Қазақстан Республикасының Ұлттық Банкі мен оның ведомстволарының, қаржы нарығын және қаржы ұйымдарын реттеу, бақылау және қадағалау жөніндегі уәкілетті органның қызметкерлеріне, сондай-ақ сот әрекет ету қабілетін шектеген немесе өз еркімен құмар ойындарға және (немесе) бәс тігулерге қатысуды шектеген адамдарға, құмар ойындарға және (немесе) бәс тігулерге қатысуға тыйым салу Қазақстан Республикасының заңдарында белгіленген өзге де адамдарға Алатау қаласының аумағында құмар ойындарды және (немесе) бәс тігулерді ұйымдастыратын және өткізетін орындарға баруға, сол сияқты оларға кез келген түрде қатысуға тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="780"/>
     <w:bookmarkStart w:name="z786" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Осы тармақтың бірінші бөлігінің құмар ойындарды және (немесе) бәс тігулерді ұйымдастыратын және өткізетін орындарға баруға тыйым салу бөлігіндегі ережелері аталған адамдардың мемлекеттік бақылау мен қадағалауды және Қазақстан Республикасының заңнамасында немесе әкімшіліктің нормативтік құқықтық актілерінде көзделген өзге де өкілеттіктерді жүзеге асыру жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="781"/>
     <w:bookmarkStart w:name="z787" w:id="782"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Алатау қаласында құмар ойындарды және (немесе) бәс тігулерді ұйымдастыруға және өткізуге байланысты қызметті әкімшіліктің нормативтік құқықтық актілерімен реттеу қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға), терроризмді қаржыландыруға және жаппай қырып-жою қаруын таратуды қаржыландыруға қарсы іс-қимыл жөніндегі талаптарды сақтау мен ендіру арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 59-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 305-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Конституциялық заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z788" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 60-бап. Алатау қаласында еңбек қатынастарын және шетелдік жұмыскерлерді тартуды реттеу</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="783"/>
     <w:bookmarkStart w:name="z789" w:id="784"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -26058,55 +26468,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26432,31 +26842,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>