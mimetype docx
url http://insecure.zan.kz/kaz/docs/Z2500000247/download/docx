--- v0 (2026-03-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="58726a3" w14:textId="58726a3">
+    <w:p w14:paraId="9a51397" w14:textId="9a51397">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының Әкімшілік құқық бұзушылық туралы кодексіне өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Заңы 2025 жылғы 30 желтоқсандағы № 247-VIII ҚРЗ</w:t>
+        <w:t>Қазақстан Республикасының Заңы 2025 жылғы 30 желтоқсандағы № 247-VIII ҚРЗ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -4176,71 +4176,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Азаматтық қорғау саласындағы уәкілетті органның атынан табиғи және техногендік сипаттағы төтенше жағдайлардың алдын алу жөніндегі азаматтық қорғау іс-шараларын орындамауға байланысты әкімшілік құқық бұзушылықтар туралы істерді қарауға және әкімшілік жазалар қолдануға мыналар құқылы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z185" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) осы Кодекстің 411-1-бабының бірінші бөлігінде көзделген әкімшілік құқық бұзушылықтар бойынша – облыстың, республикалық маңызы бар қаланың, астананың төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі мемлекеттік инспекторы;</w:t>
+      1) осы Кодекстің 411-1-бабының бірінші бөлігінде көзделген әкімшілік құқық бұзушылықтар бойынша – астананың, облыстың, республикалық маңызы бар қаланың төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі мемлекеттік инспекторы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:name="z186" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) осы Кодекстің 411-1-бабының бірінші және екінші бөліктерінде көзделген әкімшілік құқық бұзушылықтар бойынша – Қазақстан Республикасының төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі мемлекеттік инспекторы, облыстың, республикалық маңызы бар қаланың, астананың төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі бас мемлекеттік инспекторы және оның орынбасары;</w:t>
+      2) осы Кодекстің 411-1-бабының бірінші және екінші бөліктерінде көзделген әкімшілік құқық бұзушылықтар бойынша – Қазақстан Республикасының төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі мемлекеттік инспекторы, астананың, облыстың, республикалық маңызы бар қаланың төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі бас мемлекеттік инспекторы және оның орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z187" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осы Кодекстің 411-1-бабында көзделген әкімшілік құқық бұзушылықтар бойынша – Қазақстан Республикасының төтенше жағдайлардың алдын алу саласындағы мемлекеттік бақылау жөніндегі бас мемлекеттік инспекторы және оның орынбасары.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z188" w:id="183"/>
     <w:p>
@@ -8052,50 +8052,132 @@
         <w:t xml:space="preserve">
       26) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>910-1-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігіндегі "және оныншы бөліктерінде" деген сөздер ", оныншы, 10-1 және 10-2-бөліктерінде)" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 306-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (01.07.2026 бастап қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z236" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бап. Осы Заң:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
     <w:bookmarkStart w:name="z237" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8530,55 +8612,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>