--- v0 (2025-12-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c96eba2" w14:textId="c96eba2">
+    <w:p w14:paraId="5f6d7cf" w14:textId="5f6d7cf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Қазақстан Республикасының кейбір заңнамалық актілеріне мәдениет, білім беру, отбасы және мемлекеттік бақылау мәселелері бойынша өзгерістер мен толықтырулар енгізу туралы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Қазақстан Республикасының Заңы 2025 жылғы 4 желтоқсандағы № 236-VIII ҚРЗ</w:t>
+        <w:t>Қазақстан Республикасының Заңы 2025 жылғы 4 желтоқсандағы № 236-VIII ҚРЗ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -11725,671 +11725,621 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42-1) оқыту тілін қосымша қолдауды қажет ететін, қазақ тілінде оқитын бірінші сыныптардың білім алушыларына арналған бейімдеу бағдарламасын, сондай-ақ оны ендіру қағидалары мен шарттарын бекітеді;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
     <w:bookmarkStart w:name="z465" w:id="425"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...215 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">5) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5-3-бапта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="425"/>
+    <w:bookmarkStart w:name="z469" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөлікте:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkStart w:name="z470" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 7-1), 7-2) және 7-3) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z471" w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының қызметі жетістіктерінің рейтингтік көрсеткіштерін бағалау әдістемесін бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z472" w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау қағидаларын бекітеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z473" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3) жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарының қызметі жетістіктерінің рейтингтік көрсеткіштерін бағалау әдістемесі және оларды саралау қағидалары негізінде жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралауды жүргізеді;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>10) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "және" деген сөзден кейін "(немесе)" деген сөзбен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z475" w:id="434"/>
+    <w:bookmarkStart w:name="z475" w:id="431"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 17-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z476" w:id="435"/>
+    <w:bookmarkEnd w:id="431"/>
+    <w:bookmarkStart w:name="z476" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17-1) Қазақстан Республикасындағы халықаралық және шетелдік оқу орындары және (немесе) олардың филиалдары қызметінің қағидаларын және олардың ынтымақтастығының нысандарын бекітеді;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z477" w:id="436"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z477" w:id="433"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші бөлік "7)," деген цифрдан кейін "7-1), 7-2), 7-3)," деген цифрлармен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z478" w:id="437"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:name="z478" w:id="434"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 6-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z479" w:id="438"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:name="z479" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары мемлекеттік орта білім беру объектілерін салуды, реконструкциялауды, күрделі жөндеуді қаржыландыру және жүргізу қағидаларына сәйкес айқындалатын көлемде орта білім беру ұйымдарының мемлекеттік объектілерін салуды, реконструкциялауды және күрделі жөндеуді қаржыландыруды жыл сайын қамтамасыз етеді.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z480" w:id="439"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z480" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-3-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы төртінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z481" w:id="440"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z481" w:id="437"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мемлекеттік мектепке дейінгі ұйымдардың, орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарының штат саны Қазақстан Республикасының дербес деректер және оларды қорғау, ақпаратқа қол жеткізу туралы заңнамасының талаптары сақтала отырып, олардың интернет-ресурстарында орналастырылуға тиіс.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z482" w:id="441"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:name="z482" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) 26-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "қабылдау тәртібі" деген сөздерден кейін "жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелері ескеріле отырып," деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z483" w:id="442"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z483" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) 30-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z484" w:id="443"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z484" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Мектепке дейінгі ұйым психологиялық-медициналық-педагогикалық консультацияның ұсынымдарына сәйкес мүмкіндіктері шектеулі балаларды қоспағанда, алты жасқа толған тәрбиеленушілерді шығаруды олар мектепалды даярлық бойынша жалпы білім беретін оқу бағдарламасын меңгергеннен кейін жыл сайын 1 маусымнан бастап 1 тамыз аралығындағы кезеңде жүзеге асырады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z485" w:id="444"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z485" w:id="441"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z486" w:id="445"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:bookmarkStart w:name="z486" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1. Жекеменшік білім беру ұйымдары тұлғалардың есімдерін беруді және оларды қайта атауды облыстардың, республикалық маңызы бар қалалардың және астананың ономастика комиссияларымен келіседі.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z487" w:id="446"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z487" w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-1-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="443"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12402,250 +12352,250 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 5-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z489" w:id="447"/>
+    <w:bookmarkStart w:name="z489" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5-1) дербес әзірленген академиялық адалдық нормалары негізінде академиялық және ғылыми қызметті жүзеге асыру;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:name="z490" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 5-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:name="z491" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Ғылым және жоғары білім саласындағы уәкілетті орган жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау қағидалары негізінде жүргізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелері бойынша мынадай:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:name="z492" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларының құрылымын дербес айқындауға;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z490" w:id="448"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 5-тармақпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z493" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары және (немесе) жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларының мазмұнын тиісті мемлекеттік жалпыға міндетті білім беру стандарттарының талаптарынан төмен болмайтындай етіп дербес айқындауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z491" w:id="449"/>
-[...15 lines deleted...]
-      "5. Ғылым және жоғары білім саласындағы уәкілетті орган жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау қағидалары негізінде жүргізілген жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелері бойынша мынадай:</w:t>
+    <w:bookmarkStart w:name="z494" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ғылым және жоғары білім саласындағы уәкілетті орган айқындаған тәртіпке сәйкес философия докторы (PhD) және бейіні бойынша доктор дәрежелерін беруге құқығы бар жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын айқындайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z492" w:id="450"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z495" w:id="453"/>
+    <w:bookmarkStart w:name="z495" w:id="450"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) 44-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацындағы "1), 3), 6), 7)" деген цифрлар "3), 6) және 7)" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z496" w:id="454"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:name="z496" w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) 47-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17-2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkEnd w:id="451"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12658,70 +12608,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z498" w:id="455"/>
+    <w:bookmarkStart w:name="z498" w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) резидентураға мемлекеттік білім беру тапсырысы негізінде, магистратураға, докторантураға түскен және оқуын аяқтаған адамдарға;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkEnd w:id="452"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12734,950 +12684,950 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "азаматтарға беріледі." деген сөздер "азаматтарға;" деген сөзбен ауыстырылып, мынадай мазмұндағы 7) және 8) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z500" w:id="456"/>
+    <w:bookmarkStart w:name="z500" w:id="453"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7) мүгедектігі бар баланы (мүгедектігі бар балаларды) тәрбиелеп отырған анаға немесе әкеге, бала асырап алушыға, қорғаншыға (қамқоршыға) тағайындалатын және төленетін мемлекеттік жәрдемақыны алушылар болып табылатын адамдарға;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="453"/>
+    <w:bookmarkStart w:name="z501" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) бірінші топтағы мүгедектігі бар адамға күтім жасауды жүзеге асыратын мемлекеттік жәрдемақыны алушылар болып табылатын адамдарға беріледі.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="454"/>
+    <w:bookmarkStart w:name="z502" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="455"/>
+    <w:bookmarkStart w:name="z503" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Шетелдік білім беру ұйымдарында резидентураға (ординатураға), магистратураға, аспирантураға, докторантураға түскен және оқуын аяқтаған адамдарға оқу кезеңінде жұмыспен өтеу бойынша кейінге қалдыру беріледі.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z501" w:id="457"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z504" w:id="460"/>
+    <w:bookmarkStart w:name="z504" w:id="457"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-1-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z505" w:id="461"/>
+    <w:bookmarkEnd w:id="457"/>
+    <w:bookmarkStart w:name="z505" w:id="458"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "орналастыруға міндетті." деген сөздер "орналастыруға;" деген сөзбен ауыстырылып, мынадай мазмұндағы 6), 7) және 8) тармақшалармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="458"/>
+    <w:bookmarkStart w:name="z506" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексіне сәйкес, өнім берушіні қоғамдық тамақтану объектісінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық-эпидемиологиялық қорытындысыз және (немесе) қызметті жүзеге асырудың басталғаны туралы хабарламасыз сатып алынатын қызметтерді көрсетуге жібермеуге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="459"/>
+    <w:bookmarkStart w:name="z507" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сатып алынатын қызметтерді көрсету процесінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="460"/>
+    <w:bookmarkStart w:name="z508" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      конкурстық құжаттамада мәлімделген, өнім беруші жұмыскерлерінің сатып алынатын қызметтерді нақты көрсетуін және олардың біліктілігін тексеруге;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z506" w:id="462"/>
-[...15 lines deleted...]
-      "6) "Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасының Кодексіне сәйкес, өнім берушіні қоғамдық тамақтану объектісінің халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы нормативтік құқықтық актілерге сәйкестігі туралы санитариялық-эпидемиологиялық қорытындысыз және (немесе) қызметті жүзеге асырудың басталғаны туралы хабарламасыз сатып алынатын қызметтерді көрсетуге жібермеуге;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алынатын қызметтерді көрсету үшін қажетті тоңазыту жабдығының және технологиялық жабдықтың болуын және жарамдылығын тексеруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z507" w:id="463"/>
-[...15 lines deleted...]
-      7) сатып алынатын қызметтерді көрсету процесінде:</w:t>
+    <w:bookmarkStart w:name="z510" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тағамдар мен аспаздық бұйымдардың сапасына органолептикалық бағалау (бракераж) жүргізуді қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z508" w:id="464"/>
-[...15 lines deleted...]
-      конкурстық құжаттамада мәлімделген, өнім беруші жұмыскерлерінің сатып алынатын қызметтерді нақты көрсетуін және олардың біліктілігін тексеруге;</w:t>
+    <w:bookmarkStart w:name="z511" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына осы тармақтың 7) тармақшасында көзделген талаптардың сақталуы туралы ақпарат беруге міндетті.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z509" w:id="465"/>
-[...15 lines deleted...]
-      сатып алынатын қызметтерді көрсету үшін қажетті тоңазыту жабдығының және технологиялық жабдықтың болуын және жарамдылығын тексеруге;</w:t>
+    <w:bookmarkStart w:name="z512" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 2-1, 2-2 және 2-3-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z510" w:id="466"/>
-[...15 lines deleted...]
-      тағамдар мен аспаздық бұйымдардың сапасына органолептикалық бағалау (бракераж) жүргізуді қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z513" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Өнім беруші тамақ өніміне кіріс құжаттарын есепке алуды оны жеткізуді жүзеге асыратын субъектілер бөлінісінде жүргізуге міндетті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z511" w:id="467"/>
-[...15 lines deleted...]
-      8) облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органына осы тармақтың 7) тармақшасында көзделген талаптардың сақталуы туралы ақпарат беруге міндетті.";</w:t>
+    <w:bookmarkStart w:name="z514" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы сатып алынатын көрсетілетін қызметтерді берушілердің тізілімін жүргізеді, онда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z512" w:id="468"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 2-1, 2-2 және 2-3-тармақтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z515" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қызметтерді көрсету туралы шарттардың жасалған күні мен қолданылу мерзімі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z513" w:id="469"/>
-[...15 lines deleted...]
-      "2-1. Өнім беруші тамақ өніміне кіріс құжаттарын есепке алуды оны жеткізуді жүзеге асыратын субъектілер бөлінісінде жүргізуге міндетті.</w:t>
+    <w:bookmarkStart w:name="z516" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сатып алынатын қызметтерді нақты көрсететін өнім берушінің жұмыскерлері және олардың біліктілігі туралы ақпарат қамтылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z514" w:id="470"/>
-[...15 lines deleted...]
-      2-2. Облыстың, республикалық маңызы бар қаланың және астананың жергілікті атқарушы органы сатып алынатын көрсетілетін қызметтерді берушілердің тізілімін жүргізеді, онда:</w:t>
+    <w:bookmarkStart w:name="z517" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. Осы баптың 2-тармағының 8) тармақшасында, 2-1 және 2-2-тармақтарында көзделген талаптарды орындау тәртібі мемлекеттік орта, техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында, қосымша білім беретін мектептен тыс ұйымдарда білім алушыларды тамақтандыруды ұйымдастыру, сондай-ақ мемлекеттік мектепке дейінгі ұйымдарда, жетім балалар мен ата-анасының қамқорлығынсыз қалған балаларға арналған білім беру ұйымдарында тәрбиеленетін және білім алатын балаларды тамақтандыруды қамтамасыз етуге байланысты тауарларды сатып алу қағидаларына сәйкес жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z515" w:id="471"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z518" w:id="474"/>
+    <w:bookmarkStart w:name="z518" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) 51-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z519" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тармақша "сәйкес" деген сөзден кейін "және академиялық адалдық нормалары сақтала отырып" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z520" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 2-1) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="473"/>
+    <w:bookmarkStart w:name="z521" w:id="474"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1) білім алушыларға ғылыми зерттеулер мен академиялық жазу әдістерін және оларды зерделенетін салада қолдануды оқытып-үйретуге;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="474"/>
-    <w:bookmarkStart w:name="z519" w:id="475"/>
-[...15 lines deleted...]
-      2) тармақша "сәйкес" деген сөзден кейін "және академиялық адалдық нормалары сақтала отырып" деген сөздермен толықтырылсын;</w:t>
+    <w:bookmarkStart w:name="z522" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тармақша "қағидаларын" деген сөзден кейін "және ғылыми әдеп қағидаттарын" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z520" w:id="476"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 2-1) тармақшамен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z523" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) мынадай мазмұндағы 55-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z521" w:id="477"/>
-[...15 lines deleted...]
-      "2-1) білім алушыларға ғылыми зерттеулер мен академиялық жазу әдістерін және оларды зерделенетін салада қолдануды оқытып-үйретуге;";</w:t>
+    <w:bookmarkStart w:name="z524" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "55-1-бап. Білім беру ұйымдарын мемлекеттік аттестаттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z522" w:id="478"/>
-[...15 lines deleted...]
-      7) тармақша "қағидаларын" деген сөзден кейін "және ғылыми әдеп қағидаттарын" деген сөздермен толықтырылсын;</w:t>
+    <w:bookmarkStart w:name="z525" w:id="478"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Білім беру ұйымдарын мемлекеттік аттестаттау білім беру қызметінің тиісті білім беру деңгейінің мемлекеттік жалпыға міндетті стандартының талаптарына сәйкестігін айқындауға бағытталған, білім берудің сапасы мен қолжетімділігін кешенді түрде бағалау рәсімін білдіреді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z523" w:id="479"/>
-[...15 lines deleted...]
-      16) мынадай мазмұндағы 55-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z526" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мемлекеттік аттестаттау меншік нысанына және ведомстволық бағыныстылығына қарамастан, мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын, сондай-ақ Сот төрелігі академиясында, әскери, арнаулы оқу орындарында жоғары және жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымдарына қатысты жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z524" w:id="480"/>
-[...15 lines deleted...]
-      "55-1-бап. Білім беру ұйымдарын мемлекеттік аттестаттау</w:t>
+    <w:bookmarkStart w:name="z527" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мемлекеттік аттестаттауды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z525" w:id="481"/>
-[...15 lines deleted...]
-      1. Білім беру ұйымдарын мемлекеттік аттестаттау білім беру қызметінің тиісті білім беру деңгейінің мемлекеттік жалпыға міндетті стандартының талаптарына сәйкестігін айқындауға бағытталған, білім берудің сапасы мен қолжетімділігін кешенді түрде бағалау рәсімін білдіреді.</w:t>
+    <w:bookmarkStart w:name="z528" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) меншік нысанына және ведомстволық бағыныстылығына қарамастан, білім беру саласындағы уәкілетті орган айқындайтын тәртіппен мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарына қатысты білім беру саласындағы уәкілетті органның ведомствосы және оның аумақтық бөлімшелері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z526" w:id="482"/>
-[...15 lines deleted...]
-      2. Мемлекеттік аттестаттау меншік нысанына және ведомстволық бағыныстылығына қарамастан, мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білім берудің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын, сондай-ақ Сот төрелігі академиясында, әскери, арнаулы оқу орындарында жоғары және жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыратын білім беру ұйымдарына қатысты жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z529" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведомстволық бағыныстылығына қарамастан, ғылым және жоғары білім саласындағы уәкілетті орган айқындайтын тәртіппен жоғары және жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыратын әскери, арнаулы оқу орындарына қатысты ғылым және жоғары білім беру саласындағы уәкілетті органның ведомствосы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z527" w:id="483"/>
-[...15 lines deleted...]
-      3. Мемлекеттік аттестаттауды:</w:t>
+    <w:bookmarkStart w:name="z530" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) денсаулық сақтау саласындағы техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қатысты денсаулық сақтау саласындағы уәкілетті орган өзі айқындайтын тәртіппен;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="483"/>
-    <w:bookmarkStart w:name="z528" w:id="484"/>
-[...15 lines deleted...]
-      1) меншік нысанына және ведомстволық бағыныстылығына қарамастан, білім беру саласындағы уәкілетті орган айқындайтын тәртіппен мектепке дейінгі тәрбие мен оқытудың, бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын, техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын білім беру ұйымдарына қатысты білім беру саласындағы уәкілетті органның ведомствосы және оның аумақтық бөлімшелері;</w:t>
+    <w:bookmarkStart w:name="z531" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) Сот төрелігі академиясына қатысты Қазақстан Республикасының Жоғары Сот Кеңесі өзі айқындайтын тәртіппен бес жылда бір рет өткізеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="484"/>
-    <w:bookmarkStart w:name="z529" w:id="485"/>
-[...15 lines deleted...]
-      2) ведомстволық бағыныстылығына қарамастан, ғылым және жоғары білім саласындағы уәкілетті орган айқындайтын тәртіппен жоғары және жоғары оқу орнынан кейінгі білім беру бағдарламаларын іске асыратын әскери, арнаулы оқу орындарына қатысты ғылым және жоғары білім беру саласындағы уәкілетті органның ведомствосы;</w:t>
+    <w:bookmarkStart w:name="z532" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бірінші мемлекеттік аттестаттау жаңадан құрылған, мынадай:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z530" w:id="486"/>
-[...15 lines deleted...]
-      3) денсаулық сақтау саласындағы техникалық және кәсіптік, орта білімнен кейінгі білімнің білім беру бағдарламаларын іске асыратын ұйымдарға қатысты денсаулық сақтау саласындағы уәкілетті орган өзі айқындайтын тәртіппен;</w:t>
+    <w:bookmarkStart w:name="z533" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында – қызметі басталған кезден бастап үш жыл өткен соң;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="486"/>
-    <w:bookmarkStart w:name="z531" w:id="487"/>
-[...15 lines deleted...]
-      4) Сот төрелігі академиясына қатысты Қазақстан Республикасының Жоғары Сот Кеңесі өзі айқындайтын тәртіппен бес жылда бір рет өткізеді.</w:t>
+    <w:bookmarkStart w:name="z534" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын іске асыратын ұйымдарда – төрт жыл өткен соң;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z532" w:id="488"/>
-[...15 lines deleted...]
-      4. Бірінші мемлекеттік аттестаттау жаңадан құрылған, мынадай:</w:t>
+    <w:bookmarkStart w:name="z535" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) техникалық және кәсіптік, орта білімнен кейінгі, жоғары және жоғары оқу орнынан кейінгі білімнің білім беру бағдарламаларын іске асыратын ұйымдарда мамандардың алғашқы бітіру кезінен бастап бір жылдан кешіктірілмей өткізіледі.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z533" w:id="489"/>
-[...15 lines deleted...]
-      1) мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарында – қызметі басталған кезден бастап үш жыл өткен соң;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Білім беру қызметінің тиісті білім беру деңгейінің мемлекеттік жалпыға міндетті стандартының талаптарына сәйкестігін бағалауды жүргізу нәтижелері бойынша білім беру ұйымы мемлекеттік аттестаттаудан өткен не өтпеген деп танылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z534" w:id="490"/>
-[...15 lines deleted...]
-      2) бастауыш, негізгі орта және жалпы орта білімнің жалпы білім беретін оқу бағдарламаларын іске асыратын ұйымдарда – төрт жыл өткен соң;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мемлекеттік аттестаттаудан өтпеген білім беру ұйымдарына қатысты Қазақстан Республикасының Кәсіпкерлік кодексіне сәйкес бақылау субъектісіне (объектісіне) бару арқылы профилактикалық бақылау жүргізіледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z535" w:id="491"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z538" w:id="494"/>
+    <w:bookmarkStart w:name="z538" w:id="491"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z539" w:id="495"/>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z539" w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "заңды тұлғалардың" деген сөздерден кейін ", сондай-ақ дара кәсіпкерлердің" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkEnd w:id="492"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13690,90 +13640,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z541" w:id="496"/>
+    <w:bookmarkStart w:name="z541" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші бөліктегі "және бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау" деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z542" w:id="497"/>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z542" w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       үшінші бөлік алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkEnd w:id="494"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13986,90 +13936,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-13-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z544" w:id="498"/>
+    <w:bookmarkStart w:name="z544" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-1-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkEnd w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14138,90 +14088,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1), 16) және 20) тармақшалары алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z547" w:id="499"/>
+    <w:bookmarkStart w:name="z547" w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>62-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkEnd w:id="496"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14234,110 +14184,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="500"/>
+    <w:bookmarkStart w:name="z549" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші бөлік "ұйымдарында" деген сөзден кейін "және жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымдарын саралау нәтижелері ескеріле отырып" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
-    <w:bookmarkStart w:name="z550" w:id="501"/>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z550" w:id="498"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       екінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
-    <w:bookmarkStart w:name="z551" w:id="502"/>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z551" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Техникалық және кәсіптік, орта білімнен кейінгі білімі бар кадрларды даярлауға арналған мемлекеттік білім беру тапсырысы әскери, арнаулы оқу орындарын қоспағанда, білім беру ұйымдарында білім беру саласындағы уәкілетті орган айқындайтын тәртіппен орналастырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkEnd w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14350,70 +14300,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z553" w:id="503"/>
+    <w:bookmarkStart w:name="z553" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Мектепалды сыныптарда мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын орта білім беру ұйымдарын қоспағанда, мектепке дейінгі тәрбие мен оқытудың жалпы білім беретін оқу бағдарламаларын іске асыратын білім беру ұйымдарындағы мемлекеттік білім беру тапсырысы білім беру саласындағы уәкілетті орган айқындайтын тәртіппен орналастырылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkEnd w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14426,371 +14376,453 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-тармақтағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының түрі мен мәртебесіне" деген сөздер "Сот төрелігі академиясын, әскери, арнаулы оқу орындарын қоспағанда, жоғары және (немесе) жоғары оқу орнынан кейінгі білім беру ұйымының түріне, мәртебесіне және саралау нәтижелеріне" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z555" w:id="504"/>
+    <w:bookmarkStart w:name="z555" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Тұтынушылардың құқықтарын қорғау туралы" 2010 жылғы 4 мамырдағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z556" w:id="505"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z556" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25-баптың 1-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z557" w:id="506"/>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z557" w:id="503"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15) музыкалық туындыларды орындаушылардың ойын-сауық қызметтерін көрсетуі кезінде дауыс (вокалды) фонограммаларын, дыбыс-бейне жазбаны Қазақстан Республикасының заңнамасында белгіленген жағдайларда пайдалануын көрсетуді;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z558" w:id="507"/>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z558" w:id="504"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Педагог мәртебесі туралы" 2019 жылғы 27 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z559" w:id="508"/>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z559" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі "кабинеттерде" деген сөзден кейін "(орталықтарда)" деген сөзбен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z560" w:id="509"/>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z560" w:id="506"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 8-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "кабинетте" деген сөзден кейін ("орталықта") деген сөзбен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z561" w:id="510"/>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z561" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 9-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі "жүлдегерін" деген сөзден кейін ", ғылыми жобалардың халықаралық конкурстарының жеңімпазын" деген сөздермен толықтырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z562" w:id="511"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z562" w:id="508"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бап. Осы Заң:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z563" w:id="512"/>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z563" w:id="509"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) 2026 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="512"/>
-    <w:bookmarkStart w:name="z564" w:id="513"/>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z564" w:id="510"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 2026 жылғы 1 ақпаннан бастап қолданысқа енгізілетін 1-баптың 3-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14985,112 +15017,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18) тармақшаларын</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z565" w:id="514"/>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z565" w:id="511"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 2026 жылғы 1 қыркүйектен бастап қолданысқа енгізілетін 1-баптың 9-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) тармақшасының</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>5) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші, төртінші, бесінші, алтыншы және оныншы абзацтарын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z566" w:id="515"/>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z566" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) 2027 жылғы 1 қаңтардан бастап қолданысқа енгізілетін 1-баптың 9-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15125,51 +15137,133 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> төртінші, бесінші, алтыншы, жетінші және сегізінші абзацтарын, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19) тармақшасының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші және сегізінші абзацтарын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkEnd w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 08.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 340-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік он күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -15344,55 +15438,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15718,31 +15812,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>