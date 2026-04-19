--- v1 (2026-03-04)
+++ v2 (2026-04-19)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a29b4fa" w14:textId="a29b4fa">
+    <w:p w14:paraId="89cf967" w14:textId="89cf967">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -12968,384 +12968,220 @@
         <w:t>
       "Клиенттің жолданымын қарау мерзімі банкке, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымға жолданым келіп түскен күннен бастап он бес жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
     <w:bookmarkStart w:name="z450" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жолданымды дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты жолданымды қарау мерзімі он бес жұмыс күніне ұзартылуы мүмкін, бұл туралы клиентке жолданымды қарау мерзімі ұзартылған күннен бастап үш жұмыс күні ішінде хабарланады;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z451" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>10) тармақша</w:t>
-[...28 lines deleted...]
-      "10) клиенттермен жұмыс істеу тәртібі туралы ереже, оның ішінде мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі басқа да топтарына көрсетілетін қызметтерді ұсыну бойынша қаржы ұйымдары бөлімшелерінің қолжетімділігі жөніндегі ұлттық стандарттың талаптары ескеріле отырып, мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі топтарына көрсетілетін қызметтерді ұсыну тәртібін, сондай-ақ мүгедектігі бар адамдарға және сенім білдірілген адамның қатысуымен халықтың жүріп-тұруы шектеулі топтарына көрсетілетін қызметтерді ұсыну ерекшеліктерін қамтитын ереже;";</w:t>
+        <w:t>екінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z453" w:id="387"/>
-[...15 lines deleted...]
-      екінші бөлік мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z454" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Операцияларды жүргізудің жалпы шарттарын айқындайтын қағидалар көрсетілетін банктік қызметтерді ұсыну, ақпаратты жария ету және банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың уәкілетті органның нормативтік құқықтық актісінде айқындалатын көрсетілетін банктік қызметтерді ұсыну процесінде туындайтын клиенттердің жолданымдарын қарау тәртібіне сәйкес келуге тиіс.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z454" w:id="388"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z455" w:id="389"/>
+    <w:bookmarkStart w:name="z455" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-1-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі "құжаттардың" деген сөзден кейін "және хабарламада көрсетілетін бекітілген қаржы өнімдері жөніндегі мәліметтердің" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z456" w:id="390"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z456" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) 33-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігіндегі "және 74-3-бабы 5-тармағының" деген сөздер ", 74-3-бабы 5-тармағының, 74-5-бабы 2, 3, 4, 5 және 6-тармақтарының" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z457" w:id="391"/>
+    <w:bookmarkEnd w:id="389"/>
+    <w:bookmarkStart w:name="z457" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13358,150 +13194,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіндегі "банктердің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдардың" деген сөздер "кредиттік бюролардың" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z459" w:id="392"/>
+    <w:bookmarkStart w:name="z459" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 3-3-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z460" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-3. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым банктік қарыз беру туралы шешім қабылдағанға дейін алған, мерзімді әскери қызметтегі әскери қызметшінің кредиттік есебінде оны мерзімді әскери қызметке шақыру туралы ақпарат болған кезде банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның осындай әскери қызметшілерге Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында мерзімді әскери қызмет өткеруі кезеңінде банктік қарыздар беруіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z460" w:id="393"/>
-[...15 lines deleted...]
-      "3-3. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым банктік қарыз беру туралы шешім қабылдағанға дейін алған, мерзімді әскери қызметтегі әскери қызметшінің кредиттік есебінде оны мерзімді әскери қызметке шақыру туралы ақпарат болған кезде банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның осындай әскери қызметшілерге Қазақстан Республикасының Қарулы Күштерінде, басқа да әскерлері мен әскери құралымдарында мерзімді әскери қызмет өткеруі кезеңінде банктік қарыздар беруіне тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z461" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ оларды қызметтен шығару туралы мәліметтер алмасу Қазақстан Республикасы Қорғаныс министрлігімен келісу бойынша уәкілетті орган айқындаған тәртіппен мемлекеттік органдар мен кредиттік бюролардың ақпараттық жүйелерінің өзара іс-қимылын қамтамасыз ету арқылы жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z461" w:id="394"/>
-[...15 lines deleted...]
-      Мерзімді әскери қызметке шақырылған әскери қызметшілер, сондай-ақ оларды қызметтен шығару туралы мәліметтер алмасу Қазақстан Республикасы Қорғаныс министрлігімен келісу бойынша уәкілетті орган айқындаған тәртіппен мемлекеттік органдар мен кредиттік бюролардың ақпараттық жүйелерінің өзара іс-қимылын қамтамасыз ету арқылы жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z462" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінде көзделген жағдайларда дербес деректерді жинау, өңдеу және пайдалану Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z462" w:id="395"/>
-[...15 lines deleted...]
-      Осы тармақтың екінші бөлігінде көзделген жағдайларда дербес деректерді жинау, өңдеу және пайдалану Қазақстан Республикасының заңнамасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z463" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым банктік қарыз беру туралы шешім қабылдағанға дейін алған, мерзімді әскери қызметтегі әскери қызметшінің кредиттік есебінде оны мерзімді әскери қызметке шақыру туралы ақпарат болған кезде банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осындай әскери қызметшіге банктік қарыз берген жағдайда, банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым мұндай банктік қарыз бойынша міндеттемелердің орындалуын талап етуге құқылы емес және мұндай банктік қарыз беру фактісі анықталған күннен бастап үш жұмыс күнінен кешіктірмей, осы баптың 5-2-тармағының тоғызыншы бөлігінде көзделген шараларды қабылдайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z463" w:id="396"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13534,390 +13370,390 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-2-тармақтар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z465" w:id="397"/>
+    <w:bookmarkStart w:name="z465" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5-1. Жеке тұлға банктік қарыздар алудан ерікті түрде бас тартуын кредиттік бюрода, "электрондық үкімет" веб-порталы не банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның "электрондық үкімет" шлюзінде орналастырылған сервистермен интеграцияланған ақпараттандыру объектілері арқылы тегін белгілеуге не оны алып тастауға құқылы.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:bookmarkStart w:name="z466" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым банктік қарыз беру туралы шешім қабылданғанға дейін алған жеке тұлғаның кредиттік есебінде оның банктік қарыз алудан ерікті түрде бас тартуын белгілегені туралы ақпарат болған кезде банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның оған банктік қарыздар беруіне тыйым салынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z466" w:id="398"/>
-[...15 lines deleted...]
-      5-2. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым банктік қарыз беру туралы шешім қабылданғанға дейін алған жеке тұлғаның кредиттік есебінде оның банктік қарыз алудан ерікті түрде бас тартуын белгілегені туралы ақпарат болған кезде банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның оған банктік қарыздар беруіне тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z467" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның алу тәртібі және келісу қажет болатын тұтынушылық банктік қарыздың ең төмен мөлшері уәкілетті органның нормативтік құқықтық актісінде айқындалатын, тіркелуге жататын мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыздарды жеке тұлғаға жұбайының (зайыбының) келісімінсіз беруіне тыйым салынады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z467" w:id="399"/>
-[...15 lines deleted...]
-      Банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның алу тәртібі және келісу қажет болатын тұтынушылық банктік қарыздың ең төмен мөлшері уәкілетті органның нормативтік құқықтық актісінде айқындалатын, тіркелуге жататын мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыздарды жеке тұлғаға жұбайының (зайыбының) келісімінсіз беруіне тыйым салынады.</w:t>
+    <w:bookmarkStart w:name="z468" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның бұрын алынған банктік қарыздар және (немесе) микрокредиттер туралы ақпарат кредиттік есебінде жоқ жеке тұлғамен мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыз шартын банкте, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда өзінің қатысуынсыз жасасуына тыйым салынады. Жасасу үшін жеке тұлғаның өзінің қатысуы қажет болатын тұтынушылық банктік қарыз шарты бойынша банктік қарыздың ең төмен мөлшері уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде айқындалады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z468" w:id="400"/>
-[...15 lines deleted...]
-      Банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның бұрын алынған банктік қарыздар және (немесе) микрокредиттер туралы ақпарат кредиттік есебінде жоқ жеке тұлғамен мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыз шартын банкте, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда өзінің қатысуынсыз жасасуына тыйым салынады. Жасасу үшін жеке тұлғаның өзінің қатысуы қажет болатын тұтынушылық банктік қарыз шарты бойынша банктік қарыздың ең төмен мөлшері уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде айқындалады.</w:t>
+    <w:bookmarkStart w:name="z469" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде көзделген жағдайларда және тәртіппен жеке тұлғамен мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыз шартын осындай шарт жасасуға оның келісімін алғаннан кейін ғана жасасады. Көрсетілген шарт Интернет арқылы жасалған жағдайда, оны жасауға келісім кредиттік бюрода, "электрондық үкімет" веб-порталында не банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның "электрондық үкімет" шлюзінде орналастырылған сервистермен интеграцияланған ақпараттандыру объектілері арқылы ресімделеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z469" w:id="401"/>
-[...15 lines deleted...]
-      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде көзделген жағдайларда және тәртіппен жеке тұлғамен мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыз шартын осындай шарт жасасуға оның келісімін алғаннан кейін ғана жасасады. Көрсетілген шарт Интернет арқылы жасалған жағдайда, оны жасауға келісім кредиттік бюрода, "электрондық үкімет" веб-порталында не банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның "электрондық үкімет" шлюзінде орналастырылған сервистермен интеграцияланған ақпараттандыру объектілері арқылы ресімделеді.</w:t>
+    <w:bookmarkStart w:name="z470" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың үшінші бөлігінде көзделген талап банктік қарыз шартын жасасу, сондай-ақ тұтынушылық банктік қарыз сомасын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатушының (өнім берушінің) банктік шотына қарыз алушы (сатып алушы) алғанын растайтын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу мақсаттарына беру жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z470" w:id="402"/>
-[...15 lines deleted...]
-      Осы тармақтың үшінші бөлігінде көзделген талап банктік қарыз шартын жасасу, сондай-ақ тұтынушылық банктік қарыз сомасын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатушының (өнім берушінің) банктік шотына қарыз алушы (сатып алушы) алғанын растайтын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу мақсаттарына беру жағдайларына қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z471" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Интернет арқылы жасалған, мөлшері уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде айқындалған ең төмен мөлшерден асатын банктік қарыз шарты негізінде мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыз бойынша қарыз алушыға ақша беруді мынадай талаптарды сақтай отырып:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z471" w:id="403"/>
-[...15 lines deleted...]
-      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым Интернет арқылы жасалған, мөлшері уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде айқындалған ең төмен мөлшерден асатын банктік қарыз шарты негізінде мүлік кепілімен қамтамасыз етілмеген тұтынушылық банктік қарыз бойынша қарыз алушыға ақша беруді мынадай талаптарды сақтай отырып:</w:t>
+    <w:bookmarkStart w:name="z472" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) шартқа қол қойылған не банктік қарыз сомасы ұлғайтылған кезден бастап жиырма төрт сағаттан кейін;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z472" w:id="404"/>
-[...15 lines deleted...]
-      1) шартқа қол қойылған не банктік қарыз сомасы ұлғайтылған кезден бастап жиырма төрт сағаттан кейін;</w:t>
+    <w:bookmarkStart w:name="z473" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қарыз алушы осы бөліктің 1) тармақшасында көрсетілген мерзім өткеннен кейін уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде көзделген талаптарға сәйкес ресімделген тұтынушылық банктік қарызды алуға келісім бергеннен кейін жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z473" w:id="405"/>
-[...15 lines deleted...]
-      2) қарыз алушы осы бөліктің 1) тармақшасында көрсетілген мерзім өткеннен кейін уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде көзделген талаптарға сәйкес ресімделген тұтынушылық банктік қарызды алуға келісім бергеннен кейін жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z474" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қарыз алушыға мүлік кепілімен қамтамасыз етілмеген, сомасы қосу нәтижесінде уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде айқындалған ең төмен мөлшерден асатын бірнеше тұтынушылық қарыз Интернет арқылы берілген жағдайда банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым тәуекелдерді басқару және ішкі бақылау рәсімдеріне сәйкес осы тармақтың алтыншы бөлігінің 1) тармақшасында көзделген талапты сақтайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z474" w:id="406"/>
-[...15 lines deleted...]
-      Қарыз алушыға мүлік кепілімен қамтамасыз етілмеген, сомасы қосу нәтижесінде уәкілетті органның осы баптың 2-тармағында көрсетілген нормативтік құқықтық актісінде айқындалған ең төмен мөлшерден асатын бірнеше тұтынушылық қарыз Интернет арқылы берілген жағдайда банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым тәуекелдерді басқару және ішкі бақылау рәсімдеріне сәйкес осы тармақтың алтыншы бөлігінің 1) тармақшасында көзделген талапты сақтайды.</w:t>
+    <w:bookmarkStart w:name="z475" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың бірінші, төртінші және алтыншы бөліктерінде көзделген талаптар тұтынушылық банктік қарыз сомасын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатушының (өнім берушінің) банктік шотына қарыз алушы (сатып алушы) алғанын растайтын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу мақсаттарына және (немесе) банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның сол банкте, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда алынған банктік қарыз бойынша қарыз алушының берешегін өтеу мақсаттарына және (немесе) республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің бір жүз елу еселенген мөлшерінен аспайтын мөлшерде төлем картасы бойынша белгіленген кредиттік лимит шеңберінде беру жағдайларына қолданылмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z475" w:id="407"/>
-[...15 lines deleted...]
-      Осы тармақтың бірінші, төртінші және алтыншы бөліктерінде көзделген талаптар тұтынушылық банктік қарыз сомасын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатушының (өнім берушінің) банктік шотына қарыз алушы (сатып алушы) алғанын растайтын тауарларды, жұмыстар мен көрсетілетін қызметтерді сатып алу мақсаттарына және (немесе) банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның сол банкте, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымда алынған банктік қарыз бойынша қарыз алушының берешегін өтеу мақсаттарына және (немесе) республикалық бюджет туралы заңда тиісті қаржы жылына белгіленген айлық есептік көрсеткіштің бір жүз елу еселенген мөлшерінен аспайтын мөлшерде төлем картасы бойынша белгіленген кредиттік лимит шеңберінде беру жағдайларына қолданылмайды.</w:t>
+    <w:bookmarkStart w:name="z476" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы тармақтың екінші бөлігінде көзделген талаптарды сақтамай банктік қарыз берген жағдайда, банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жеке тұлғадан мұндай банктік қарыз бойынша міндеттемелердің орындалуын талап етуге құқылы емес. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы тармақтың екінші бөлігінде көзделген талаптар сақталмай банктік қарыз беру фактісі анықталған күннен бастап үш жұмыс күнінен кешіктірмей мынадай шараларды қабылдайды:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z476" w:id="408"/>
-[...15 lines deleted...]
-      Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы тармақтың екінші бөлігінде көзделген талаптарды сақтамай банктік қарыз берген жағдайда, банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым жеке тұлғадан мұндай банктік қарыз бойынша міндеттемелердің орындалуын талап етуге құқылы емес. Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы тармақтың екінші бөлігінде көзделген талаптар сақталмай банктік қарыз беру фактісі анықталған күннен бастап үш жұмыс күнінен кешіктірмей мынадай шараларды қабылдайды:</w:t>
+    <w:bookmarkStart w:name="z477" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің осындай банктік қарыз бойынша берешегін есептен шығару туралы шешім қабылдайды;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z477" w:id="409"/>
-[...15 lines deleted...]
-      клиенттің осындай банктік қарыз бойынша берешегін есептен шығару туралы шешім қабылдайды;</w:t>
+    <w:bookmarkStart w:name="z478" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      клиенттің осындай банктік қарыз бойынша берешегін өндіріп алуды және талап-арыз жұмысын тоқтатады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z478" w:id="410"/>
-[...15 lines deleted...]
-      клиенттің осындай банктік қарыз бойынша берешегін өндіріп алуды және талап-арыз жұмысын тоқтатады;</w:t>
+    <w:bookmarkStart w:name="z479" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осындай банктік қарыз бойынша ақпарат туралы жазбаларды жою арқылы клиенттің кредиттік бюролардағы кредиттік тарихына түзетулер енгізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z479" w:id="411"/>
-[...15 lines deleted...]
-      осындай банктік қарыз бойынша ақпарат туралы жазбаларды жою арқылы клиенттің кредиттік бюролардағы кредиттік тарихына түзетулер енгізеді;</w:t>
+    <w:bookmarkStart w:name="z480" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осындай банктік қарыз бойынша сыйақының және (немесе) тұрақсыздық айыбының бұрын ұсталған (төленген) сомаларын клиентке қайтаруды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z480" w:id="412"/>
-[...15 lines deleted...]
-      осындай банктік қарыз бойынша сыйақының және (немесе) тұрақсыздық айыбының бұрын ұсталған (төленген) сомаларын клиентке қайтаруды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z481" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың тоғызыншы бөлігінде көзделген шаралар банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы баптың 15-тармағының екінші бөлігінде көрсетілген құқық қорғау органдарының процестік құжаттарын алған жағдайда, осы тармақтың бірінші, үшінші, төртінші, алтыншы және жетінші бөліктерінде көзделген талаптардың кез келгенін сақтамай банктік қарыз беру жағдайларына қолданылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z481" w:id="413"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13930,70 +13766,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="414"/>
+    <w:bookmarkStart w:name="z483" w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым осы тармақтың бірінші бөлігінде белгіленген талаптарды сақтамай, Интернет арқылы жеке тұлғамен банктік қарыз шартын жасасқан жағдайда, банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым мұндай банктік қарыз бойынша міндеттемелердің орындалуын талап етуге құқылы емес және мұндай банктік қарыз беру фактісі анықталған күннен бастап үш жұмыс күнінен кешіктірмей осы баптың 5-2-тармағының оныншы бөлігінің талаптарын ескере отырып, тоғызыншы бөлігінде көзделген шараларды қабылдайды.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkEnd w:id="413"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14006,170 +13842,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z485" w:id="415"/>
+    <w:bookmarkStart w:name="z485" w:id="414"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z486" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "15. Банк құпиясын құрайтын ақпаратқа құқыққа сыйымсыз қол жеткізілгені, оның құқыққа сыйымсыз өзгертілгені, үшінші тұлғалар тарапынан құқыққа сыйымсыз әрекеттердің не жеке тұлғалардың банктік қарыздарымен өзге де заңсыз (алаяқтық) әрекеттердің жүзеге асырылғаны анықталған кезден бастап банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым бір жұмыс күні ішінде бұл туралы клиентке және уәкілетті органға хабарлайды, екі жұмыс күні ішінде құқыққа сыйымсыз әрекеттерді жою үшін шаралар қабылдайды және он жұмыс күні ішінде мұндай әрекеттердің салдарын жою үшін шаралар қабылдайды.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z486" w:id="416"/>
-[...15 lines deleted...]
-      "15. Банк құпиясын құрайтын ақпаратқа құқыққа сыйымсыз қол жеткізілгені, оның құқыққа сыйымсыз өзгертілгені, үшінші тұлғалар тарапынан құқыққа сыйымсыз әрекеттердің не жеке тұлғалардың банктік қарыздарымен өзге де заңсыз (алаяқтық) әрекеттердің жүзеге асырылғаны анықталған кезден бастап банк, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым бір жұмыс күні ішінде бұл туралы клиентке және уәкілетті органға хабарлайды, екі жұмыс күні ішінде құқыққа сыйымсыз әрекеттерді жою үшін шаралар қабылдайды және он жұмыс күні ішінде мұндай әрекеттердің салдарын жою үшін шаралар қабылдайды.";</w:t>
+    <w:bookmarkStart w:name="z487" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөліктің бірінші абзацы "тұлғаны" деген сөзден кейін "банктік қарызды алаяқтық тәсілмен ресімдеуге байланысты қылмыстық құқық бұзушылық бойынша" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z487" w:id="417"/>
-[...15 lines deleted...]
-      екінші бөліктің бірінші абзацы "тұлғаны" деген сөзден кейін "банктік қарызды алаяқтық тәсілмен ресімдеуге байланысты қылмыстық құқық бұзушылық бойынша" деген сөздермен толықтырылсын;</w:t>
+    <w:bookmarkStart w:name="z488" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөліктегі "клиенттің қатысуынсыз" деген сөздер "клиенттің сәйкестендіру құралдарын үшінші тұлғаның заңсыз алуы және пайдалануы салдарынан, оның ішінде банктің қызметтерін қашықтан көрсетудің бағдарламалық қамтылымын алыстан басқаруды пайдалану немесе банктің, банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның биометриялық сәйкестендіруді жүргізу тәртібін не уәкілетті органның нормативтік құқықтық актісінде белгіленген ішкі және сыртқы алаяқтық фактілерін анықтау, тіркеп-белгілеу және талдау жөніндегі талаптарды бұзуы арқылы банктік қарызды ресімдеу кезінде қылмыстық іс бойынша жәбірленуші деп танылған клиентке" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z488" w:id="418"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z489" w:id="419"/>
+    <w:bookmarkStart w:name="z489" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>36-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14182,130 +14018,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z491" w:id="420"/>
+    <w:bookmarkStart w:name="z491" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z492" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) қарызды өтеу графигінде белгіленген төлемнің кемінде елу пайызын ай сайынғы төлем мөлшерін азайту жағына қарай өзгертуге;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z492" w:id="421"/>
-[...15 lines deleted...]
-      "1-1) қарызды өтеу графигінде белгіленген төлемнің кемінде елу пайызын ай сайынғы төлем мөлшерін азайту жағына қарай өзгертуге;";</w:t>
+    <w:bookmarkStart w:name="z493" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z493" w:id="422"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z494" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қарыз алушы – жеке тұлғаның банктік қарыз шартының талаптарына өзгерістер енгізу туралы өтінішін қарау тәртібі, оған қоса берілетін құжаттардың тізбесі, сондай-ақ банктің (банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымның) уәкілетті органға өтінішті қарау нәтижелері туралы хабарлау тәртібі уәкілетті органның нормативтік құқықтық актісінде айқындалады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z494" w:id="423"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14318,130 +14154,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші және үшінші бөліктермен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z496" w:id="424"/>
+    <w:bookmarkStart w:name="z496" w:id="423"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Банк (банк операцияларының жекелеген түрлерін жүзеге асыратын ұйым):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="423"/>
+    <w:bookmarkStart w:name="z497" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес халықтың әлеуметтік осал топтарына жататын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z497" w:id="425"/>
-[...15 lines deleted...]
-      1) "Тұрғын үй қатынастары туралы" Қазақстан Республикасының Заңына сәйкес халықтың әлеуметтік осал топтарына жататын;</w:t>
+    <w:bookmarkStart w:name="z498" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) төтенше жағдай енгізуге негіз болған мән-жайлардың салдарынан зардап шеккен қарыз алушы – жеке тұлға банктік қарыз шартының талаптарына осы баптың 1-1-тармағының бірінші бөлігінің 1-1) тармақшасында және (немесе) 3) тармақшасында көзделген банктік қарыз шартының талаптарына өзгерістер енгізу туралы өтініш берген кезде банктік қарыз шарты бойынша комиссиялар мен өзге де төлемдерді төлеуді талап етпей, кемінде үш ай мерзімге банктік қарыз шартының талаптарына ұсынылған өзгерістермен келісу туралы шешім қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z498" w:id="426"/>
-[...15 lines deleted...]
-      2) төтенше жағдай енгізуге негіз болған мән-жайлардың салдарынан зардап шеккен қарыз алушы – жеке тұлға банктік қарыз шартының талаптарына осы баптың 1-1-тармағының бірінші бөлігінің 1-1) тармақшасында және (немесе) 3) тармақшасында көзделген банктік қарыз шартының талаптарына өзгерістер енгізу туралы өтініш берген кезде банктік қарыз шарты бойынша комиссиялар мен өзге де төлемдерді төлеуді талап етпей, кемінде үш ай мерзімге банктік қарыз шартының талаптарына ұсынылған өзгерістермен келісу туралы шешім қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z499" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы тармақтың екінші бөлігінің 1) тармақшасында көрсетілген қарыз алушы – жеке тұлғамен жасалған банктік қарыз шартының талаптарына ұсынылған өзгерістермен келісу туралы шешім қарыз алушының қарыз алушы өтінішпен жүгінген айдың алдындағы екі ай үшін есептелген орташа айлық кірісі қарыз алушының қарыз алушы өтінішпен жүгінген не атаулы әлеуметтік көмек тағайындалған айдың алдындағы он екі ай үшін есептелген орташа айлық кірісімен салыстырғанда отыз пайыздан астамға төмендеген жағдайда қабылданады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z499" w:id="427"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14454,150 +14290,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігіндегі "үшінші" деген сөз "бесінші" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z501" w:id="428"/>
+    <w:bookmarkStart w:name="z501" w:id="427"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-тармақтың бірінші бөлігі "көзделген тұрғын үй төлемдерін," деген сөздерден кейін "табиғи немесе техногендік сипаттағы төтенше жағдай салдарынан зардап шеккен жеке тұлғаларға материалдық залалдың өтемін есепке жатқызуға және мемлекеттік бюджеттен және (немесе) қайырымдылық ұйымдарынан қажетті көмекті беруге арналған банктік шоттардағы ақшаны," деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:name="z502" w:id="429"/>
+    <w:bookmarkEnd w:id="427"/>
+    <w:bookmarkStart w:name="z502" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25) 36-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 1) тармақшасының екінші абзацы "және Қазақстанның Даму Банкін" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z503" w:id="430"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z503" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>39-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14610,490 +14446,490 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "ұйымдар," деген сөз "ұйымдар қарыз алушы – заңды тұлғаның" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z505" w:id="431"/>
+    <w:bookmarkStart w:name="z505" w:id="430"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 6-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkStart w:name="z506" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1. Банктер тарифтерді өзгертудің болжамды күніне дейін үш ай бұрын клиентті хабардар еткеннен кейін жеке тұлғалардың төлемдері мен аударымдары бойынша тарифтерді ұлғайту жағына қарай өзгертуге құқылы.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z506" w:id="432"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z507" w:id="433"/>
+    <w:bookmarkStart w:name="z507" w:id="432"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27) 40-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:name="z508" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "уәкілетті органмен келісу бойынша" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z508" w:id="434"/>
-[...15 lines deleted...]
-      "уәкілетті органмен келісу бойынша" деген сөздер алып тасталсын;</w:t>
+    <w:bookmarkStart w:name="z509" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "актісінде көзделген тәртіппен, мерзімдерде және нысандар бойынша" деген сөздер "актісіне сәйкес" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z509" w:id="435"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z510" w:id="436"/>
+    <w:bookmarkStart w:name="z510" w:id="435"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28) 40-1-баптың 7-тармағы бірінші бөлігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "және банк омбудсманының ішкі қағидаларының" деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z511" w:id="437"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:name="z511" w:id="436"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29) 40-2-баптың 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "тұрған адам банк омбудсманы ретінде сайлау үшін ұсынылмайды." деген сөздер "тұрған;" деген сөздермен ауыстырылып, мынадай мазмұндағы 7) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:name="z512" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7) мемлекеттік тілді білмейтін адам банк омбудсманы ретінде сайлау үшін ұсынылмайды.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z512" w:id="438"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z513" w:id="439"/>
+    <w:bookmarkStart w:name="z513" w:id="438"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30) 40-4-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:name="z514" w:id="439"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Банк омбудсманы осы тармақтың бірінші бөлігінде көзделген талаптарды бұзған жағдайда, өкілдер кеңесі банк омбудсманының өкілеттігін мерзімінен бұрын тоқтату туралы мәселені қарауға құқылы.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:name="z514" w:id="440"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z515" w:id="441"/>
+    <w:bookmarkStart w:name="z515" w:id="440"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31) 40-5-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі "критерийлерін қамтуға тиіс." деген сөздер "өлшемшарттарын;" деген сөзбен ауыстырылып, мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:name="z516" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) қаржы өнімдерін әзірлеудің, мақұлдаудың және ендірудің ішкі рәсімдерін қамтуға тиіс.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z516" w:id="442"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z517" w:id="443"/>
+    <w:bookmarkStart w:name="z517" w:id="442"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің үшінші абзацы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="442"/>
+    <w:bookmarkStart w:name="z518" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "осы Заңның 1-1-бабының 1 және 2-тармақтарында көзделген мақсаттар мен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес банктердің қызметін реттеу саласында банктердің орындауы үшін міндетті нормативтік құқықтық актілерді қабылдау арқылы реттеудi жүзеге асырады. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z518" w:id="444"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z519" w:id="445"/>
+    <w:bookmarkStart w:name="z519" w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>42-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="444"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15162,70 +14998,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z522" w:id="446"/>
+    <w:bookmarkStart w:name="z522" w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Ислам банктері Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне пруденциялық нормативтердің орындалғаны туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkEnd w:id="445"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15238,70 +15074,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z524" w:id="447"/>
+    <w:bookmarkStart w:name="z524" w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Банктер, банк конгломераттары және банк операцияларының жекелеген түрлерін жүзеге асыратын ұйымдар Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне пруденциялық нормативтердің орындалғаны туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkEnd w:id="446"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15314,470 +15150,470 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z526" w:id="448"/>
+    <w:bookmarkStart w:name="z526" w:id="447"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы үшінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:name="z527" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының бейрезидент – банкі Қазақстан Республикасының бейрезидент – банкінің филиалы үшін Қазақстан Республикасының Ұлттық Банкінде ашылған корреспонденттік шотта орналастырған ақша және (немесе) тізбесі уәкілетті органның нормативтік құқықтық актісінде белгіленетін, Қазақстан Республикасының бейрезидент –банкінің филиалы Қазақстан Республикасының аумағында банктік және өзге де операцияларды жүргізуге лицензия алғаннан кейін сатып алатын қаржы құралдары Қазақстан Республикасының бейрезидент – банкі филиалының резерв ретінде қабылданатын активтері деп танылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z527" w:id="449"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының бейрезидент – банкі Қазақстан Республикасының бейрезидент – банкінің филиалы үшін Қазақстан Республикасының Ұлттық Банкінде ашылған корреспонденттік шотта орналастырған ақша және (немесе) тізбесі уәкілетті органның нормативтік құқықтық актісінде белгіленетін, Қазақстан Республикасының бейрезидент –банкінің филиалы Қазақстан Республикасының аумағында банктік және өзге де операцияларды жүргізуге лицензия алғаннан кейін сатып алатын қаржы құралдары Қазақстан Республикасының бейрезидент – банкі филиалының резерв ретінде қабылданатын активтері деп танылады.";</w:t>
+    <w:bookmarkStart w:name="z528" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      үшінші бөлік "ең төмен мөлшерін" деген сөздерден кейін ", сондай-ақ Қазақстан Республикасының бейрезидент – банкі филиалының резерв ретінде қабылданатын активтері есебінен сатып алуға рұқсат етілген қаржы құралдарының тізбесін және оларды сатып алу (өткізу) тәртібін" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z528" w:id="450"/>
-[...15 lines deleted...]
-      үшінші бөлік "ең төмен мөлшерін" деген сөздерден кейін ", сондай-ақ Қазақстан Республикасының бейрезидент – банкі филиалының резерв ретінде қабылданатын активтері есебінен сатып алуға рұқсат етілген қаржы құралдарының тізбесін және оларды сатып алу (өткізу) тәртібін" деген сөздермен толықтырылсын;</w:t>
+    <w:bookmarkStart w:name="z529" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      төртінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z529" w:id="451"/>
-[...15 lines deleted...]
-      төртінші бөлік мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z530" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының бейрезидент – банктерінің филиалдары (оның ішінде Қазақстан Республикасының бейрезидент – ислам банктерінің филиалдары) Қазақстан Республикасының Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне пруденциялық нормативтердің орындалғаны туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z530" w:id="452"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының бейрезидент – банктерінің филиалдары (оның ішінде Қазақстан Республикасының бейрезидент – ислам банктерінің филиалдары) Қазақстан Республикасының Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне пруденциялық нормативтердің орындалғаны туралы есептілікті ұсынады.";</w:t>
+    <w:bookmarkStart w:name="z531" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) мынадай мазмұндағы 42-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z531" w:id="453"/>
-[...15 lines deleted...]
-      34) мынадай мазмұндағы 42-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z532" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "42-1-бап. Макропруденциялық нормативтер мен лимиттер</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z532" w:id="454"/>
-[...15 lines deleted...]
-      "42-1-бап. Макропруденциялық нормативтер мен лимиттер</w:t>
+    <w:bookmarkStart w:name="z533" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Банктер, Қазақстан Республикасының бейрезидент – банктерінің филиалдары міндетті түрде сақтауы үшін Қазақстан Республикасының Ұлттық Банкі белгілейтін макропруденциялық нормативтер мен лимиттердің құрамына мыналар кіреді:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z533" w:id="455"/>
-[...15 lines deleted...]
-      1. Банктер, Қазақстан Республикасының бейрезидент – банктерінің филиалдары міндетті түрде сақтауы үшін Қазақстан Республикасының Ұлттық Банкі белгілейтін макропруденциялық нормативтер мен лимиттердің құрамына мыналар кіреді:</w:t>
+    <w:bookmarkStart w:name="z534" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) контрциклдік капитал буфері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z534" w:id="456"/>
-[...15 lines deleted...]
-      1) контрциклдік капитал буфері;</w:t>
+    <w:bookmarkStart w:name="z535" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) секторлық контрциклдік капитал буфері;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z535" w:id="457"/>
-[...15 lines deleted...]
-      2) секторлық контрциклдік капитал буфері;</w:t>
+    <w:bookmarkStart w:name="z536" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қарыз алушының борыштық жүктемесінің коэффициенті;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z536" w:id="458"/>
-[...15 lines deleted...]
-      3) қарыз алушының борыштық жүктемесінің коэффициенті;</w:t>
+    <w:bookmarkStart w:name="z537" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) қарыз алушының кірісіне борыш коэффициенті.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z537" w:id="459"/>
-[...15 lines deleted...]
-      4) қарыз алушының кірісіне борыш коэффициенті.</w:t>
+    <w:bookmarkStart w:name="z538" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі банктер, Қазақстан Республикасының бейрезидент – банктерінің филиалдары сақтауға міндетті, халықаралық банк практикасында пайдаланылатын қосымша макропруденциялық нормативтер мен лимиттерді белгілеуге құқылы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z538" w:id="460"/>
-[...15 lines deleted...]
-      Қазақстан Республикасының Ұлттық Банкі банктер, Қазақстан Республикасының бейрезидент – банктерінің филиалдары сақтауға міндетті, халықаралық банк практикасында пайдаланылатын қосымша макропруденциялық нормативтер мен лимиттерді белгілеуге құқылы.</w:t>
+    <w:bookmarkStart w:name="z539" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Макропруденциялық нормативтер мен лимиттер, олардың нормативтік мәндері және есептеу әдістемесі Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісінде белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z539" w:id="461"/>
-[...15 lines deleted...]
-      Макропруденциялық нормативтер мен лимиттер, олардың нормативтік мәндері және есептеу әдістемесі Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісінде белгіленеді.</w:t>
+    <w:bookmarkStart w:name="z540" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Уәкілетті орган банктердің, Қазақстан Республикасының бейрезидент – банктері филиалдарының макропруденциялық нормативтер мен лимиттерді сақтауын бақылау мен қадағалауды жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z540" w:id="462"/>
-[...15 lines deleted...]
-      2. Уәкілетті орган банктердің, Қазақстан Республикасының бейрезидент – банктері филиалдарының макропруденциялық нормативтер мен лимиттерді сақтауын бақылау мен қадағалауды жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z541" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Уәкілетті орган Қазақстан Республикасының банк заңнамасына сәйкес банктердің, Қазақстан Республикасының бейрезидент – банктері филиалдарының макропруденциялық нормативтер мен лимиттерді бұзғаны үшін банктерді және (немесе) банк холдингтерін не олардың лауазымды адамдарын және (немесе) банктердің ірі қатысушыларын, сондай-ақ Қазақстан Республикасының бейрезидент – банктерінің филиалдарын жауаптылыққа тарту бойынша шаралар қабылдайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z541" w:id="463"/>
-[...15 lines deleted...]
-      3. Уәкілетті орган Қазақстан Республикасының банк заңнамасына сәйкес банктердің, Қазақстан Республикасының бейрезидент – банктері филиалдарының макропруденциялық нормативтер мен лимиттерді бұзғаны үшін банктерді және (немесе) банк холдингтерін не олардың лауазымды адамдарын және (немесе) банктердің ірі қатысушыларын, сондай-ақ Қазақстан Республикасының бейрезидент – банктерінің филиалдарын жауаптылыққа тарту бойынша шаралар қабылдайды.</w:t>
+    <w:bookmarkStart w:name="z542" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Банктер, Қазақстан Республикасының бейрезидент – банктерінің филиалдары Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне макропруденциялық нормативтер мен лимиттердің орындалғаны туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z542" w:id="464"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z543" w:id="465"/>
+    <w:bookmarkStart w:name="z543" w:id="464"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35) 44-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Қазақстан Республикасы бейрезидент – банкі филиалының қызметіне тексеру жүргізген кезде уәкілетті орган осы Заңның 13-1-бабы 1-тармағының 3) тармақшасында көрсетілген" деген сөздер "Уәкілетті орган Қазақстан Республикасы бейрезидент – банкі филиалының қызметіне тексеру жүргізген кезде уәкілетті орган мен Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің қаржылық қадағалау органы арасындағы ақпарат алмасу туралы" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z544" w:id="466"/>
+    <w:bookmarkEnd w:id="464"/>
+    <w:bookmarkStart w:name="z544" w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36) 48-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="466"/>
+    <w:bookmarkEnd w:id="465"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15790,70 +15626,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="467"/>
+    <w:bookmarkStart w:name="z546" w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) депозиттерді қабылдауға, жеке тұлғалардың банктік шоттарын ашуға және жүргізуге лицензиясы бар банкте (орналастырылған акцияларының елу пайыздан астамы мемлекетке және (немесе) ұлттық басқарушы холдингке тікелей немесе жанама тиесілі банктерді қоспағанда), тізбесі уәкілетті органның нормативтік құқықтық актісінде белгіленетін рейтингтік агенттіктердің бірінің талап етілетін ең төмен рейтингі бар бас банктің, банк холдингінің не банк холдингі бас ұйымының не ірі қатысушының – жеке тұлғаның болмауы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkEnd w:id="466"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15866,530 +15702,530 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z548" w:id="468"/>
+    <w:bookmarkStart w:name="z548" w:id="467"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18) Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің қаржылық қадағалау органы берген, Қазақстан Республикасының бейрезидент – банкінің Қазақстан Республикасының бейрезидент – банкінің филиалы Қазақстан Республикасының аумағанда жүзеге асыратын мәні бойынша банк операцияларына және өзге де операцияларға ұқсас банк операцияларын және өзге де операцияларды жүргізуге арналған лицензиясының (рұқсаттың) қолданысын тоқтата тұруы не одан айыруы;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="467"/>
+    <w:bookmarkStart w:name="z549" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 18-1) және 18-2) тармақшалармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z549" w:id="469"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 18-1) және 18-2) тармақшалармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z550" w:id="469"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18-1) Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің қаржылық қадағалау органы берген, Қазақстан Республикасының аумағында Қазақстан Республикасының бейрезидент – банкі филиалын ашуға келісімді (рұқсатты) Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің заңнамасы бойынша мұндай келісім (рұқсат) талап етілетін жағдайда кері қайтарып алуы немесе оның күшін жоюы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="469"/>
-    <w:bookmarkStart w:name="z550" w:id="470"/>
-[...15 lines deleted...]
-      "18-1) Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің қаржылық қадағалау органы берген, Қазақстан Республикасының аумағында Қазақстан Республикасының бейрезидент – банкі филиалын ашуға келісімді (рұқсатты) Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің заңнамасы бойынша мұндай келісім (рұқсат) талап етілетін жағдайда кері қайтарып алуы немесе оның күшін жоюы;</w:t>
+    <w:bookmarkStart w:name="z551" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) лицензияны беруге негіз болған құжаттардағы мәліметтер мен ақпараттың анық еместігі;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z551" w:id="471"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z552" w:id="472"/>
+    <w:bookmarkStart w:name="z552" w:id="471"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37) 50-баптың 4-тармағы екінші бөлігінің </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "қудалау органдары" деген сөздер "қудалау, ұлттық қауіпсіздік органдары және құқық қорғау органдары" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z553" w:id="473"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:bookmarkStart w:name="z553" w:id="472"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38) 51-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="472"/>
+    <w:bookmarkStart w:name="z554" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) табиғи немесе техногендік сипаттағы төтенше жағдай салдарынан зардап шеккен жеке тұлғаларға материалдық залалдың өтелуін және мемлекеттік бюджеттен және (немесе) қайырымдылық ұйымдарынан қажетті көмектің берілуін есепке жатқызуға арналған банктік шоттардағы ақшаға;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z554" w:id="474"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z555" w:id="475"/>
+    <w:bookmarkStart w:name="z555" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39) 52-17-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіндегі "14-бабының 3-тармағында және" деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z556" w:id="476"/>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z556" w:id="475"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) 54-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші және екінші бөліктері мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="475"/>
+    <w:bookmarkStart w:name="z557" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Банктер Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне шоғырландырылған негіздегі қаржылық және өзге де есептілікті қоса алғанда, қаржылық және өзге де есептілікті ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z557" w:id="477"/>
-[...15 lines deleted...]
-      "1. Банктер Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне шоғырландырылған негіздегі қаржылық және өзге де есептілікті қоса алғанда, қаржылық және өзге де есептілікті ұсынады.</w:t>
+    <w:bookmarkStart w:name="z558" w:id="477"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент – банктерінің филиалдары Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне бухгалтерлік есепке алу деректері бойынша есептілікті және өзге де есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="477"/>
-    <w:bookmarkStart w:name="z558" w:id="478"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z559" w:id="479"/>
+    <w:bookmarkStart w:name="z559" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41) 54-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z560" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Банктің ірі қатысушылары және банк холдингтері Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне қаржылық және өзге де есептілікті ұсынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z560" w:id="480"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z561" w:id="481"/>
+    <w:bookmarkStart w:name="z561" w:id="480"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42) 61-6-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="480"/>
+    <w:bookmarkStart w:name="z562" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-1-бабы 2-тармағының 12) тармақшасына" деген сөздер "26-бабы 2-2-тармағының 3) тармақшасына" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z562" w:id="482"/>
-[...15 lines deleted...]
-      "13-1-бабы 2-тармағының 12) тармақшасына" деген сөздер "26-бабы 2-2-тармағының 3) тармақшасына" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z563" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "міндеттемеге" деген сөзден кейін "(растауға)" деген сөзбен толықтырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z563" w:id="483"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z564" w:id="484"/>
+    <w:bookmarkStart w:name="z564" w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>74-5-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkEnd w:id="483"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16402,90 +16238,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> он төртінші бөлігінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z566" w:id="485"/>
+    <w:bookmarkStart w:name="z566" w:id="484"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "міндеттемеге" деген сөзден кейін "(растауға)" деген сөзбен толықтырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z567" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13-1-бабы 2-тармағының 12) тармақшасына" деген сөздер "26-бабы 2-2-тармағының 3) тармақшасына" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="485"/>
-    <w:bookmarkStart w:name="z567" w:id="486"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16498,390 +16334,390 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігіндегі "осы Заңның 13-1-бабы 1-тармағының 3) тармақшасында көрсетілген" деген сөздер "уәкілетті орган мен Қазақстан Республикасының бейрезидент – банкі резиденті болып табылатын мемлекеттің қаржылық қадағалау органының арасында ақпарат алмасу туралы" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z569" w:id="487"/>
+    <w:bookmarkStart w:name="z569" w:id="486"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. "Жылжымайтын мүлiк ипотекасы туралы" 1995 жылғы 23 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z570" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="487"/>
-    <w:bookmarkStart w:name="z570" w:id="488"/>
-[...15 lines deleted...]
-      1) мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z571" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1-бап. Жылжымайтын мүлік ипотекасы және ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="488"/>
-    <w:bookmarkStart w:name="z571" w:id="489"/>
-[...15 lines deleted...]
-      "2-1-бап. Жылжымайтын мүлік ипотекасы және ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
+    <w:bookmarkStart w:name="z572" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ипотекалық ұйымдардың міндеттемелерін қамтамасыз ету және қызметін жүзеге асыру үшін жылжымайтын мүлік ипотекасын қолданудың құқықтық негіздерін белгілеу жылжымайтын мүлік ипотекасы және ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="489"/>
-    <w:bookmarkStart w:name="z572" w:id="490"/>
-[...15 lines deleted...]
-      1. Ипотекалық ұйымдардың міндеттемелерін қамтамасыз ету және қызметін жүзеге асыру үшін жылжымайтын мүлік ипотекасын қолданудың құқықтық негіздерін белгілеу жылжымайтын мүлік ипотекасы және ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z573" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="490"/>
-    <w:bookmarkStart w:name="z573" w:id="491"/>
-[...15 lines deleted...]
-      2. Ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z574" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ипотекалық ұйымдардың қызметін реттеу, ипотекалық ұйымдардың қызметін бақылау және қадағалау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="491"/>
-    <w:bookmarkStart w:name="z574" w:id="492"/>
-[...15 lines deleted...]
-      1) ипотекалық ұйымдардың қызметін реттеу, ипотекалық ұйымдардың қызметін бақылау және қадағалау;</w:t>
+    <w:bookmarkStart w:name="z575" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кепіл берушілердің құқықтары мен заңды мүдделерін қорғау.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="492"/>
-    <w:bookmarkStart w:name="z575" w:id="493"/>
-[...15 lines deleted...]
-      2) кепіл берушілердің құқықтары мен заңды мүдделерін қорғау.</w:t>
+    <w:bookmarkStart w:name="z576" w:id="493"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="493"/>
-    <w:bookmarkStart w:name="z576" w:id="494"/>
-[...15 lines deleted...]
-      3. Ипотекалық ұйымдардың қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z577" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="494"/>
-    <w:bookmarkStart w:name="z577" w:id="495"/>
-[...15 lines deleted...]
-      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="495"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ипотекалық ұйымдар қызметінің ашықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="495"/>
-    <w:bookmarkStart w:name="z578" w:id="496"/>
-[...15 lines deleted...]
-      2) ипотекалық ұйымдар қызметінің ашықтығы;</w:t>
+    <w:bookmarkStart w:name="z579" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ипотекалық ұйымдардың жауапкершілігі.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="496"/>
-    <w:bookmarkStart w:name="z579" w:id="497"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z580" w:id="498"/>
+    <w:bookmarkStart w:name="z580" w:id="497"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-2-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 7-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z581" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Ипотекалық ұйымдар Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес Қазақстан Республикасының Ұлттық Банкіне есептілікті ұсынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="498"/>
-    <w:bookmarkStart w:name="z581" w:id="499"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z582" w:id="500"/>
+    <w:bookmarkStart w:name="z582" w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-3-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkEnd w:id="499"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17006,70 +16842,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z586" w:id="501"/>
+    <w:bookmarkStart w:name="z586" w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4) осы Заңның 2-1-бабының 1 және 2-тармақтарында көзделген мақсаты мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес ипотекалық ұйымдардың қызметін реттеу саласында ипотекалық ұйымдардың орындауы үшін міндетті нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkEnd w:id="500"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17082,950 +16918,950 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="502"/>
+    <w:bookmarkStart w:name="z588" w:id="501"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. "Қазақстан Республикасындағы вексель айналысы туралы" 1997 жылғы 28 сәуірдегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="502"/>
-    <w:bookmarkStart w:name="z589" w:id="503"/>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z589" w:id="502"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші, үшінші және төртінші бөліктермен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z590" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасында вексельдердің айналысына байланысты қоғамдық қатынастарды реттеу осы Заңның негізгі мақсаты болып табылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="503"/>
-    <w:bookmarkStart w:name="z590" w:id="504"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасында вексельдердің айналысына байланысты қоғамдық қатынастарды реттеу осы Заңның негізгі мақсаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z591" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Осы Заңның негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="504"/>
-    <w:bookmarkStart w:name="z591" w:id="505"/>
-[...15 lines deleted...]
-      Осы Заңның негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z592" w:id="505"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аударым вексельдеріне және жай коммерциялық вексельдерге қойылатын талаптарды белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="505"/>
-    <w:bookmarkStart w:name="z592" w:id="506"/>
-[...15 lines deleted...]
-      1) аударым вексельдеріне және жай коммерциялық вексельдерге қойылатын талаптарды белгілеу;</w:t>
+    <w:bookmarkStart w:name="z593" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасында вексельдер айналысының тәртібін айқындау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="506"/>
-    <w:bookmarkStart w:name="z593" w:id="507"/>
-[...15 lines deleted...]
-      2) Қазақстан Республикасында вексельдер айналысының тәртібін айқындау;</w:t>
+    <w:bookmarkStart w:name="z594" w:id="507"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру үшін вексельді қолдануды реттеу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="507"/>
-    <w:bookmarkStart w:name="z594" w:id="508"/>
-[...15 lines deleted...]
-      3) қолма-қол ақшасыз төлемдерді және (немесе) ақша аударымдарын жүзеге асыру үшін вексельді қолдануды реттеу.</w:t>
+    <w:bookmarkStart w:name="z595" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасы Ұлттық Банкінің вексель айналысы саласындағы қызметі:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="508"/>
-    <w:bookmarkStart w:name="z595" w:id="509"/>
-[...15 lines deleted...]
-      Қазақстан Республикасы Ұлттық Банкінің вексель айналысы саласындағы қызметі:</w:t>
+    <w:bookmarkStart w:name="z596" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заңдылық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="509"/>
-    <w:bookmarkStart w:name="z596" w:id="510"/>
-[...15 lines deleted...]
-      1) заңдылық;</w:t>
+    <w:bookmarkStart w:name="z597" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ашықтық;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="510"/>
-    <w:bookmarkStart w:name="z597" w:id="511"/>
-[...15 lines deleted...]
-      2) ашықтық;</w:t>
+    <w:bookmarkStart w:name="z598" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) заң алдында барлығының теңдігін қамтамасыз ету, вексельдік құқықтық қатынастар субъектілерінің құқықтары мен бостандықтарын құрметтеу қағидаттарына негізделеді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="511"/>
-    <w:bookmarkStart w:name="z598" w:id="512"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z599" w:id="513"/>
+    <w:bookmarkStart w:name="z599" w:id="512"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>79-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші және үшінші бөліктермен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z600" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының Ұлттық Банкі осы Заңның мақсаты мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес вексель айналысы саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="513"/>
-    <w:bookmarkStart w:name="z600" w:id="514"/>
-[...15 lines deleted...]
-      "Қазақстан Республикасының Ұлттық Банкі осы Заңның мақсаты мен міндеттеріне және Қазақстан Республикасының заңнамасына сәйкес вексель айналысы саласындағы нормативтік құқықтық актілерді әзірлейді және бекітеді.</w:t>
+    <w:bookmarkStart w:name="z601" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының Ұлттық Банкі Қазақстан Республикасының заңдарына сәйкес өз құзыретіне жатқызылған мәселелер бойынша қабылдайтын заңға тәуелді нормативтік құқықтық актілердің тізбесі Қазақстан Республикасының Ұлттық Банкі туралы ережеде айқындалады.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="514"/>
-    <w:bookmarkStart w:name="z601" w:id="515"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z602" w:id="516"/>
+    <w:bookmarkStart w:name="z602" w:id="515"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. "Жауапкершілігі шектеулі және қосымша жауапкершілігі бар серіктестіктер туралы" 1998 жылғы 22 сәуірдегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="516"/>
-    <w:bookmarkStart w:name="z603" w:id="517"/>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z603" w:id="516"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай мазмұндағы төртінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z604" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "есепке алу саясатын қалыптастыру.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="517"/>
-    <w:bookmarkStart w:name="z604" w:id="518"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z605" w:id="519"/>
+    <w:bookmarkStart w:name="z605" w:id="518"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. "Қаржы лизингі туралы" 2000 жылғы 5 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z606" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай мазмұндағы 1-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="519"/>
-    <w:bookmarkStart w:name="z606" w:id="520"/>
-[...15 lines deleted...]
-      1) мынадай мазмұндағы 1-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z607" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1-бап. Қаржы лизингі саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеті мен қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="520"/>
-    <w:bookmarkStart w:name="z607" w:id="521"/>
-[...15 lines deleted...]
-      "1-1-бап. Қаржы лизингі саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеті мен қағидаттары</w:t>
+    <w:bookmarkStart w:name="z608" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Лизингтік қызметті жүзеге асырудың құқықтық негіздерін белгілеу, қаржы лизингі саласында тиісті бәсекелес орта құру, лизинг алушылардың және лизинг берушілердің құқықтары мен заңды мүдделерін қорғауды құқықтық қамтамасыз ету қаржы лизингі саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="521"/>
-    <w:bookmarkStart w:name="z608" w:id="522"/>
-[...15 lines deleted...]
-      1. Лизингтік қызметті жүзеге асырудың құқықтық негіздерін белгілеу, қаржы лизингі саласында тиісті бәсекелес орта құру, лизинг алушылардың және лизинг берушілердің құқықтары мен заңды мүдделерін қорғауды құқықтық қамтамасыз ету қаржы лизингі саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.</w:t>
+    <w:bookmarkStart w:name="z609" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Лизингтік қызмет негізінде инвестициялар тарту үшін қолайлы жағдайлар жасау қаржы лизингі саласындағы мемлекеттік реттеудің негізгі міндеті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="522"/>
-    <w:bookmarkStart w:name="z609" w:id="523"/>
-[...15 lines deleted...]
-      2. Лизингтік қызмет негізінде инвестициялар тарту үшін қолайлы жағдайлар жасау қаржы лизингі саласындағы мемлекеттік реттеудің негізгі міндеті болып табылады.</w:t>
+    <w:bookmarkStart w:name="z610" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Қаржы лизингі саласындағы мемлекеттік реттеудің негізгі қағидаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="523"/>
-    <w:bookmarkStart w:name="z610" w:id="524"/>
-[...15 lines deleted...]
-      3. Қаржы лизингі саласындағы мемлекеттік реттеудің негізгі қағидаттары:</w:t>
+    <w:bookmarkStart w:name="z611" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лизингтік қатынастар тараптарының тең құқықтылығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="524"/>
-    <w:bookmarkStart w:name="z611" w:id="525"/>
-[...15 lines deleted...]
-      1) лизингтік қатынастар тараптарының тең құқықтылығы;</w:t>
+    <w:bookmarkStart w:name="z612" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Қазақстан Республикасының заңдарында көзделген жағдайларды қоспағанда, лизингтік қызметті жүзеге асыру еркіндігі болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="525"/>
-    <w:bookmarkStart w:name="z612" w:id="526"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z613" w:id="527"/>
+    <w:bookmarkStart w:name="z613" w:id="526"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 5-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "табыстар" деген сөз "кірістер (оның ішінде Қазақстан Республикасының салық заңнамасына сәйкес кіріс деп танылатын субсидиялар)" деген сөздермен ауыстырылсын.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="527"/>
-    <w:bookmarkStart w:name="z614" w:id="528"/>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z614" w:id="527"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. "Қазақстан Республикасындағы тұрғын үй құрылыс жинақ ақшасы туралы" 2000 жылғы 7 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="528"/>
-    <w:bookmarkStart w:name="z615" w:id="529"/>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z615" w:id="528"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-баптың 1-тармағы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "жүргізу тұрғын үй құрылысы жинақ банктері қызметінің негізгі түрлері болып табылады." деген сөздер "жүргізу;" деген сөзбен ауыстырылып, мынадай мазмұндағы 8) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z616" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8) банктік қарыз операциялары: Мемлекеттік білім беру жинақтау жүйесі шеңберінде ақылылық, мерзімділік және қайтарымдылық шарттарымен ақшалай нысанда кредиттер беру тұрғын үй құрылысы жинақ банктері қызметінің негізгі түрлері болып табылады.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="529"/>
-    <w:bookmarkStart w:name="z616" w:id="530"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z617" w:id="531"/>
+    <w:bookmarkStart w:name="z617" w:id="530"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. "Сақтандыру қызметі туралы" 2000 жылғы 18 желтоқсандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z618" w:id="531"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мынадай мазмұндағы 1-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z618" w:id="532"/>
-[...15 lines deleted...]
-      1) мынадай мазмұндағы 1-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z619" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1-бап. Сақтандыру саласындағы мемлекеттік реттеудің негізгі мақсаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z619" w:id="533"/>
-[...15 lines deleted...]
-      "1-1-бап. Сақтандыру саласындағы мемлекеттік реттеудің негізгі мақсаттары</w:t>
+    <w:bookmarkStart w:name="z620" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру нарығына кәсіби қатысушылардың қызметін жүзеге асырудың құқықтық негіздерін белгілеу, Қазақстан Республикасында тұрақты сақтандыру жүйесін құру және ұстап тұру, ұлттық сақтандыру нарығының инфрақұрылымын қалыптастыру, сақтанушылардың, сақтандырылушылардың және пайда алушылардың құқықтары мен заңды мүдделерін қорғау сақтандыру саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z620" w:id="534"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z621" w:id="535"/>
+    <w:bookmarkStart w:name="z621" w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="535"/>
+    <w:bookmarkEnd w:id="534"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18038,70 +17874,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z623" w:id="536"/>
+    <w:bookmarkStart w:name="z623" w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12) мiнсiз iскерлiк бедел – адамның қаржы ұйымын мәжбүрлеп таратуға алып келген төлем қабілетсіздігіне не банкті төлемге қабілетсіз банктер санатына жатқызуға алып келген құқыққа қайшы әрекеттер (әрекетсіздік) жасауы фактілерінің болмауын, алынбаған немесе жойылмаған сотталғандығының болмауын, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы заңды күшіне енген сот актісінің болмауын қоса алғанда, кәсiпқойлықты, адалдықты растайтын фактiлердiң болуы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkEnd w:id="535"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18114,750 +17950,750 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16) тармақшада</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z625" w:id="537"/>
+    <w:bookmarkStart w:name="z625" w:id="536"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "тұлға" деген сөз "тұлға, Қазақстан Республикасының бейрезидент – банкінің филиалы" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="536"/>
+    <w:bookmarkStart w:name="z626" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z626" w:id="538"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z627" w:id="539"/>
+    <w:bookmarkStart w:name="z627" w:id="538"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 11-баптың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="538"/>
+    <w:bookmarkStart w:name="z628" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) сақтандыру (қайта сақтандыру) ұйымдарының қызметін автоматтандыру үшін пайдаланылатын мамандандырылған бағдарламалық қамтылымды немесе қаржы ұйымдарының қызметінде пайдаланылатын өзге де бағдарламалық қамтылымды әзірлеуді, іске асыруды және қолдауды;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z628" w:id="540"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z629" w:id="541"/>
+    <w:bookmarkStart w:name="z629" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) 11-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z630" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) тармақша мынадай мазмұндағы екінші және үшінші бөліктермен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z630" w:id="542"/>
-[...15 lines deleted...]
-      7) тармақша мынадай мазмұндағы екінші және үшінші бөліктермен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z631" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сақтанушының (сақтандырылушының), жәбірленушінің (пайда алушының) және оның өкілінің жолданымдарын қарау мерзімі жолданым сақтандыру ұйымына келіп түскен күннен бастап он бес жұмыс күнінен аспауға тиіс.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z631" w:id="543"/>
-[...15 lines deleted...]
-      "Сақтанушының (сақтандырылушының), жәбірленушінің (пайда алушының) және оның өкілінің жолданымдарын қарау мерзімі жолданым сақтандыру ұйымына келіп түскен күннен бастап он бес жұмыс күнінен аспауға тиіс.</w:t>
+    <w:bookmarkStart w:name="z632" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жолданымды қарау мерзімі жолданымды дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты он бес жұмыс күніне ұзартылуы мүмкін, бұл туралы сақтанушыға (сақтандырылушыға), жәбірленушіге (пайда алушыға) және оның өкіліне жолданымды қарау мерзімі ұзартылған күннен бастап үш жұмыс күні ішінде хабарланады;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="543"/>
-    <w:bookmarkStart w:name="z632" w:id="544"/>
-[...15 lines deleted...]
-      Жолданымды қарау мерзімі жолданымды дұрыс қарау үшін маңызы бар нақты мән-жайларды анықтау қажеттілігіне байланысты он бес жұмыс күніне ұзартылуы мүмкін, бұл туралы сақтанушыға (сақтандырылушыға), жәбірленушіге (пайда алушыға) және оның өкіліне жолданымды қарау мерзімі ұзартылған күннен бастап үш жұмыс күні ішінде хабарланады;";</w:t>
+    <w:bookmarkStart w:name="z633" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 7-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="544"/>
-    <w:bookmarkStart w:name="z633" w:id="545"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 7-1) тармақшамен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z634" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1) мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі басқа да топтарына қызмет көрсету жөніндегі қаржы ұйымдары бөлімшелерінің қолжетімділігі саласындағы ұлттық стандарт талаптары ескеріле отырып, оның ішінде мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі топтарына қызмет көрсету тәртібі қамтылатын клиенттермен жұмыс істеу тәртібі туралы ережені;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="545"/>
-    <w:bookmarkStart w:name="z634" w:id="546"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z635" w:id="547"/>
+    <w:bookmarkStart w:name="z635" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 16-баптың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "мемлекеттік тіркеу нөмірі және" деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z636" w:id="548"/>
+    <w:bookmarkEnd w:id="546"/>
+    <w:bookmarkStart w:name="z636" w:id="547"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16-2-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="547"/>
+    <w:bookmarkStart w:name="z637" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тақырып мынадай редакцияда жазылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z637" w:id="549"/>
-[...15 lines deleted...]
-      тақырып мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z638" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "16-2-бап. Сақтандыру брокерінің құрылтайшыларына (қатысушыларына, акционерлеріне) қойылатын талаптар";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z638" w:id="550"/>
-[...15 lines deleted...]
-      "16-2-бап. Сақтандыру брокерінің құрылтайшыларына (қатысушыларына, акционерлеріне) қойылатын талаптар";</w:t>
+    <w:bookmarkStart w:name="z639" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3 және 4-тармақтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z639" w:id="551"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 3 және 4-тармақтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z640" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Терроризмді және экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне енгізілген жеке және заңды тұлғалар "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен сақтандыру брокерінің құрылтайшылары (қатысушылары, акционерлері) бола алмайды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="551"/>
-    <w:bookmarkStart w:name="z640" w:id="552"/>
-[...15 lines deleted...]
-      "3. Терроризмді және экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне енгізілген жеке және заңды тұлғалар "Қылмыстық жолмен алынған кірістерді заңдастыруға (жылыстатуға) және терроризмді қаржыландыруға қарсы іс-қимыл туралы" Қазақстан Республикасының Заңында белгіленген тәртіппен сақтандыру брокерінің құрылтайшылары (қатысушылары, акционерлері) бола алмайды.</w:t>
+    <w:bookmarkStart w:name="z641" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Осы баптың 3-тармағында көрсетілген сақтандыру брокерінің қатысушысы (акционері) терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне енгізілген жағдайда, уәкілетті орган осы қатысушыға (акционерге) оның сақтандыру брокерінің жарғылық капиталына (акцияларына) қатысу үлесін иеліктен шығару туралы талап жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="552"/>
-    <w:bookmarkStart w:name="z641" w:id="553"/>
-[...15 lines deleted...]
-      4. Осы баптың 3-тармағында көрсетілген сақтандыру брокерінің қатысушысы (акционері) терроризм мен экстремизмді қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне және (немесе) жаппай қырып-жою қаруын таратуды қаржыландыруға байланысты ұйымдар мен тұлғалардың тізбесіне енгізілген жағдайда, уәкілетті орган осы қатысушыға (акционерге) оның сақтандыру брокерінің жарғылық капиталына (акцияларына) қатысу үлесін иеліктен шығару туралы талап жібереді.</w:t>
+    <w:bookmarkStart w:name="z642" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сақтандыру брокерінің қатысушысы (акционері) сақтандыру брокерінің жарғылық капиталына (акцияларына) оның қатысу үлесін иеліктен шығару туралы талапты алған күннен бастап алты ай ішінде оны орындауға және растайтын құжаттардың көшірмелерін қоса бере отырып, бұл туралы уәкілетті органды хабардар етуге міндетті.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="553"/>
-    <w:bookmarkStart w:name="z642" w:id="554"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z643" w:id="555"/>
+    <w:bookmarkStart w:name="z643" w:id="554"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 6-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z644" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1. Екінші деңгейдегі банк және (немесе) микроқаржылық қызметті жүзеге асыратын ұйым пайда алушы болып табылатын және (немесе) жасалуы банктік қарыз және (немесе) микрокредит беру бойынша екінші деңгейдегі банктің және (немесе) микроқаржылық қызметті жүзеге асыратын ұйымның қаржы өнімінің талаптарынан туындайтын сақтандыру шартын, сондай-ақ банктік қарыз және (немесе) микрокредит алу кезінде жасалатын өзге де сақтандыру шартын жасасу бойынша делдалдық қызметтер көрсеткені үшін сақтандырушы сақтандыру агентіне төлейтін комиссиялық сыйақының мөлшері осы сақтандыру шарты бойынша төленуге жататын, есепке жазылған сақтандыру сыйлықақысы мөлшерінің он пайызынан аспайды.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="555"/>
-    <w:bookmarkStart w:name="z644" w:id="556"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z645" w:id="557"/>
+    <w:bookmarkStart w:name="z645" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) 23-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="556"/>
+    <w:bookmarkStart w:name="z646" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Қазақстан Республикасының заңнамасына сәйкес ұлттық компания мәртебесіне ие сақтандыру ұйымын қоспағанда, сақтандыру (қайта сақтандыру) ұйымына өз атауында кез келген тілде "ұлттық", "орталық", "бюджеттiк", "республикалық", "мемлекеттік" деген сөздердi толық немесе қысқартылған түрде пайдалануға тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z646" w:id="558"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z647" w:id="559"/>
+    <w:bookmarkStart w:name="z647" w:id="558"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-1-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі "құжаттардың" деген сөзден кейін "және хабарламада көрсетілетін бекітілген қаржы өнімдері жөніндегі мәліметтердің" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="559"/>
-    <w:bookmarkStart w:name="z648" w:id="560"/>
+    <w:bookmarkEnd w:id="558"/>
+    <w:bookmarkStart w:name="z648" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z649" w:id="561"/>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z649" w:id="560"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сегізінші абзацындағы "тұлғаларда осы бапта белгіленген еңбек өтілі жоқ" деген сөздер "тұлғаларда" деген сөзбен ауыстырылып, мынадай мазмұндағы тоғызыншы абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="560"/>
+    <w:bookmarkStart w:name="z650" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "және (немесе) ұлттық басқарушы холдингте немесе Қазақстанның Даму Банкінде немесе жеке кәсіпкерлікті дамытудың арнаулы қорында немесе Қазақстанның экспорттық-кредиттік агенттігінде осы баптың 5-1-тармағының 3) тармақшасында көзделген лауазымдарда осы бапта белгіленген еңбек өтілі жоқ;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z650" w:id="562"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18870,110 +18706,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="563"/>
+    <w:bookmarkStart w:name="z652" w:id="562"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "дамыту" деген сөзден кейін "және (немесе) ақпараттық қауіпсіздік" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z653" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "және микроқаржылық қызметті жүзеге асыратын ұйымдағы" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="563"/>
-    <w:bookmarkStart w:name="z653" w:id="564"/>
-[...15 lines deleted...]
-      "және микроқаржылық қызметті жүзеге асыратын ұйымдағы" деген сөздер алып тасталсын;</w:t>
+    <w:bookmarkStart w:name="z654" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="564"/>
-    <w:bookmarkStart w:name="z654" w:id="565"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18986,230 +18822,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1-тарма</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>қ мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z656" w:id="566"/>
+    <w:bookmarkStart w:name="z656" w:id="565"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5-1. Осы баптың 5-тармағы бірінші бөлігінің 1), 2), 3) және 4) тармақшаларының мақсаттары үшін басшы лауазым деп:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z657" w:id="566"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының, Қазақстан Республикасының бейрезидент – банкі филиалының басшы қызметкері, екі және одан көп құрылымдық бөлімшесінің қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын басшысы, құрылымдық бөлімшесінің, сондай-ақ оқшауланған бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z657" w:id="567"/>
-[...15 lines deleted...]
-      1) қаржы ұйымының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының, Қазақстан Республикасының бейрезидент – банкі филиалының басшы қызметкері, екі және одан көп құрылымдық бөлімшесінің қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын басшысы, құрылымдық бөлімшесінің, сондай-ақ оқшауланған бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z658" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық көрсетілетін қызметтерді реттеу саласындағы және (немесе) қаржы ұйымдарының аудиторлық қызметі саласында реттеу және мемлекеттік бақылау саласындағы мемлекеттік органның бірінші басшысы және оның орынбасары, құрылымдық бөлімшесінің басшысы, басшысының орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z658" w:id="568"/>
-[...15 lines deleted...]
-      2) қаржылық көрсетілетін қызметтерді реттеу саласындағы және (немесе) қаржы ұйымдарының аудиторлық қызметі саласында реттеу және мемлекеттік бақылау саласындағы мемлекеттік органның бірінші басшысы және оның орынбасары, құрылымдық бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z659" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұлттық басқарушы холдингтің, Қазақстанның Даму Банкінің, жеке кәсіпкерлікті дамытудың арнаулы қорының және Қазақстанның экспорттық-кредиттік агенттігінің басқару органының басшысы, атқарушы органының басшысы, сондай-ақ оның қаржылық мәселелерге және (немесе) еншілес қаржы ұйымдарының қызметіне жетекшілік ететін орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z659" w:id="569"/>
-[...15 lines deleted...]
-      3) ұлттық басқарушы холдингтің, Қазақстанның Даму Банкінің, жеке кәсіпкерлікті дамытудың арнаулы қорының және Қазақстанның экспорттық-кредиттік агенттігінің басқару органының басшысы, атқарушы органының басшысы, сондай-ақ оның қаржылық мәселелерге және (немесе) еншілес қаржы ұйымдарының қызметіне жетекшілік ететін орынбасары;</w:t>
+    <w:bookmarkStart w:name="z660" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) құрылымдық бөлімшенің бірінші басшысы және оның орынбасары, сондай-ақ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z660" w:id="570"/>
-[...15 lines deleted...]
-      4) құрылымдық бөлімшенің бірінші басшысы және оның орынбасары, сондай-ақ:</w:t>
+    <w:bookmarkStart w:name="z661" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 3-тармағы бірінші бөлігінің 2) тармақшасының екінші абзацында көрсетілген халықаралық қаржы ұйымдарындағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z661" w:id="571"/>
-[...15 lines deleted...]
-      осы баптың 3-тармағы бірінші бөлігінің 2) тармақшасының екінші абзацында көрсетілген халықаралық қаржы ұйымдарындағы;</w:t>
+    <w:bookmarkStart w:name="z662" w:id="571"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымдарына аудит жүргізетін ұйымдардағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="571"/>
-    <w:bookmarkStart w:name="z662" w:id="572"/>
-[...15 lines deleted...]
-      қаржы ұйымдарына аудит жүргізетін ұйымдардағы;</w:t>
+    <w:bookmarkStart w:name="z663" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 3-тармағы бірінші бөлігінің 2) тармақшасының жетінші абзацында көрсетілген салада қызметті жүзеге асыратын ұйымдардағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z663" w:id="573"/>
-[...15 lines deleted...]
-      осы баптың 3-тармағы бірінші бөлігінің 2) тармақшасының жетінші абзацында көрсетілген салада қызметті жүзеге асыратын ұйымдардағы;</w:t>
+    <w:bookmarkStart w:name="z664" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 3-тармағы бірінші бөлігінің 2) тармақшасының сегізінші абзацында көрсетілген шетелдік заңды тұлғалардағы оқшауланған бөлімшесінің басшысы немесе басшысы орынбасары лауазымы түсініледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z664" w:id="574"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19222,170 +19058,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z666" w:id="575"/>
+    <w:bookmarkStart w:name="z666" w:id="574"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төртінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="574"/>
+    <w:bookmarkStart w:name="z667" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сақтандыру (қайта сақтандыру) ұйымының атқарушы органы басшысының міндеттерін атқару атқарушы органының мүшесіне, сақтандыру брокері, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) брокерінің филиалы басшысының міндеттерін атқару басшының орынбасарына, бас бухгалтердің міндеттерін атқару бас бухгалтердің орынбасарына күнтізбелік алпыс күннен аспайтын мерзімге жүктелген жағдайларды қоспағанда, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының басшы қызметкерінің міндеттерін уәкілетті органның басшы қызметкер лауазымына тағайындауға (сайлауға) келісімі жоқ адамның атқаруына (уақытша жоқ адамды ауыстыруына) тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z667" w:id="576"/>
-[...15 lines deleted...]
-      "Сақтандыру (қайта сақтандыру) ұйымының атқарушы органы басшысының міндеттерін атқару атқарушы органының мүшесіне, сақтандыру брокері, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) брокерінің филиалы басшысының міндеттерін атқару басшының орынбасарына, бас бухгалтердің міндеттерін атқару бас бухгалтердің орынбасарына күнтізбелік алпыс күннен аспайтын мерзімге жүктелген жағдайларды қоспағанда, сақтандыру (қайта сақтандыру) ұйымының, сақтандыру брокерінің, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының басшы қызметкерінің міндеттерін уәкілетті органның басшы қызметкер лауазымына тағайындауға (сайлауға) келісімі жоқ адамның атқаруына (уақытша жоқ адамды ауыстыруына) тыйым салынады.";</w:t>
+    <w:bookmarkStart w:name="z668" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы бесінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z668" w:id="577"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы бесінші бөлікпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z669" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сақтандыру (қайта сақтандыру) ұйымының атқарушы органы басшысының, сақтандыру брокері, Қазақстан Республикасы бейрезидент – сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент – сақтандыру брокерінің филиалы басшысының не сақтандыру (қайта сақтандыру) ұйымы, сақтандыру брокері, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымының филиалы, Қазақстан Республикасының бейрезидент – сақтандыру брокерінің филиалы бас бухгалтерінің міндеттерін атқаруды уәкілетті органмен келісілген кандидатураның болмауына байланысты осы тармақтың төртінші бөлігінде көрсетілген адамдарға қатарынан он екі ай ішінде жиынтығында күнтізбелік бір жүз сексен күннен артық мерзімге жүктеуге (уақытша жоқ адамды ауыстыруға) жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z669" w:id="578"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z670" w:id="579"/>
+    <w:bookmarkStart w:name="z670" w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>41-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkEnd w:id="578"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19398,210 +19234,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z672" w:id="580"/>
+    <w:bookmarkStart w:name="z672" w:id="579"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41-бап. Сақтандыру саласындағы мемлекеттiк реттеудiң негізгі мiндеттерi мен қағидаттары";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="579"/>
+    <w:bookmarkStart w:name="z673" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z673" w:id="581"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 1-1-тармақпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z674" w:id="581"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1. Сақтандыру нарығына кәсіби және өзге де қатысушылардың қызметін мемлекеттік реттеу қағидаттары:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z674" w:id="582"/>
-[...15 lines deleted...]
-      "1-1. Сақтандыру нарығына кәсіби және өзге де қатысушылардың қызметін мемлекеттік реттеу қағидаттары:</w:t>
+    <w:bookmarkStart w:name="z675" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z675" w:id="583"/>
-[...15 lines deleted...]
-      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z676" w:id="583"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтандыру нарығына кәсіби және өзге де қатысушылар қызметінің және қаржылық қадағалаудың ашықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="583"/>
-    <w:bookmarkStart w:name="z676" w:id="584"/>
-[...15 lines deleted...]
-      2) сақтандыру нарығына кәсіби және өзге де қатысушылар қызметінің және қаржылық қадағалаудың ашықтығы;</w:t>
+    <w:bookmarkStart w:name="z677" w:id="584"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сақтандыру нарығына кәсіби және өзге де қатысушылардың жауапкершілігі болып табылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z677" w:id="585"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z678" w:id="586"/>
+    <w:bookmarkStart w:name="z678" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>43-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkEnd w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19690,70 +19526,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>27) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z681" w:id="587"/>
+    <w:bookmarkStart w:name="z681" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27) осы Заңның 1-1-бабында және 41-бабының 1-тармағында көзделген мақсаттар мен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес сақтандыру саласындағы сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру нарығына өзге де қатысушылардың орындауы үшін мiндеттi нормативтiк құқықтық актiлерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkEnd w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19766,90 +19602,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30) тармақшадағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ", сақтандыру ұйымдары таратылған жағдайда сақтанушыларға (сақтандырылушыларға, пайда алушыларға) сақтандыру төлемдерiн жүзеге асыруға кепілдік беретін ұйымға және оның лауазымды адамдарына" деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z683" w:id="588"/>
+    <w:bookmarkStart w:name="z683" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>46-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkEnd w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19862,70 +19698,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z685" w:id="589"/>
+    <w:bookmarkStart w:name="z685" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру топтары Ұлттық Банктің нормативтік құқықтық актісіне сәйкес пруденциялық нормативтердің орындалуы туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkEnd w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19938,70 +19774,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10-1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z687" w:id="590"/>
+    <w:bookmarkStart w:name="z687" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Исламдық сақтандыру (қайта сақтандыру) ұйымдары Ұлттық Банктің нормативтік құқықтық актісіне сәйкес Ұлттық Банкке пруденциялық нормативтердің орындалуы туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkEnd w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20014,130 +19850,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>12-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алтыншы және сегізінші бөліктері мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z689" w:id="591"/>
+    <w:bookmarkStart w:name="z689" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымдарының филиалдары Ұлттық Банктің нормативтік құқықтық актісіне сәйкес Ұлттық Банкке пруденциялық нормативтердің орындалуы туралы есептілікті ұсынады.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z690" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының бейрезидент – исламдық сақтандыру (қайта сақтандыру) ұйымдарының филиалдары Ұлттық Банктің нормативтік құқықтық актілеріне сәйкес Ұлттық Банкке пруденциялық нормативтердің орындалуы туралы есептілікті ұсынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z690" w:id="592"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z691" w:id="593"/>
+    <w:bookmarkStart w:name="z691" w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>48-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkEnd w:id="592"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20150,410 +19986,410 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z693" w:id="594"/>
+    <w:bookmarkStart w:name="z693" w:id="593"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші бөлікте:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="593"/>
+    <w:bookmarkStart w:name="z694" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тармақша алтыншы абзацындағы "заңды тұлғаларды. Бұл ретте," деген сөздер "заңды тұлғаларды сатып алу жағдайларына қолданылмайды. Бұл ретте," деген сөздермен ауыстырылып, мынадай мазмұндағы жетінші және сегізінші абзацтармен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z694" w:id="595"/>
-[...15 lines deleted...]
-      1) тармақша алтыншы абзацындағы "заңды тұлғаларды. Бұл ретте," деген сөздер "заңды тұлғаларды сатып алу жағдайларына қолданылмайды. Бұл ретте," деген сөздермен ауыстырылып, мынадай мазмұндағы жетінші және сегізінші абзацтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z695" w:id="595"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеуді, іске асыруды, қолдауды жүзеге асыратын ұйымдарды (Қазақстан Республикасының резиденттері мен бейрезиденттерін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="595"/>
-    <w:bookmarkStart w:name="z695" w:id="596"/>
-[...15 lines deleted...]
-      "қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылымды әзірлеуді, іске асыруды, қолдауды жүзеге асыратын ұйымдарды (Қазақстан Республикасының резиденттері мен бейрезиденттерін);</w:t>
+    <w:bookmarkStart w:name="z696" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін ұйымдарды (Қазақстан Республикасының резиденттері мен бейрезиденттерін);";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z696" w:id="597"/>
-[...15 lines deleted...]
-      жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін ұйымдарды (Қазақстан Республикасының резиденттері мен бейрезиденттерін);";</w:t>
+    <w:bookmarkStart w:name="z697" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тармақша үшінші абзацындағы "тұлғаларды құру, сондай-ақ акцияларды немесе жарғылық капиталдарға қатысу үлестерін сатып алу жағдайларына қолданылмайды." деген сөздер "тұлғаларды;" деген сөзбен ауыстырылып, мынадай мазмұндағы төртінші және бесінші абзацтармен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z697" w:id="598"/>
-[...15 lines deleted...]
-      2) тармақша үшінші абзацындағы "тұлғаларды құру, сондай-ақ акцияларды немесе жарғылық капиталдарға қатысу үлестерін сатып алу жағдайларына қолданылмайды." деген сөздер "тұлғаларды;" деген сөзбен ауыстырылып, мынадай мазмұндағы төртінші және бесінші абзацтармен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z698" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылым әзірлеуді, іске асыруды, қолдауды жүзеге асыратын ұйымдардың (Қазақстан Республикасының резиденттері мен бейрезиденттерін);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="598"/>
-    <w:bookmarkStart w:name="z698" w:id="599"/>
-[...15 lines deleted...]
-      "қаржы ұйымдарының қызметінде, оның ішінде олардың қызметін автоматтандыру үшін пайдаланылатын бағдарламалық қамтылым әзірлеуді, іске асыруды, қолдауды жүзеге асыратын ұйымдардың (Қазақстан Республикасының резиденттері мен бейрезиденттерін);</w:t>
+    <w:bookmarkStart w:name="z699" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін ұйымдарды (Қазақстан Республикасының резиденттері мен бейрезиденттерін) құру, сондай-ақ акцияларды немесе жарғылық капиталдарға қатысу үлестерін сатып алу жағдайларына қолданылмайды.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="599"/>
-    <w:bookmarkStart w:name="z699" w:id="600"/>
-[...15 lines deleted...]
-      жасанды интеллект, блокчейн және басқа да инновациялық технологияларды пайдалана отырып, қаржылық қызметтер көрсету мүмкіндігін ұсыну бойынша қызметтер көрсететін ұйымдарды (Қазақстан Республикасының резиденттері мен бейрезиденттерін) құру, сондай-ақ акцияларды немесе жарғылық капиталдарға қатысу үлестерін сатып алу жағдайларына қолданылмайды.";</w:t>
+    <w:bookmarkStart w:name="z700" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="600"/>
-    <w:bookmarkStart w:name="z700" w:id="601"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z701" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың бірінші бөлігінің 1) тармақшасының жетінші және сегізінші абзацтарында және 2) тармақшасының төртінші және бесінші абзацтарында белгіленген ережелер уәкілетті орган мен шет мемлекеттің тиісті қадағалау органы арасында ақпарат алмасу туралы келісім болған кезде сақтандыру (қайта сақтандыру) ұйымдарының және сақтандыру холдингтерінің Қазақстан Республикасының бейрезидент – ұйымдарын құру, сондай-ақ акцияларын немесе жарғылық капиталдарға қатысу үлестерін сатып алу жағдайларына қолданылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="601"/>
-    <w:bookmarkStart w:name="z701" w:id="602"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z702" w:id="603"/>
+    <w:bookmarkStart w:name="z702" w:id="602"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-1) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "немесе" деген сөз ", Қазақстан Республикасының бейрезидент – банкінің филиалы," деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="603"/>
-    <w:bookmarkStart w:name="z703" w:id="604"/>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z703" w:id="603"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) 52-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі 5) тармақшасындағы "жүйесін қалыптастырады." деген сөздер "жүйесін;" деген сөзбен ауыстырылып, мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z704" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) қаржы өнімдерін әзірлеудің, мақұлдаудың және ендірудің ішкі рәсімдерін қалыптастырады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="604"/>
-    <w:bookmarkStart w:name="z704" w:id="605"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z705" w:id="606"/>
+    <w:bookmarkStart w:name="z705" w:id="605"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) 53-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "сақтандыру брокеріне," деген сөздерден кейін "сақтандыру брокерінің қатысушысына, акционеріне," деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="606"/>
-    <w:bookmarkStart w:name="z706" w:id="607"/>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z706" w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>53-4-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkEnd w:id="606"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20566,90 +20402,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z708" w:id="608"/>
+    <w:bookmarkStart w:name="z708" w:id="607"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бірінші абзац "ұйымдарға" деген сөзден кейін ", сақтандыру брокерінің қатысушыларына (акционерлеріне)" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z709" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тармақша "Заңның" деген сөзден кейін "16-2-бабының 3-тармағында," деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="608"/>
-    <w:bookmarkStart w:name="z709" w:id="609"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20662,1570 +20498,1570 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z711" w:id="610"/>
+    <w:bookmarkStart w:name="z711" w:id="609"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1) сақтандыру брокерінің қатысушысынан (акционерінен) оның сақтандыру брокерінің жарғылық капиталына қатысу үлесін (акцияларын) иеліктен шығаруды талап етуге;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="610"/>
-    <w:bookmarkStart w:name="z712" w:id="611"/>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z712" w:id="610"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) 54-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігі алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="611"/>
-    <w:bookmarkStart w:name="z713" w:id="612"/>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z713" w:id="611"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>67-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 7-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z714" w:id="612"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Сақтандыру (қайта сақтандыру) ұйымының қызметі тоқтатылғаны тіркелгеннен кейін сақтандыру (қайта сақтандыру) ұйымының тарату комиссиясы ерікті түрде тарату процесінің аяқталғаны туралы уәкілетті органды он жұмыс күні ішінде хабардар етеді.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z714" w:id="613"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z715" w:id="614"/>
+    <w:bookmarkStart w:name="z715" w:id="613"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) 72-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы тоғызыншы бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="613"/>
+    <w:bookmarkStart w:name="z716" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымының филиалы есептік тіркеуден шығарылғаннан кейін Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы уәкілетті органды Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының қызметін ерікті түрде тоқтату процесінің аяқталғаны туралы он жұмыс күні ішінде хабардар етеді.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z716" w:id="615"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z717" w:id="616"/>
+    <w:bookmarkStart w:name="z717" w:id="615"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) 74-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="615"/>
+    <w:bookmarkStart w:name="z718" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Шоғырландырылған негiздегі қаржылық және өзге де есептіліктi қоса алғанда, сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлерi Ұлттық Банктің нормативтік құқықтық актілеріне сәйкес Ұлттық Банкке қаржылық және өзге де есептiлікті ұсынады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z718" w:id="617"/>
-[...15 lines deleted...]
-      "2. Шоғырландырылған негiздегі қаржылық және өзге де есептіліктi қоса алғанда, сақтандыру (қайта сақтандыру) ұйымдары мен сақтандыру брокерлерi Ұлттық Банктің нормативтік құқықтық актілеріне сәйкес Ұлттық Банкке қаржылық және өзге де есептiлікті ұсынады.</w:t>
+    <w:bookmarkStart w:name="z719" w:id="617"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымының филиалдары және Қазақстан Республикасының бейрезидент – сақтандыру брокерінің филиалдары Ұлттық Банктің нормативтік құқықтық актілеріне сәйкес Ұлттық Банкке бухгалтерлік есепке алу деректері бойынша есептілікті және өзге де есептiлікті ұсынады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="617"/>
-    <w:bookmarkStart w:name="z719" w:id="618"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z720" w:id="619"/>
+    <w:bookmarkStart w:name="z720" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) 74-1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z721" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Сақтандыру (қайта сақтандыру) ұйымы мен сақтандыру холдингтерінің ірі қатысушылары Ұлттық Банктің нормативтік құқықтық актілеріне сәйкес Ұлттық Банкке қаржылық және өзге де есептілікті ұсынады.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z721" w:id="620"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z722" w:id="621"/>
+    <w:bookmarkStart w:name="z722" w:id="620"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. "Қазақстанның Даму Банкі туралы" 2001 жылғы 25 сәуірдегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-    <w:bookmarkStart w:name="z723" w:id="622"/>
+    <w:bookmarkEnd w:id="620"/>
+    <w:bookmarkStart w:name="z723" w:id="621"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z724" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөліктегі "тұлғаларға кредит берудің" деген сөздер "тұлғаларды қаржыландырудың" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="622"/>
-    <w:bookmarkStart w:name="z724" w:id="623"/>
-[...15 lines deleted...]
-      бірінші бөліктегі "тұлғаларға кредит берудің" деген сөздер "тұлғаларды қаржыландырудың" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z725" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="623"/>
-    <w:bookmarkStart w:name="z725" w:id="624"/>
-[...15 lines deleted...]
-      екінші бөлік мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z726" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Ұлттық басқарушы холдингтің тобына кіретін заңды тұлғаларды, жалғыз акционері (қатысушысы) Даму Банкі болып табылатын заңды тұлғаларды қаржыландырудың және олардың міндеттемелерінің орындалуын қамтамасыз етуді беру шарттарын айқындау және (немесе) өзгерту кезінде, сондай-ақ Даму Банкі көрсетілген және (немесе) үшінші тұлғалармен өзге де мәмілелер жасасқан кезде "Қазақстан Республикасындағы банктер және банк қызметі туралы" Қазақстан Республикасы Заңының 40-бабында белгіленген талаптар, сондай-ақ Қазақстан Республикасының акционерлік қоғамдар туралы заңнамасында белгіленген, ұлттық басқарушы холдингтің тобына кіретін заңды тұлғалармен, жалғыз акционері (қатысушысы) Даму Банкі болып табылатын заңды тұлғалармен мүдделілік болуына орай жасалатын мәмілелерді жүзеге асыру тәртібі мұндай тұлғаларға қолданылмайды.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="624"/>
-    <w:bookmarkStart w:name="z726" w:id="625"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z727" w:id="626"/>
+    <w:bookmarkStart w:name="z727" w:id="625"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. "Төтенше жағдай туралы" 2003 жылғы 8 ақпандағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="626"/>
-    <w:bookmarkStart w:name="z728" w:id="627"/>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z728" w:id="626"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z729" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "реттеу" деген сөзден кейін ", төлемдер және төлем жүйелері" деген сөздермен толықтырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="627"/>
-    <w:bookmarkStart w:name="z729" w:id="628"/>
-[...15 lines deleted...]
-      "реттеу" деген сөзден кейін ", төлемдер және төлем жүйелері" деген сөздермен толықтырылсын;</w:t>
+    <w:bookmarkStart w:name="z730" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "қадағалау," деген сөзден кейін "төлем қызметтерін реттеу және көрсету тәртібі," деген сөздермен толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="628"/>
-    <w:bookmarkStart w:name="z730" w:id="629"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z731" w:id="630"/>
+    <w:bookmarkStart w:name="z731" w:id="629"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. "Кредиттік серіктестіктер туралы" 2003 жылғы 28 наурыздағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="630"/>
-    <w:bookmarkStart w:name="z732" w:id="631"/>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z732" w:id="630"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тарау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z733" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1-бап. Кредиттiк серiктестiктер қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеттері мен қағидаттары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="631"/>
-    <w:bookmarkStart w:name="z733" w:id="632"/>
-[...15 lines deleted...]
-      "2-1-бап. Кредиттiк серiктестiктер қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеттері мен қағидаттары</w:t>
+    <w:bookmarkStart w:name="z734" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Кредиттік серіктестіктердің қызметін жүзеге асырудың құқықтық негіздерін белгілеу, қаржы нарығында адал бәсекелестікті қолдауға бағытталған кредиттік серіктестіктердің қызметі үшін тең құқықты жағдайлар жасау кредиттік серіктестіктердің қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="632"/>
-    <w:bookmarkStart w:name="z734" w:id="633"/>
-[...15 lines deleted...]
-      1. Кредиттік серіктестіктердің қызметін жүзеге асырудың құқықтық негіздерін белгілеу, қаржы нарығында адал бәсекелестікті қолдауға бағытталған кредиттік серіктестіктердің қызметі үшін тең құқықты жағдайлар жасау кредиттік серіктестіктердің қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.</w:t>
+    <w:bookmarkStart w:name="z735" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Кредиттік серіктестіктердің қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="633"/>
-    <w:bookmarkStart w:name="z735" w:id="634"/>
-[...15 lines deleted...]
-      2. Кредиттік серіктестіктердің қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z736" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кредиттік серіктестіктер қызметінің стандарттарын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="634"/>
-    <w:bookmarkStart w:name="z736" w:id="635"/>
-[...15 lines deleted...]
-      1) кредиттік серіктестіктер қызметінің стандарттарын белгілеу;</w:t>
+    <w:bookmarkStart w:name="z737" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттік серіктестіктерге қатысушылардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін, кредиттік серіктестіктердің қызметі және олар көрсететін қаржылық қызметтер туралы ақпараттың толықтығын және тұтынушылар үшін қолжетімділігін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="635"/>
-    <w:bookmarkStart w:name="z737" w:id="636"/>
-[...15 lines deleted...]
-      2) кредиттік серіктестіктерге қатысушылардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін, кредиттік серіктестіктердің қызметі және олар көрсететін қаржылық қызметтер туралы ақпараттың толықтығын және тұтынушылар үшін қолжетімділігін қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z738" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Кредиттiк серiктестiктердің қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="636"/>
-    <w:bookmarkStart w:name="z738" w:id="637"/>
-[...15 lines deleted...]
-      3. Кредиттiк серiктестiктердің қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z739" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="637"/>
-    <w:bookmarkStart w:name="z739" w:id="638"/>
-[...15 lines deleted...]
-      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z740" w:id="638"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кредиттiк серiктестiктер қызметінің ашықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z740" w:id="639"/>
-[...15 lines deleted...]
-      2) кредиттiк серiктестiктер қызметінің ашықтығы;</w:t>
+    <w:bookmarkStart w:name="z741" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кредиттiк серiктестiктердің жауапкершілігі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z741" w:id="640"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z742" w:id="641"/>
+    <w:bookmarkStart w:name="z742" w:id="640"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) 9-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармағындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "жиналысқа барлық қатысушылардың үштен екi" деген сөздер "кредиттік серіктестікке қатысушылардың жалпы жиналысына қатысқан және ұсынылған қатысушылардың төрттен үшінің" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z743" w:id="642"/>
+    <w:bookmarkEnd w:id="640"/>
+    <w:bookmarkStart w:name="z743" w:id="641"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 10-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі мынадай мазмұндағы төртінші абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="641"/>
+    <w:bookmarkStart w:name="z744" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "есепке алу саясатын қалыптастыру.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z744" w:id="643"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z745" w:id="644"/>
+    <w:bookmarkStart w:name="z745" w:id="643"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. "Акционерлік қоғамдар туралы" 2003 жылғы 13 мамырдағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z746" w:id="645"/>
+    <w:bookmarkEnd w:id="643"/>
+    <w:bookmarkStart w:name="z746" w:id="644"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="644"/>
+    <w:bookmarkStart w:name="z747" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z747" w:id="646"/>
-[...15 lines deleted...]
-      2) мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z748" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1-бап. Акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z748" w:id="647"/>
-[...15 lines deleted...]
-      "2-1-бап. Акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары, міндеттері мен қағидаттары</w:t>
+    <w:bookmarkStart w:name="z749" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Акционерлік қоғамдарды құрудың, олардың қызметінің, қайта ұйымдастырудың және таратудың құқықтық негіздерін белгілеу, акционерлердің құқықтары мен міндеттерін, сондай-ақ олардың құқықтары мен заңды мүдделерін қорғау жөніндегі шараларды белгілеу акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z749" w:id="648"/>
-[...15 lines deleted...]
-      1. Акционерлік қоғамдарды құрудың, олардың қызметінің, қайта ұйымдастырудың және таратудың құқықтық негіздерін белгілеу, акционерлердің құқықтары мен міндеттерін, сондай-ақ олардың құқықтары мен заңды мүдделерін қорғау жөніндегі шараларды белгілеу акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі мақсаттары болып табылады.</w:t>
+    <w:bookmarkStart w:name="z750" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z750" w:id="649"/>
-[...15 lines deleted...]
-      2. Акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z751" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акционерлердің құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z751" w:id="650"/>
-[...15 lines deleted...]
-      1) акционерлердің құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z752" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) акционерлік қоғамдардың корпоративтік басқару қағидаттарын сақтауы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z752" w:id="651"/>
-[...15 lines deleted...]
-      2) акционерлік қоғамдардың корпоративтік басқару қағидаттарын сақтауы.</w:t>
+    <w:bookmarkStart w:name="z753" w:id="651"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="651"/>
-    <w:bookmarkStart w:name="z753" w:id="652"/>
-[...15 lines deleted...]
-      3. Акционерлік қоғамдардың қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z754" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) акционерлік қоғамдар қызметінің ашықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z754" w:id="653"/>
-[...15 lines deleted...]
-      1) акционерлік қоғамдар қызметінің ашықтығы;</w:t>
+    <w:bookmarkStart w:name="z755" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) корпоративтік басқарудың орнықтылығы.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z755" w:id="654"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z756" w:id="655"/>
+    <w:bookmarkStart w:name="z756" w:id="654"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. "Сақтандыру төлемдеріне кепілдік беру қоры туралы" 2003 жылғы 3 маусымдағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z757" w:id="656"/>
+    <w:bookmarkEnd w:id="654"/>
+    <w:bookmarkStart w:name="z757" w:id="655"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z758" w:id="657"/>
+    <w:bookmarkEnd w:id="655"/>
+    <w:bookmarkStart w:name="z758" w:id="656"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тарау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="656"/>
+    <w:bookmarkStart w:name="z759" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1-бап. Сақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z759" w:id="658"/>
-[...15 lines deleted...]
-      "2-1-бап. Сақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
+    <w:bookmarkStart w:name="z760" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сақтандыру төлемдеріне кепілдік беру қорын құрудың, оның қызметінің құқықтық негіздерін, сондай-ақ сақтандыру ұйымдарының, Қазақстан Республикасының бейрезидент – сақтандыру ұйымдары филиалдарының Сақтандыру төлемдеріне кепілдік беру қорына қатысу талаптарын белгілеу Cақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z760" w:id="659"/>
-[...15 lines deleted...]
-      1. Сақтандыру төлемдеріне кепілдік беру қорын құрудың, оның қызметінің құқықтық негіздерін, сондай-ақ сақтандыру ұйымдарының, Қазақстан Республикасының бейрезидент – сақтандыру ұйымдары филиалдарының Сақтандыру төлемдеріне кепілдік беру қорына қатысу талаптарын белгілеу Cақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z761" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z761" w:id="660"/>
-[...15 lines deleted...]
-      2. Сақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z762" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сақтандыру төлемдеріне кепілдік беру жүйесінің инфрақұрылымын қалыптастыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z762" w:id="661"/>
-[...15 lines deleted...]
-      1) сақтандыру төлемдеріне кепілдік беру жүйесінің инфрақұрылымын қалыптастыру;</w:t>
+    <w:bookmarkStart w:name="z763" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сақтанушылардың (сақтандырылушылардың және пайда алушылардың) құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z763" w:id="662"/>
-[...15 lines deleted...]
-      2) сақтанушылардың (сақтандырылушылардың және пайда алушылардың) құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z764" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z764" w:id="663"/>
-[...15 lines deleted...]
-      3. Сақтандыру төлемдеріне кепілдік беру қорының қызметі саласындағы мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z765" w:id="663"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Сақтандыру төлемдеріне кепілдік беру қорына қатысушы –сақтандыру ұйымы мәжбүрлеп таратылған кезде сақтанушылардың (сақтандырылушылардың және пайда алушылардың) құқықтары мен заңды мүдделерін қорғау;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="663"/>
-    <w:bookmarkStart w:name="z765" w:id="664"/>
-[...15 lines deleted...]
-      1) Сақтандыру төлемдеріне кепілдік беру қорына қатысушы –сақтандыру ұйымы мәжбүрлеп таратылған кезде сақтанушылардың (сақтандырылушылардың және пайда алушылардың) құқықтары мен заңды мүдделерін қорғау;</w:t>
+    <w:bookmarkStart w:name="z766" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) көлік оқиғасы орнынан жасырынған және жәбірленушіге зиян келтіргені үшін жауапты адам анықталмаған жағдайда, көлік оқиғасы салдарынан өмірі мен денсаулығына өзге адам зиян келтірген адамдардың құқықтары мен заңды мүдделерін қорғауды қамтамасыз ету.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z766" w:id="665"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z767" w:id="666"/>
+    <w:bookmarkStart w:name="z767" w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkEnd w:id="665"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22238,70 +22074,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1) тармақшасы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z769" w:id="667"/>
+    <w:bookmarkStart w:name="z769" w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1) осы Заңның 2-1-бабының 1 және 2-тармақтарында көзделген мақсат пен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес Қордың қызметін реттеу саласындағы Қор орындауы үшін міндетті нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkEnd w:id="666"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22314,90 +22150,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z771" w:id="668"/>
+    <w:bookmarkStart w:name="z771" w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkEnd w:id="667"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22410,70 +22246,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі 3) тармақшасының екінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z773" w:id="669"/>
+    <w:bookmarkStart w:name="z773" w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Адамның қаржы ұйымын мәжбүрлеп таратуға алып келген төлем қабілетсіздігіне не банкті төлемге қабілетсіз банктер санатына жатқызуға алып келген құқыққа қайшы әрекеттер (әрекетсіздік) жасауы фактілерінің болмауын, алынбаған немесе жойылмаған сотталғандығының болмауын, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы заңды күшіне енген сот актісінің болмауын қоса алғанда, кәсіпқойлықты, адалдықты растайтын фактілердің болуы мінсіз іскерлік бедел болып табылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkEnd w:id="668"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22486,210 +22322,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z775" w:id="670"/>
+    <w:bookmarkStart w:name="z775" w:id="669"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2-1. Осы баптың 2-тармағының 2) тармақшасының мақсаттары үшін басшы лауазым деп:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z776" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының, Қазақстан Республикасының бейрезидент – банкі филиалының басшы қызметкері, құрылымдық бөлімшесінің (құрылымдық бөлімшелерінің) қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын басшысы, құрылымдық бөлімшесінің, сондай-ақ оқшауланған бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="670"/>
-    <w:bookmarkStart w:name="z776" w:id="671"/>
-[...15 lines deleted...]
-      1) қаржы ұйымының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының, Қазақстан Республикасының бейрезидент – банкі филиалының басшы қызметкері, құрылымдық бөлімшесінің (құрылымдық бөлімшелерінің) қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын басшысы, құрылымдық бөлімшесінің, сондай-ақ оқшауланған бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z777" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық көрсетілетін қызметтерді реттеу саласындағы және (немесе) қаржы ұйымдарының аудиторлық қызметі саласындағы реттеу және мемлекеттік бақылау саласындағы мемлекеттік органның бірінші басшысы және оның орынбасары, құрылымдық бөлімшесінің басшысы, басшысының орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z777" w:id="672"/>
-[...15 lines deleted...]
-      2) қаржылық көрсетілетін қызметтерді реттеу саласындағы және (немесе) қаржы ұйымдарының аудиторлық қызметі саласындағы реттеу және мемлекеттік бақылау саласындағы мемлекеттік органның бірінші басшысы және оның орынбасары, құрылымдық бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z778" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) құрылымдық бөлімшенің бірінші басшысы және оның орынбасары, сондай-ақ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="672"/>
-    <w:bookmarkStart w:name="z778" w:id="673"/>
-[...15 lines deleted...]
-      3) құрылымдық бөлімшенің бірінші басшысы және оның орынбасары, сондай-ақ:</w:t>
+    <w:bookmarkStart w:name="z779" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының екінші абзацында көрсетілген халықаралық қаржы ұйымдарындағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="673"/>
-    <w:bookmarkStart w:name="z779" w:id="674"/>
-[...15 lines deleted...]
-      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының екінші абзацында көрсетілген халықаралық қаржы ұйымдарындағы;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымдарына аудит жүргізетін ұйымдардағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="674"/>
-    <w:bookmarkStart w:name="z780" w:id="675"/>
-[...15 lines deleted...]
-      қаржы ұйымдарына аудит жүргізетін ұйымдардағы;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының жетінші абзацында көрсетілген саладағы қызметті жүзеге асыратын ұйымдардағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="675"/>
-    <w:bookmarkStart w:name="z781" w:id="676"/>
-[...15 lines deleted...]
-      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының жетінші абзацында көрсетілген саладағы қызметті жүзеге асыратын ұйымдардағы;</w:t>
+    <w:bookmarkStart w:name="z782" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының сегізінші абзацында көрсетілген шетелдік заңды тұлғалардағы оқшауланған бөлімшесінің басшысы немесе басшысының орынбасары лауазымдары түсініледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="676"/>
-    <w:bookmarkStart w:name="z782" w:id="677"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22702,430 +22538,430 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z784" w:id="678"/>
+    <w:bookmarkStart w:name="z784" w:id="677"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       он бірінші бөлік мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z785" w:id="678"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Қордың атқарушы органы басшысының міндеттерін атқару атқарушы органының мүшесіне не Қордың бас бухгалтерінің міндеттерін атқару Қордың бас бухгалтерінің орынбасарына күнтізбелік алпыс күннен аспайтын мерзімге жүктелетін жағдайларды қоспағанда, басшы қызметкер лауазымына тағайындауға (сайлауға) уәкілетті органның келісімі жоқ адамның Қордың басшы қызметкерінің міндеттерін атқаруына, уақытша жоқ басшы қызметкерді ауыстыруына тыйым салынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="678"/>
-    <w:bookmarkStart w:name="z785" w:id="679"/>
-[...15 lines deleted...]
-      "Қордың атқарушы органы басшысының міндеттерін атқару атқарушы органының мүшесіне не Қордың бас бухгалтерінің міндеттерін атқару Қордың бас бухгалтерінің орынбасарына күнтізбелік алпыс күннен аспайтын мерзімге жүктелетін жағдайларды қоспағанда, басшы қызметкер лауазымына тағайындауға (сайлауға) уәкілетті органның келісімі жоқ адамның Қордың басшы қызметкерінің міндеттерін атқаруына, уақытша жоқ басшы қызметкерді ауыстыруына тыйым салынады.";</w:t>
+    <w:bookmarkStart w:name="z786" w:id="679"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы он екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="679"/>
-    <w:bookmarkStart w:name="z786" w:id="680"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы он екінші бөлікпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z787" w:id="680"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Уәкілетті органмен келісілген кандидатураның болмауына байланысты осы тармақтың он бірінші бөлігінде көрсетілген адамдарға Қордың атқарушы органы басшысының не бас бухгалтерінің міндеттерін атқаруды қатарынан он екі ай ішінде жиынтығында күнтізбелік бір жүз сексен күннен артық мерзімге жүктеуге (уақытша жоқ адамды ауыстыруға) жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="680"/>
-    <w:bookmarkStart w:name="z787" w:id="681"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z788" w:id="682"/>
+    <w:bookmarkStart w:name="z788" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 7-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z789" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Осы Заңда Қорға міндетті қатысу көзделген сақтандырудың кепілдік берілетін түрлеріне (сыныптарына) мыналар жатады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="682"/>
-    <w:bookmarkStart w:name="z789" w:id="683"/>
-[...15 lines deleted...]
-      "2-1. Осы Заңда Қорға міндетті қатысу көзделген сақтандырудың кепілдік берілетін түрлеріне (сыныптарына) мыналар жатады:</w:t>
+    <w:bookmarkStart w:name="z790" w:id="683"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) міндетті сақтандыру туралы талап, сақтандырудың түрлері мен ең төмен шарттары (оның ішінде сақтандыру объектісі, сақтандыру тәуекелдері және сақтандыру сомаларының ең төмен мөлшерлері) Қазақстан Республикасының заңдарында белгіленетін, ал сақтандырудың өзге де шарттары мен тәртібі тараптардың келісімінде айқындалатын сақтандыру (жүктелген сақтандыру) түрлерін қоспағанда, міндетті сақтандырудың барлық түрі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="683"/>
-    <w:bookmarkStart w:name="z790" w:id="684"/>
-[...15 lines deleted...]
-      1) міндетті сақтандыру туралы талап, сақтандырудың түрлері мен ең төмен шарттары (оның ішінде сақтандыру объектісі, сақтандыру тәуекелдері және сақтандыру сомаларының ең төмен мөлшерлері) Қазақстан Республикасының заңдарында белгіленетін, ал сақтандырудың өзге де шарттары мен тәртібі тараптардың келісімінде айқындалатын сақтандыру (жүктелген сақтандыру) түрлерін қоспағанда, міндетті сақтандырудың барлық түрі;</w:t>
+    <w:bookmarkStart w:name="z791" w:id="684"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) "өмірді сақтандыру" саласындағы жинақтаушы сақтандырудың барлық түрі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z791" w:id="685"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z792" w:id="686"/>
+    <w:bookmarkStart w:name="z792" w:id="685"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 2-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="685"/>
+    <w:bookmarkStart w:name="z793" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1. Осы баптың 2-тармағында көрсетілген функциялардан бөлек, Қор сақтандыру (қайта сақтандыру) ұйымдарының қызметін автоматтандыру, сақтандыру (қайта сақтандыру) саласындағы мамандарды оқытуды жүргізу мен олардың біліктілігін арттыру үшін пайдаланылатын мамандандырылған бағдарламалық қамтылымды әзірлеуді және беруді жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z793" w:id="687"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z794" w:id="688"/>
+    <w:bookmarkStart w:name="z794" w:id="687"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) 14-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "санкциялар және" деген сөздер алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z795" w:id="689"/>
+    <w:bookmarkEnd w:id="687"/>
+    <w:bookmarkStart w:name="z795" w:id="688"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) 18-баптың 2-тармағының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="688"/>
+    <w:bookmarkStart w:name="z796" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне қаржылық және өзге де есептілікті ұсынуға;".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z796" w:id="690"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z797" w:id="691"/>
+    <w:bookmarkStart w:name="z797" w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. "Аудиторлық ұйымдардың азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы" 2003 жылғы 13 маусымдағы Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkEnd w:id="690"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23194,210 +23030,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z800" w:id="692"/>
+    <w:bookmarkStart w:name="z800" w:id="691"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-бап. Аудиторлық ұйымдардың жауапкершiлiгiн мiндеттi сақтандырудың негiзгi мақсаты, қағидаттары және міндеттері";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="691"/>
+    <w:bookmarkStart w:name="z801" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-тармақтағы "мақсаты" деген сөз "негізгі мақсаты" деген сөздермен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z801" w:id="693"/>
-[...15 lines deleted...]
-      1-тармақтағы "мақсаты" деген сөз "негізгі мақсаты" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z802" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 3-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z802" w:id="694"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 3-тармақпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z803" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z803" w:id="695"/>
-[...15 lines deleted...]
-      "3. Аудиторлық ұйымдардың жауапкершілігін міндетті сақтандырудың негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z804" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) аудит жүргізу кезінде аудиттелетін субъектілерге келтірілген мүліктік зиянның өтелуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z804" w:id="696"/>
-[...15 lines deleted...]
-      1) аудит жүргізу кезінде аудиттелетін субъектілерге келтірілген мүліктік зиянның өтелуін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z805" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) аудит жүргізу кезінде аудиттелетін субъектілердің құқықтары мен заңды мүдделерін қорғау.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z805" w:id="697"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z806" w:id="698"/>
+    <w:bookmarkStart w:name="z806" w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. "Тасымалдаушының жолаушылар алдындағы азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы" 2003 жылғы 1 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="698"/>
+    <w:bookmarkEnd w:id="697"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23466,70 +23302,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z809" w:id="699"/>
+    <w:bookmarkStart w:name="z809" w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-бап. Тасымалдаушының жауапкершілігін міндетті сақтандырудың негізгі мақсаты, қағидаттары мен міндеттері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkEnd w:id="698"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23542,210 +23378,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "мақсаты" деген сөз "негізгі мақсаты" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z811" w:id="700"/>
+    <w:bookmarkStart w:name="z811" w:id="699"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 3-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="699"/>
+    <w:bookmarkStart w:name="z812" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Тасымалдаушының жауапкершілігін міндетті сақтандырудың негізгі міндеттері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z812" w:id="701"/>
-[...15 lines deleted...]
-      "3. Тасымалдаушының жауапкершілігін міндетті сақтандырудың негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z813" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жолаушыларды тасымалдау кезінде олардың өміріне, денсаулығына және (немесе) мүлкіне келтірілген зиянның өтелуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z813" w:id="702"/>
-[...15 lines deleted...]
-      1) жолаушыларды тасымалдау кезінде олардың өміріне, денсаулығына және (немесе) мүлкіне келтірілген зиянның өтелуін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z814" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) тасымалдау кезінде өміріне, денсаулығына және (немесе) мүлкіне зиян келтірілген жолаушылардың құқықтары мен заңды мүдделерін қорғау.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z814" w:id="703"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z815" w:id="704"/>
+    <w:bookmarkStart w:name="z815" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. "Көлік құралдары иелерінің азаматтық-құқықтық жауапкершілігін міндетті сақтандыру туралы" 2003 жылғы 1 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z816" w:id="705"/>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z816" w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="705"/>
+    <w:bookmarkEnd w:id="704"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23758,70 +23594,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тақырып</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z818" w:id="706"/>
+    <w:bookmarkStart w:name="z818" w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-бап. Көлiк құралдары иелерінiң жауапкершiлігін міндеттi сақтандырудың негiзгi мақсаты, қағидаттары мен міндеттері";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkEnd w:id="705"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23834,230 +23670,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақтағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "мақсаты" деген сөз "негізгі мақсаты" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z820" w:id="707"/>
+    <w:bookmarkStart w:name="z820" w:id="706"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       мынадай мазмұндағы 3-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="706"/>
+    <w:bookmarkStart w:name="z821" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Көлiк құралдары иелерiнiң жауапкершілігiн мiндеттi сақтандырудың негiзгi міндеттері мыналар болып табылады:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z821" w:id="708"/>
-[...15 lines deleted...]
-      "3. Көлiк құралдары иелерiнiң жауапкершілігiн мiндеттi сақтандырудың негiзгi міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z822" w:id="708"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) жоғары қауіптілік көзі ретінде көлік құралын пайдалану салдарынан үшінші адамдардың өміріне, денсаулығына және (немесе) мүлкіне келтірілген зиянның өтелуін қамтамасыз ету;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="708"/>
-    <w:bookmarkStart w:name="z822" w:id="709"/>
-[...15 lines deleted...]
-      1) жоғары қауіптілік көзі ретінде көлік құралын пайдалану салдарынан үшінші адамдардың өміріне, денсаулығына және (немесе) мүлкіне келтірілген зиянның өтелуін қамтамасыз ету;</w:t>
+    <w:bookmarkStart w:name="z823" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) жоғары қауіптілік көзі ретінде көлік құралын пайдалану салдарынан өміріне, денсаулығына және (немесе) мүлкіне зиян келтірілген адамдардың құқықтары мен заңды мүдделерінің қорғалуын қамтамасыз ету.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z823" w:id="710"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z824" w:id="711"/>
+    <w:bookmarkStart w:name="z824" w:id="710"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-тармағындағы "өтініш жасаған кезде" деген сөздер "жүгінген кезде және (немесе) электрондық ақпараттық ресурстар алмасу кезінде" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z825" w:id="712"/>
+    <w:bookmarkEnd w:id="710"/>
+    <w:bookmarkStart w:name="z825" w:id="711"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-тармағы мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="711"/>
+    <w:bookmarkStart w:name="z826" w:id="712"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Көлік құралын тіркеу аумағы бойынша коэффициенттер мынадай мөлшерде белгіленеді:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="712"/>
-    <w:bookmarkStart w:name="z826" w:id="713"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="713"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -26604,170 +26440,170 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z828" w:id="714"/>
+    <w:bookmarkStart w:name="z828" w:id="713"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. "Бағалы қағаздар рыногы туралы" 2003 жылғы 2 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z829" w:id="715"/>
+    <w:bookmarkEnd w:id="713"/>
+    <w:bookmarkStart w:name="z829" w:id="714"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>кіріспе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z830" w:id="716"/>
+    <w:bookmarkEnd w:id="714"/>
+    <w:bookmarkStart w:name="z830" w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="716"/>
+    <w:bookmarkEnd w:id="715"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26892,70 +26728,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>63) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z834" w:id="717"/>
+    <w:bookmarkStart w:name="z834" w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "63) мінсіз іскерлік бедел – адамның қаржы ұйымын мәжбүрлеп таратуға алып келген төлем қабілетсіздігіне не банкті төлемге қабілетсіз банктер санатына жатқызуға алып келген құқыққа қайшы әрекеттер (әрекетсіздік) жасау фактілерінің, алынбаған немесе жойылмаған сотталғандығының болмауын, оның ішінде қаржы ұйымының, банк және (немесе) сақтандыру холдингінің басшы қызметкері лауазымын атқару және қаржы ұйымының ірі қатысушысы (ірі акционері) болу құқығынан өмір бойына айыру түрінде қылмыстық жаза қолдану туралы заңды күшіне енген сот актісінің болмауын қоса алғанда, кәсіпқойлықты, адалдықты растайтын фактілердің болуы;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkEnd w:id="716"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27024,470 +26860,470 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>92-1) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z837" w:id="718"/>
+    <w:bookmarkStart w:name="z837" w:id="717"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "92-1) шетелдік есепке алу ұйымы – орталық депозитарийдің клиенті болып табылатын, шетелдік есепке алу ұйымы резиденті болып табылатын мемлекеттің заңнамасына сәйкес уәкілетті органның нормативтік құқықтық актілерінде айқындалған талаптарды ескере отырып, осы Заңның 59-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> белгіленген номиналды ұстаушының функцияларына ұқсас функцияларды жүзеге асыратын шетелдік ұйым;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="717"/>
+    <w:bookmarkStart w:name="z838" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы 92-2) тармақшамен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z838" w:id="719"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы 92-2) тармақшамен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z839" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "92-2) шетелдік кәсіптік ұйым – уәкілетті орган бекіткен тізбеге кіретін, қаржы нарықтарында бірыңғай қағидаларды және (немесе) стандарттарды белгілейтін, заңды тұлға болып табылмайтын халықаралық ұйым, шетелдік заңды тұлға немесе шетелдік ұйым;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z839" w:id="720"/>
-[...15 lines deleted...]
-      "92-2) шетелдік кәсіптік ұйым – уәкілетті орган бекіткен тізбеге кіретін, қаржы нарықтарында бірыңғай қағидаларды және (немесе) стандарттарды белгілейтін, заңды тұлға болып табылмайтын халықаралық ұйым, шетелдік заңды тұлға немесе шетелдік ұйым;";</w:t>
+    <w:bookmarkStart w:name="z840" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z840" w:id="721"/>
-[...15 lines deleted...]
-      3) мынадай мазмұндағы 2-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z841" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-1-бап. Бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z841" w:id="722"/>
-[...15 lines deleted...]
-      "2-1-бап. Бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі мақсаты, міндеттері мен қағидаттары</w:t>
+    <w:bookmarkStart w:name="z842" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Эмиссиялық бағалы қағаздарды және өзге де қаржы құралдарын шығарудың, орналастырудың, айналдыру мен өтеудің, бағалы қағаздар нарығы субъектiлерiн құру мен олардың қызметi ерекшелiктерiнің, бағалы қағаздар нарығының қауiпсiз, ашық және тиiмдi жұмыс iстеуiн, инвесторлардың және бағалы қағаздарды ұстаушылардың құқықтарын қорғауды, бағалы қағаздар нарығына қатысушылардың адал бәсекелестігін қамтамасыз ету мақсатында бағалы қағаздар нарығын реттеу, бақылау және қадағалау тәртiбiн айқындаудың құқықтық негіздерін құру бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z842" w:id="723"/>
-[...15 lines deleted...]
-      1. Эмиссиялық бағалы қағаздарды және өзге де қаржы құралдарын шығарудың, орналастырудың, айналдыру мен өтеудің, бағалы қағаздар нарығы субъектiлерiн құру мен олардың қызметi ерекшелiктерiнің, бағалы қағаздар нарығының қауiпсiз, ашық және тиiмдi жұмыс iстеуiн, инвесторлардың және бағалы қағаздарды ұстаушылардың құқықтарын қорғауды, бағалы қағаздар нарығына қатысушылардың адал бәсекелестігін қамтамасыз ету мақсатында бағалы қағаздар нарығын реттеу, бақылау және қадағалау тәртiбiн айқындаудың құқықтық негіздерін құру бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі мақсаты болып табылады.</w:t>
+    <w:bookmarkStart w:name="z843" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z843" w:id="724"/>
-[...15 lines deleted...]
-      2. Бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі міндеттері мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z844" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) бағалы қағаздар нарығына кәсіби қатысушылар қызметінің стандарттарын белгілеу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z844" w:id="725"/>
-[...15 lines deleted...]
-      1) бағалы қағаздар нарығына кәсіби қатысушылар қызметінің стандарттарын белгілеу;</w:t>
+    <w:bookmarkStart w:name="z845" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалы қағаздар нарығы инфрақұрылымын дамыту және оның тиімділігін арттыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z845" w:id="726"/>
-[...15 lines deleted...]
-      2) бағалы қағаздар нарығы инфрақұрылымын дамыту және оның тиімділігін арттыру;</w:t>
+    <w:bookmarkStart w:name="z846" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) қаржылық тұрақтылықты ұстап тұру мақсатында қадағалау ресурстарын тәуекелдерге неғұрлым бейім бағалы қағаздар нарығына кәсіби қатысушылардың қызметіне шоғырландыру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z846" w:id="727"/>
-[...15 lines deleted...]
-      3) қаржылық тұрақтылықты ұстап тұру мақсатында қадағалау ресурстарын тәуекелдерге неғұрлым бейім бағалы қағаздар нарығына кәсіби қатысушылардың қызметіне шоғырландыру;</w:t>
+    <w:bookmarkStart w:name="z847" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бағалы қағаздар нарығында көрсетілетін қызметтерді тұтынушылардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін, тұтынушылар үшін бағалы қағаздар нарығы субъектілерінің қызметі туралы ақпараттың толықтығы мен қолжетімділігін, сондай-ақ халық үшін қаржылық сауаттылық пен қаржылық қолжетімділік деңгейін арттыруды қамтамасыз ету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z847" w:id="728"/>
-[...15 lines deleted...]
-      4) бағалы қағаздар нарығында көрсетілетін қызметтерді тұтынушылардың құқықтары мен заңды мүдделерін қорғаудың тиісті деңгейін, тұтынушылар үшін бағалы қағаздар нарығы субъектілерінің қызметі туралы ақпараттың толықтығы мен қолжетімділігін, сондай-ақ халық үшін қаржылық сауаттылық пен қаржылық қолжетімділік деңгейін арттыруды қамтамасыз ету.</w:t>
+    <w:bookmarkStart w:name="z848" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z848" w:id="729"/>
-[...15 lines deleted...]
-      3. Бағалы қағаздар нарығын және оның субъектілерін мемлекеттік реттеудің негізгі қағидаттары мыналар болып табылады:</w:t>
+    <w:bookmarkStart w:name="z849" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z849" w:id="730"/>
-[...15 lines deleted...]
-      1) реттеу ресурстары мен құралдарын тиімді пайдалану;</w:t>
+    <w:bookmarkStart w:name="z850" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) бағалы қағаздар нарығы субъектілері қызметінің ашықтығы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z850" w:id="731"/>
-[...15 lines deleted...]
-      2) бағалы қағаздар нарығы субъектілері қызметінің ашықтығы;</w:t>
+    <w:bookmarkStart w:name="z851" w:id="731"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бағалы қағаздар нарығы субъектілерінің жауапкершілігі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="731"/>
-    <w:bookmarkStart w:name="z851" w:id="732"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z852" w:id="733"/>
+    <w:bookmarkStart w:name="z852" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z853" w:id="734"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z853" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2-тармақтың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z854" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) осы Заңның 2-1-бабының 1 және 2-тармақтарында көзделген мақсат пен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес Қазақстан Республикасының аумағындағы бағалы қағаздар нарығы субъектілерінің, басқа да жеке және заңды тұлғалардың орындауы үшін міндетті бағалы қағаздар нарығын және оның субъектілерінің қызметін реттеу саласындағы нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z854" w:id="735"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27500,90 +27336,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z856" w:id="736"/>
+    <w:bookmarkStart w:name="z856" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-1-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkEnd w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27596,670 +27432,670 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z858" w:id="737"/>
+    <w:bookmarkStart w:name="z858" w:id="736"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ", орналастыруға жоспарланатын жалпы көлемнің кемінде жиырма пайызы көлемінде шет мемлекеттің аумағындағыдай орналастыру шарттарымен иеленуге ұсынуға тиіс" деген сөздер "мынадай көлемде:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="736"/>
+    <w:bookmarkStart w:name="z859" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылғы 1 қаңтарға дейін – орналастыруға жоспарланатын жалпы көлемнің кемінде жиырма пайызы;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z859" w:id="738"/>
-[...15 lines deleted...]
-      2026 жылғы 1 қаңтарға дейін – орналастыруға жоспарланатын жалпы көлемнің кемінде жиырма пайызы;</w:t>
+    <w:bookmarkStart w:name="z860" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2026 жылғы 1 қаңтардан бастап – орналастыруға жоспарланатын жалпы көлемнің кемінде отыз пайызы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z860" w:id="739"/>
-[...15 lines deleted...]
-      2026 жылғы 1 қаңтардан бастап – орналастыруға жоспарланатын жалпы көлемнің кемінде отыз пайызы;</w:t>
+    <w:bookmarkStart w:name="z861" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2028 жылғы 1 қаңтардан бастап – орналастыруға жоспарланатын жалпы көлемнің кемінде елу пайызы көлемінде шет мемлекеттің аумағындағыдай орналастыру шарттарымен иеленуге ұсынуға тиіс" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z861" w:id="740"/>
-[...15 lines deleted...]
-      2028 жылғы 1 қаңтардан бастап – орналастыруға жоспарланатын жалпы көлемнің кемінде елу пайызы көлемінде шет мемлекеттің аумағындағыдай орналастыру шарттарымен иеленуге ұсынуға тиіс" деген сөздермен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z862" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z862" w:id="741"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z863" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Бұл ретте орналастыруға жоспарланатын жалпы көлемнің кемінде жиырма пайызы Қазақстан Республикасының ұйымдастырылған бағалы қағаздар нарығында және (немесе) "Астана" халықаралық қаржы орталығының қор биржасында орналастырылуға тиіс.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z863" w:id="742"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z864" w:id="743"/>
+    <w:bookmarkStart w:name="z864" w:id="742"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>31-1-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігі "құжаттардың" деген сөзден кейін "және хабарламада көрсетілетін бекітілген қаржы өнімдері жөніндегі мәліметтердің" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="743"/>
-    <w:bookmarkStart w:name="z865" w:id="744"/>
+    <w:bookmarkEnd w:id="742"/>
+    <w:bookmarkStart w:name="z865" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) 36-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "басқаға беру" деген сөздерден кейін "осы Заңның 38-1-бабында көзделген ерекшеліктер ескеріле отырып," деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z866" w:id="745"/>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z866" w:id="744"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) 38-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі "растау" деген сөзден кейін "осы Заңның 38-1-бабында көзделген ерекшеліктер ескеріле отырып," деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="744"/>
+    <w:bookmarkStart w:name="z867" w:id="745"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) мынадай мазмұндағы 38-1-баппен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z867" w:id="746"/>
-[...15 lines deleted...]
-      9) мынадай мазмұндағы 38-1-баппен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z868" w:id="746"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "38-1-бап. Орталық депозитарийдің есепке алу жүйесінде ашылған шетелдік есепке алу ұйымының дербес шотындағы эмиссиялық бағалы қағаздарға құқықтарды есепке алудың және растаудың ерекшеліктері</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="746"/>
-    <w:bookmarkStart w:name="z868" w:id="747"/>
-[...15 lines deleted...]
-      "38-1-бап. Орталық депозитарийдің есепке алу жүйесінде ашылған шетелдік есепке алу ұйымының дербес шотындағы эмиссиялық бағалы қағаздарға құқықтарды есепке алудың және растаудың ерекшеліктері</w:t>
+    <w:bookmarkStart w:name="z869" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Шетелдік есепке алу ұйымы клиенттерінің эмиссиялық бағалы қағаздарға құқықтарын есепке алу және олармен жасалатын мәмілелерді орталық депозитарийдің есепке алу жүйесінде атына дербес шот ашылған шетелдік есепке алу ұйымының есепке алу жүйесінде тіркеу шетелдік есепке алу ұйымы резиденті болып табылатын мемлекеттің заңнамасына сәйкес жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z869" w:id="748"/>
-[...15 lines deleted...]
-      1. Шетелдік есепке алу ұйымы клиенттерінің эмиссиялық бағалы қағаздарға құқықтарын есепке алу және олармен жасалатын мәмілелерді орталық депозитарийдің есепке алу жүйесінде атына дербес шот ашылған шетелдік есепке алу ұйымының есепке алу жүйесінде тіркеу шетелдік есепке алу ұйымы резиденті болып табылатын мемлекеттің заңнамасына сәйкес жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z870" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық депозитарийдің есепке алу жүйесінде шетелдік есепке алу ұйымының дербес шотын ашу, жүргізу және жабу Қазақстан Республикасының заңдарына, уәкілетті органның нормативтік құқықтық актілеріне сәйкес, сондай-ақ осы Заңның 78-бабы 1-1-тармағының ережелері ескеріліп жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z870" w:id="749"/>
-[...15 lines deleted...]
-      Орталық депозитарийдің есепке алу жүйесінде шетелдік есепке алу ұйымының дербес шотын ашу, жүргізу және жабу Қазақстан Республикасының заңдарына, уәкілетті органның нормативтік құқықтық актілеріне сәйкес, сондай-ақ осы Заңның 78-бабы 1-1-тармағының ережелері ескеріліп жүзеге асырылады.</w:t>
+    <w:bookmarkStart w:name="z871" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Орталық депозитарийдің есепке алу жүйесінде ашылған шетелдік есепке алу ұйымының дербес шотындағы эмиссиялық бағалы қағаздарға клиенттердің құқықтарын растауды шетелдік есепке алу ұйымы осы шетелдік есепке алу ұйымы резиденті болып табылатын мемлекеттің заңнамасына сәйкес жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z871" w:id="750"/>
-[...15 lines deleted...]
-      2. Орталық депозитарийдің есепке алу жүйесінде ашылған шетелдік есепке алу ұйымының дербес шотындағы эмиссиялық бағалы қағаздарға клиенттердің құқықтарын растауды шетелдік есепке алу ұйымы осы шетелдік есепке алу ұйымы резиденті болып табылатын мемлекеттің заңнамасына сәйкес жүзеге асырады.</w:t>
+    <w:bookmarkStart w:name="z872" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Шетелдік есепке алу ұйымы орталық депозитарийдің сұратуы бойынша орталық депозитарийдің есепке алу жүйесінде ашылған шетелдік есепке алу ұйымының дербес шотындағы эмиссиялық бағалы қағаздарға құқығы бар тұлғалар туралы ақпаратты және осы шетелдік есепке алу ұйымының клиенттері беретін ақпарат негізінде орталық депозитарийдің қағидалар жинағында белгіленген жағдайларда, көлемде және мерзімдерде өзге де ақпаратты береді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z872" w:id="751"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z873" w:id="752"/>
+    <w:bookmarkStart w:name="z873" w:id="751"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 2-2-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="751"/>
+    <w:bookmarkStart w:name="z874" w:id="752"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2-2. Клиринг ұйымының брокерлік және (немесе) дилерлік қызметті жүзеге асыру ерекшеліктері уәкілетті органның нормативтік құқықтық актісінде белгіленеді.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="752"/>
-    <w:bookmarkStart w:name="z874" w:id="753"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z875" w:id="754"/>
+    <w:bookmarkStart w:name="z875" w:id="753"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) 49-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ", уәкілетті органмен келісу бойынша Қазақстан Республикасының Ұлттық Банкі белгiлеген тәртiп пен мерзiмде" деген сөздер "Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актісіне сәйкес" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="754"/>
-    <w:bookmarkStart w:name="z876" w:id="755"/>
+    <w:bookmarkEnd w:id="753"/>
+    <w:bookmarkStart w:name="z876" w:id="754"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) 49-1-баптың бірінші бөлігі </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5) тармақшасындағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "критерийлері қамтылуға тиіс." деген сөздер "өлшемшарттары;" деген сөзбен ауыстырылып, мынадай мазмұндағы 6) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="754"/>
+    <w:bookmarkStart w:name="z877" w:id="755"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6) қаржы өнімдерін әзірлеудің, мақұлдаудың және ендірудің ішкі рәсімдері қамтылуға тиіс.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="755"/>
-    <w:bookmarkStart w:name="z877" w:id="756"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z878" w:id="757"/>
+    <w:bookmarkStart w:name="z878" w:id="756"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) 52-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="756"/>
+    <w:bookmarkStart w:name="z879" w:id="757"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Лицензиаттар, орталық депозитарий мен бірыңғай оператор Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне есептілікті ұсынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="757"/>
-    <w:bookmarkStart w:name="z879" w:id="758"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z880" w:id="759"/>
+    <w:bookmarkStart w:name="z880" w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>54-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="759"/>
+    <w:bookmarkEnd w:id="758"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28272,70 +28108,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігінің 2) тармақшасы сегізінші абзацындағы "тұлғаларда осы бапта белгіленген еңбек өтілі жоқ;" деген сөздер "тұлғаларда;" деген сөзбен ауыстырылып, мынадай мазмұндағы тоғызыншы абзацпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z882" w:id="760"/>
+    <w:bookmarkStart w:name="z882" w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "және (немесе) ұлттық басқарушы холдингте немесе Қазақстанның Даму Банкінде немесе жеке кәсіпкерлікті дамытудың арнаулы қорында осы баптың 4-1-тармағының 3) тармақшасында көзделген лауазымдарда осы бапта белгіленген еңбек өтілі жоқ;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkEnd w:id="759"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28348,110 +28184,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> үшінші бөлігінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z884" w:id="761"/>
+    <w:bookmarkStart w:name="z884" w:id="760"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "дамыту" деген сөзден кейін "және (немесе) ақпараттық қауіпсіздік" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="760"/>
+    <w:bookmarkStart w:name="z885" w:id="761"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "және микроқаржылық қызметті жүзеге асыратын ұйымдағы" деген сөздер алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="761"/>
-    <w:bookmarkStart w:name="z885" w:id="762"/>
-[...15 lines deleted...]
-      "және микроқаржылық қызметті жүзеге асыратын ұйымдағы" деген сөздер алып тасталсын;</w:t>
+    <w:bookmarkStart w:name="z886" w:id="762"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      орыс тіліндегі мәтінге өзгеріс енгізілді, қазақ тіліндегі мәтін өзгермейді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="762"/>
-    <w:bookmarkStart w:name="z886" w:id="763"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28464,230 +28300,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4-1-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z888" w:id="764"/>
+    <w:bookmarkStart w:name="z888" w:id="763"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4-1. Осы баптың 4-тармағының бірінші бөлігі 1), 2), 3) және 4) тармақшаларының мақсаттары үшін басшы лауазым деп:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="763"/>
+    <w:bookmarkStart w:name="z889" w:id="764"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) қаржы ұйымының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының, Қазақстан Республикасының бейрезидент – банкі филиалының басшы қызметкері, екі және одан көп құрылымдық бөлімшесінің қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын басшысы, құрылымдық бөлімшесінің, сондай-ақ оқшауланған бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="764"/>
-    <w:bookmarkStart w:name="z889" w:id="765"/>
-[...15 lines deleted...]
-      1) қаржы ұйымының, Қазақстан Республикасының бейрезидент – сақтандыру (қайта сақтандыру) ұйымы филиалының, Қазақстан Республикасының бейрезидент – сақтандыру брокері филиалының, Қазақстан Республикасының бейрезидент – банкі филиалының басшы қызметкері, екі және одан көп құрылымдық бөлімшесінің қызметін үйлестіруді және (немесе) бақылауды жүзеге асыратын басшысы, құрылымдық бөлімшесінің, сондай-ақ оқшауланған бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z890" w:id="765"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) қаржылық көрсетілетін қызметтерді реттеу саласындағы және (немесе) қаржы ұйымдарының аудиторлық қызметі саласындағы реттеу және мемлекеттік бақылау саласындағы мемлекеттік органның бірінші басшысы және оның орынбасары, құрылымдық бөлімшесінің басшысы, басшысының орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="765"/>
-    <w:bookmarkStart w:name="z890" w:id="766"/>
-[...15 lines deleted...]
-      2) қаржылық көрсетілетін қызметтерді реттеу саласындағы және (немесе) қаржы ұйымдарының аудиторлық қызметі саласындағы реттеу және мемлекеттік бақылау саласындағы мемлекеттік органның бірінші басшысы және оның орынбасары, құрылымдық бөлімшесінің басшысы, басшысының орынбасары;</w:t>
+    <w:bookmarkStart w:name="z891" w:id="766"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ұлттық басқарушы холдингтің, Қазақстанның Даму Банкінің, жеке кәсіпкерлікті дамытудың арнаулы қоры басқару органының басшысы, атқарушы органының басшысы, сондай-ақ оның қаржылық мәселелерге және (немесе) еншілес қаржы ұйымдарының қызметіне жетекшілік ететін орынбасары;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="766"/>
-    <w:bookmarkStart w:name="z891" w:id="767"/>
-[...15 lines deleted...]
-      3) ұлттық басқарушы холдингтің, Қазақстанның Даму Банкінің, жеке кәсіпкерлікті дамытудың арнаулы қоры басқару органының басшысы, атқарушы органының басшысы, сондай-ақ оның қаржылық мәселелерге және (немесе) еншілес қаржы ұйымдарының қызметіне жетекшілік ететін орынбасары;</w:t>
+    <w:bookmarkStart w:name="z892" w:id="767"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дербес құрылымдық бөлімшесінің бірінші басшысы мен оның орынбасары, сондай-ақ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="767"/>
-    <w:bookmarkStart w:name="z892" w:id="768"/>
-[...15 lines deleted...]
-      4) дербес құрылымдық бөлімшесінің бірінші басшысы мен оның орынбасары, сондай-ақ:</w:t>
+    <w:bookmarkStart w:name="z893" w:id="768"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының екінші абзацында көрсетілген халықаралық қаржы ұйымдарындағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="768"/>
-    <w:bookmarkStart w:name="z893" w:id="769"/>
-[...15 lines deleted...]
-      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының екінші абзацында көрсетілген халықаралық қаржы ұйымдарындағы;</w:t>
+    <w:bookmarkStart w:name="z894" w:id="769"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      қаржы ұйымдарына аудит жүргізетін ұйымдардағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="769"/>
-    <w:bookmarkStart w:name="z894" w:id="770"/>
-[...15 lines deleted...]
-      қаржы ұйымдарына аудит жүргізетін ұйымдардағы;</w:t>
+    <w:bookmarkStart w:name="z895" w:id="770"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының жетінші абзацында көрсетілген салада қызметті жүзеге асыратын ұйымдардағы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="770"/>
-    <w:bookmarkStart w:name="z895" w:id="771"/>
-[...15 lines deleted...]
-      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының жетінші абзацында көрсетілген салада қызметті жүзеге асыратын ұйымдардағы;</w:t>
+    <w:bookmarkStart w:name="z896" w:id="771"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осы баптың 2-тармағы бірінші бөлігі 2) тармақшасының сегізінші абзацында көрсетілген шетелдік заңды тұлғалардағы оқшауланған бөлімшесінің басшысы немесе басшысының орынбасары лауазымы түсініледі.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="771"/>
-    <w:bookmarkStart w:name="z896" w:id="772"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28700,290 +28536,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармақта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z898" w:id="773"/>
+    <w:bookmarkStart w:name="z898" w:id="772"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       төртінші бөліктегі "Басқару органы басшысының міндеттерін атқаруды басқару органының мүшесіне немесе атқарушы орган басшысының міндеттерін атқаруды атқарушы органның мүшесіне" деген сөздер "Атқарушы орган басшысының міндеттерін атқаруды атқарушы органның мүшесіне, бас бухгалтердің міндеттерін атқаруды бас бухгалтердің орынбасарына" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="772"/>
+    <w:bookmarkStart w:name="z899" w:id="773"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      мынадай мазмұндағы бесінші бөлікпен толықтырылсын:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="773"/>
-    <w:bookmarkStart w:name="z899" w:id="774"/>
-[...15 lines deleted...]
-      мынадай мазмұндағы бесінші бөлікпен толықтырылсын:</w:t>
+    <w:bookmarkStart w:name="z900" w:id="774"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Уәкілетті органмен келісілген кандидатураның болмауына байланысты атқарушы орган басшысының не бас бухгалтердің міндеттерін атқаруды (уақытша жоқ адамды алмастыруды) осы тармақтың төртінші бөлігінде көрсетілген адамдарға қатарынан он екі ай ішінде жиынтығында күнтізбелік бір жүз сексен күннен артық мерзімге жүктеуге жол берілмейді.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="774"/>
-    <w:bookmarkStart w:name="z900" w:id="775"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z901" w:id="776"/>
+    <w:bookmarkStart w:name="z901" w:id="775"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>59-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 4-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="775"/>
+    <w:bookmarkStart w:name="z902" w:id="776"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Шетелдік есепке алу ұйымы орталық депозитарийдің есепке алу жүйесінде ашылған дербес шоттағы эмиссиялық бағалы қағаздар бойынша құқықтарды жүзеге асыруға байланысты әрекеттерді осы эмиссиялық бағалы қағаздарға құқығы бар адамдардан алынған жазбаша нұсқаулықтарға сәйкес сенімхатсыз жасауға құқылы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="776"/>
-    <w:bookmarkStart w:name="z902" w:id="777"/>
-[...15 lines deleted...]
-      "4. Шетелдік есепке алу ұйымы орталық депозитарийдің есепке алу жүйесінде ашылған дербес шоттағы эмиссиялық бағалы қағаздар бойынша құқықтарды жүзеге асыруға байланысты әрекеттерді осы эмиссиялық бағалы қағаздарға құқығы бар адамдардан алынған жазбаша нұсқаулықтарға сәйкес сенімхатсыз жасауға құқылы.</w:t>
+    <w:bookmarkStart w:name="z903" w:id="777"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Орталық депозитарийдің есепке алу жүйесінде ашылған шетелдік есепке алу ұйымының дербес шотындағы эмиссиялық бағалы қағаздар бойынша дивидендтер мен сыйақыларды төлеу осы эмиссиялық бағалы қағаздарды ұстаушыларға шетелдік есепке алу ұйымы арқылы жүзеге асырылады.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="777"/>
-    <w:bookmarkStart w:name="z903" w:id="778"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z904" w:id="779"/>
+    <w:bookmarkStart w:name="z904" w:id="778"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16) 72-4-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="778"/>
+    <w:bookmarkStart w:name="z905" w:id="779"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Инвестициялық портфельді басқарушының ірі қатысушысы Қазақстан Республикасы Ұлттық Банкінің нормативтік құқықтық актілеріне сәйкес Қазақстан Республикасының Ұлттық Банкіне қаржылық және өзге де есептілікті ұсынады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="779"/>
-    <w:bookmarkStart w:name="z905" w:id="780"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z906" w:id="781"/>
+    <w:bookmarkStart w:name="z906" w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>73-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkEnd w:id="780"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29052,510 +28888,510 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақтың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші абзацындағы "Қазақстан" деген сөз "Орталық депозитарий немесе Қазақстан" деген сөздермен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z909" w:id="782"/>
+    <w:bookmarkStart w:name="z909" w:id="781"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>80-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы 3-1-тармақпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="781"/>
+    <w:bookmarkStart w:name="z910" w:id="782"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3-1. Орталық депозитарий бағалы қағаздар нарығында кастодиандық қызметті осы Заңда, уәкілетті органның нормативтік құқықтық актісінде және орталық депозитарийдің қағидалар жинағында белгіленген шарттармен және тәртіппен жүзеге асырады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="782"/>
-    <w:bookmarkStart w:name="z910" w:id="783"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z911" w:id="784"/>
+    <w:bookmarkStart w:name="z911" w:id="783"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>92-бап</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы бірінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="783"/>
+    <w:bookmarkStart w:name="z912" w:id="784"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Кәсіптік ұйым коммерциялық емес ұйым түрінде құрылады.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="784"/>
-    <w:bookmarkStart w:name="z912" w:id="785"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z913" w:id="786"/>
+    <w:bookmarkStart w:name="z913" w:id="785"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) 93-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="785"/>
+    <w:bookmarkStart w:name="z914" w:id="786"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1. Кәсіптік ұйым өзінің жарғысына және ішкі құжаттарына сәйкес мынадай функцияларды жүзеге асыруға:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="786"/>
-    <w:bookmarkStart w:name="z914" w:id="787"/>
-[...15 lines deleted...]
-      "1. Кәсіптік ұйым өзінің жарғысына және ішкі құжаттарына сәйкес мынадай функцияларды жүзеге асыруға:</w:t>
+    <w:bookmarkStart w:name="z915" w:id="787"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уәкілетті органға нормативтік құқықтық актілердің жобалары, бағалы қағаздар нарығында кәсіби қызметті жүзеге асыру тәртібін айқындайтын нормативтік құқықтық актілерді әзірлеу бойынша ұсыныстар беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="787"/>
-    <w:bookmarkStart w:name="z915" w:id="788"/>
-[...15 lines deleted...]
-      1) уәкілетті органға нормативтік құқықтық актілердің жобалары, бағалы қағаздар нарығында кәсіби қызметті жүзеге асыру тәртібін айқындайтын нормативтік құқықтық актілерді әзірлеу бойынша ұсыныстар беруге;</w:t>
+    <w:bookmarkStart w:name="z916" w:id="788"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мемлекеттік, қоғамдық, шетелдік және халықаралық ұйымдарда кәсіптік ұйым мүшелерінің мүдделерін білдіруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="788"/>
-    <w:bookmarkStart w:name="z916" w:id="789"/>
-[...15 lines deleted...]
-      2) мемлекеттік, қоғамдық, шетелдік және халықаралық ұйымдарда кәсіптік ұйым мүшелерінің мүдделерін білдіруге;</w:t>
+    <w:bookmarkStart w:name="z917" w:id="789"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) кәсіптік ұйым мүшелері арасындағы бағалы қағаздар нарығында туындайтын дауларды және мүшелер мен олардың клиенттері арасындағы дауларды қарауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="789"/>
-    <w:bookmarkStart w:name="z917" w:id="790"/>
-[...15 lines deleted...]
-      3) кәсіптік ұйым мүшелері арасындағы бағалы қағаздар нарығында туындайтын дауларды және мүшелер мен олардың клиенттері арасындағы дауларды қарауға;</w:t>
+    <w:bookmarkStart w:name="z918" w:id="790"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оқу бағдарламаларын әзірлеуге және бағалы қағаздар нарығында қызметті жүзеге асыруға ниетті адамдарды оқытуды жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="790"/>
-    <w:bookmarkStart w:name="z918" w:id="791"/>
-[...15 lines deleted...]
-      4) оқу бағдарламаларын әзірлеуге және бағалы қағаздар нарығында қызметті жүзеге асыруға ниетті адамдарды оқытуды жүргізуге;</w:t>
+    <w:bookmarkStart w:name="z919" w:id="791"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) кәсіптік ұйым мүшелерінің кәсіби қызметінің бірыңғай қағидалары мен стандарттарын белгілеуге, сондай-ақ кәсіптік ұйым мүшелерінің оларды сақтауын қамтамасыз етуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="791"/>
-    <w:bookmarkStart w:name="z919" w:id="792"/>
-[...15 lines deleted...]
-      5) кәсіптік ұйым мүшелерінің кәсіби қызметінің бірыңғай қағидалары мен стандарттарын белгілеуге, сондай-ақ кәсіптік ұйым мүшелерінің оларды сақтауын қамтамасыз етуге;</w:t>
+    <w:bookmarkStart w:name="z920" w:id="792"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) кәсіптік ұйым мүшелерінің рейтингтерін жасауға және жариялауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="792"/>
-    <w:bookmarkStart w:name="z920" w:id="793"/>
-[...15 lines deleted...]
-      6) кәсіптік ұйым мүшелерінің рейтингтерін жасауға және жариялауға;</w:t>
+    <w:bookmarkStart w:name="z921" w:id="793"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) кәсіптік ұйым мүшелерінің қызметіне тексерулер жүргізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="793"/>
-    <w:bookmarkStart w:name="z921" w:id="794"/>
-[...15 lines deleted...]
-      7) кәсіптік ұйым мүшелерінің қызметіне тексерулер жүргізуге;</w:t>
+    <w:bookmarkStart w:name="z922" w:id="794"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) уәкілетті органға кәсіптік ұйым мүшесінің лицензиясын тоқтата тұру және одан айыру туралы өтінішхат жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="794"/>
-    <w:bookmarkStart w:name="z922" w:id="795"/>
-[...15 lines deleted...]
-      8) уәкілетті органға кәсіптік ұйым мүшесінің лицензиясын тоқтата тұру және одан айыру туралы өтінішхат жіберуге;</w:t>
+    <w:bookmarkStart w:name="z923" w:id="795"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) өз мүшелерінің бағалы қағаздар нарығындағы қызметін бақылауды жүзеге асыруға және оның ішкі құжаттарында белгіленген ықпал ету шараларын Қазақстан Республикасының заңнамасын және кәсіптік ұйымның ішкі құжаттарын бұзуға жол берген кәсіптік ұйым мүшелеріне қолдануға құқылы.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="795"/>
-    <w:bookmarkStart w:name="z923" w:id="796"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z924" w:id="797"/>
+    <w:bookmarkStart w:name="z924" w:id="796"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21) 94-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="796"/>
+    <w:bookmarkStart w:name="z925" w:id="797"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "2. Осы баптың 1-тармағында көрсетілген кәсіптік ұйымның iшкi құжаттарын кәсіптік ұйым мүшелерiнiң жалпы жиналысы бекiтедi.";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="797"/>
-    <w:bookmarkStart w:name="z925" w:id="798"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z926" w:id="799"/>
+    <w:bookmarkStart w:name="z926" w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>97-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="799"/>
+    <w:bookmarkEnd w:id="798"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29568,70 +29404,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z928" w:id="800"/>
+    <w:bookmarkStart w:name="z928" w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Осы тармақтың бірінші бөлігінің талаптары ішкі құжаттарында және жарғысында осы Заңның 93-бабы 1-тармағының 3), 5), 6), 7), 8) және 9) тармақшаларында көрсетілген функцияларды жүзеге асыру көзделген кәсіптік ұйымдарға қолданылады.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkEnd w:id="799"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29644,190 +29480,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3-тармақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "не оның сараптама қорытындысын сұратады" деген сөздермен толықтырылсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z930" w:id="801"/>
+    <w:bookmarkStart w:name="z930" w:id="800"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) 100-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай мазмұндағы екінші бөлікпен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="800"/>
+    <w:bookmarkStart w:name="z931" w:id="801"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Осы тармақтың бірінші бөлігінің талаптары ішкі құжаттарында және жарғысында осы Заңның 93-бабы 1-тармағының 3), 7), 8) және 9) тармақшаларында көрсетілген функцияларды жүзеге асыру көзделген кәсіптік ұйымдарға қолданылады.".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="801"/>
-    <w:bookmarkStart w:name="z931" w:id="802"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z932" w:id="803"/>
+    <w:bookmarkStart w:name="z932" w:id="802"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. "Қаржы нарығы мен қаржы ұйымдарын мемлекеттік реттеу, бақылау және қадағалау туралы" 2003 жылғы 4 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Заңына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="803"/>
-    <w:bookmarkStart w:name="z933" w:id="804"/>
+    <w:bookmarkEnd w:id="802"/>
+    <w:bookmarkStart w:name="z933" w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-5-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> екінші бөлігінде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkEnd w:id="803"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29840,250 +29676,250 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2) тармақша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z935" w:id="805"/>
+    <w:bookmarkStart w:name="z935" w:id="804"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) осы Заңның 3-бабының 1 және 3-тармақтарында көзделген мақсаттар мен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес қаржы нарығы мен қаржы ұйымдарының, сондай-ақ өзге де тұлғалардың қызметін реттеу саласындағы нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="804"/>
+    <w:bookmarkStart w:name="z936" w:id="805"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7), 8) 13) және 17) тармақшалар алып тасталсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="805"/>
-    <w:bookmarkStart w:name="z936" w:id="806"/>
-[...15 lines deleted...]
-      7), 8) 13) және 17) тармақшалар алып тасталсын;</w:t>
+    <w:bookmarkStart w:name="z937" w:id="806"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) тармақша мынадай редакцияда жазылсын:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="806"/>
-    <w:bookmarkStart w:name="z937" w:id="807"/>
-[...15 lines deleted...]
-      18-1) тармақша мынадай редакцияда жазылсын:</w:t>
+    <w:bookmarkStart w:name="z938" w:id="807"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "18-1) Қазақстан Республикасының Ұлттық Банкімен және салықтардың және бюджетке төленетін басқа да міндетті төлемдердің түсуін қамтамасыз ету саласындағы басшылықты жүзеге асыратын уәкілетті органмен бірлесіп, кәсіпкерлік субъектілерінің банктік шоттардан қолма-қол ақшаны алу қағидаларын бекітеді;";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="807"/>
-    <w:bookmarkStart w:name="z938" w:id="808"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z939" w:id="809"/>
+    <w:bookmarkStart w:name="z939" w:id="808"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-6-бапта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="808"/>
+    <w:bookmarkStart w:name="z940" w:id="809"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бірінші бөліктегі "алты" деген сөз "жеті" деген сөзбен ауыстырылсын;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="809"/>
-    <w:bookmarkStart w:name="z940" w:id="810"/>
-[...15 lines deleted...]
-      бірінші бөліктегі "алты" деген сөз "жеті" деген сөзбен ауыстырылсын;</w:t>
+    <w:bookmarkStart w:name="z941" w:id="810"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      екінші бөліктегі "үш" деген сөз "төрт" деген сөзбен ауыстырылсын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="810"/>
-    <w:bookmarkStart w:name="z941" w:id="811"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z942" w:id="812"/>
+    <w:bookmarkStart w:name="z942" w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) 9-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1-тармағында</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkEnd w:id="811"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30228,344 +30064,230 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>15) тармақшалар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z946" w:id="813"/>
+    <w:bookmarkStart w:name="z946" w:id="812"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) 10-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="813"/>
-    <w:bookmarkStart w:name="z947" w:id="814"/>
+    <w:bookmarkEnd w:id="812"/>
+    <w:bookmarkStart w:name="z947" w:id="813"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) 11-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9) тармақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> алып тасталсын;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="814"/>
-    <w:bookmarkStart w:name="z948" w:id="815"/>
+    <w:bookmarkEnd w:id="813"/>
+    <w:bookmarkStart w:name="z948" w:id="814"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>13-6-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> бірінші бөлігі мынадай мазмұндағы 1-1) тармақшамен толықтырылсын:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="814"/>
+    <w:bookmarkStart w:name="z949" w:id="815"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) осы Заңның 3-бабының 1 және 3-тармақтарында көзделген мақсаттар мен міндеттерге және Қазақстан Республикасының заңнамасына сәйкес қаржы ұйымдарының ақпараттық қауіпсіздікті қамтамасыз ету жөніндегі қызметін реттеу саласындағы қаржы ұйымдарының орындауы үшін міндетті нормативтік құқықтық актілерді қабылдайды. Заңға тәуелді нормативтік құқықтық актілердің тізбесі уәкілетті орган туралы ережеде айқындалады;";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="815"/>
-    <w:bookmarkStart w:name="z949" w:id="816"/>
-[...134 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z950" w:id="816"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14-баптың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> үшінші бөлігі "ақпаратты" деген сөзден кейін ", оның ішінде электрондық түрде және (немесе) мемлекеттік органдардың ақпараттандыру объектілері арқылы" деген сөздермен толықтырылсын.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> төртінші бөлігі "ақпаратты" деген сөзден кейін ", оның ішінде электрондық түрде және (немесе) мемлекеттік органдардың ақпараттандыру объектілері арқылы" деген сөздермен толықтырылсын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="816"/>
     <w:bookmarkStart w:name="z951" w:id="817"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. "Байланыс туралы" 2004 жылғы 5 шілдедегі Қазақстан Республикасының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -37793,147 +37515,105 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗҚАИ-ның ескертпесі!</w:t>
+        <w:t xml:space="preserve">11) алып тасталды – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...80 lines deleted...]
-      11) клиенттермен жұмыс істеу тәртібі туралы, оның ішінде мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі басқа да топтарына көрсетілетін қызметтерді ұсыну бойынша қаржы ұйымдары бөлімшелерінің қолжетімділігі жөніндегі ұлттық стандарттың талаптары ескеріле отырып, мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі топтарына көрсетілетін қызметтерді ұсыну тәртібін, сондай-ақ мүгедектігі бар адамдарға және халықтың жүріп-тұруы шектеулі топтарына сенім білдірілген адамның қатысуымен көрсетілетін қызметтерді ұсыну ерекшеліктерін қамтитын ереже;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1220" w:id="1059"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) Қазақстан Республикасының заңдарына қайшы келмейтін өзге де шарттар, талаптар мен шектеулер.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1059"/>
     <w:bookmarkStart w:name="z1221" w:id="1060"/>
     <w:p>
       <w:pPr>
@@ -46655,50 +46335,132 @@
         <w:t xml:space="preserve">
       2) 11-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>5-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> "аумағын" деген сөзден кейін "және Қазақстан Республикасы Ұлттық Банкінің ерекше реттеу режимін" деген сөздермен толықтырылсын.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 1-бапқа өзгеріс енгізілді – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z1456" w:id="1251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-бап.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1251"/>
     <w:bookmarkStart w:name="z1457" w:id="1252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -47155,285 +46917,131 @@
         <w:t xml:space="preserve">
       4) алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа енгізілетін 1-баптың 23-тармағы 5) тармақшасының үшінші абзацын, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>34-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7) тармақшасының қырық бесінші абзацын;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1256"/>
-    <w:p>
-[...114 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z1462" w:id="1257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) алғашқы ресми жарияланған күнінен кейін он екі ай өткен соң қолданысқа енгізілетін 1-баптың </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6-тармағы</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>12-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының бесінші және алтыншы абзацтарын, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22-тармағының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 7) тармақшасын, </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z1463" w:id="1257"/>
+        <w:t xml:space="preserve"> 7) тармақшасын қоспағанда, алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа енгізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1257"/>
+    <w:bookmarkStart w:name="z1463" w:id="1258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Мыналар:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1257"/>
-    <w:bookmarkStart w:name="z1464" w:id="1258"/>
+    <w:bookmarkEnd w:id="1258"/>
+    <w:bookmarkStart w:name="z1464" w:id="1259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47448,52 +47056,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23) тармақшасының жиырма алтыншы және жиырма жетінші абзацтарының, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасының жиырма алтыншы және жиырма жетінші абзацтарының күші 2024 жылғы 23 қазаннан бастап жасалған шарттардан туындаған құқықтық қатынастарға қолданылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1258"/>
-    <w:bookmarkStart w:name="z1465" w:id="1259"/>
+    <w:bookmarkEnd w:id="1259"/>
+    <w:bookmarkStart w:name="z1465" w:id="1260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47508,292 +47116,292 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24) тармақшасының екінші – он екінші абзацтарының, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5) тармақшасының күші бұрын жасалған шарттардан туындаған құқықтық қатынастарға қолданылады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1259"/>
-    <w:bookmarkStart w:name="z1466" w:id="1260"/>
+    <w:bookmarkEnd w:id="1260"/>
+    <w:bookmarkStart w:name="z1466" w:id="1261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26) тармақшасының екінші абзацының күші бұрын жасалған шарттардан туындаған құқықтық қатынастарға қолданылады деп белгіленсін. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1260"/>
-    <w:bookmarkStart w:name="z1467" w:id="1261"/>
+    <w:bookmarkEnd w:id="1261"/>
+    <w:bookmarkStart w:name="z1467" w:id="1262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қарыз алушы – жеке тұлғалардың кәсіпкерлік қызметті жүзеге асыруға байланысты емес банктік қарыз шарттары бойынша осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26) тармақшасының екінші абзацы қолданысқа енгізілгенге дейін төленген тұрақсыздық айыбы немесе айыппұл санкцияларының өзге де түрлері қайта есептелуге жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1261"/>
-    <w:bookmarkStart w:name="z1468" w:id="1262"/>
+    <w:bookmarkEnd w:id="1262"/>
+    <w:bookmarkStart w:name="z1468" w:id="1263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Қарыз алушы – жеке тұлғалардың кәсіпкерлік қызметті жүзеге асыруға байланысты емес банктік қарыз шарттары бойынша осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 26) тармақшасының екінші абзацы қолданысқа енгізілгенге дейін есепке жазылған және төленбеген тұрақсыздық айыбы немесе айыппұл санкцияларының өзге де түрлері қайта есептелуге жатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1262"/>
-    <w:bookmarkStart w:name="z1469" w:id="1263"/>
+    <w:bookmarkEnd w:id="1263"/>
+    <w:bookmarkStart w:name="z1469" w:id="1264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының тоғызыншы және оныншы абзацтарының күші бұрын жасалған шарттардан туындаған құқықтық қатынастарға қолданылады деп белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1263"/>
-    <w:bookmarkStart w:name="z1470" w:id="1264"/>
+    <w:bookmarkEnd w:id="1264"/>
+    <w:bookmarkStart w:name="z1470" w:id="1265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кәсіпкерлік қызметті жүзеге асыруға байланысты емес, сыйақыны және микрокредит беру туралы шарт бойынша микрокредит сомасын қайтару және (немесе) сыйақы төлеу жөніндегі міндеттемелерді бұзғаны үшін тұрақсыздық айыбын (айыппұлды, өсімпұлды) қоспағанда, осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының тоғызыншы және оныншы абзацтары қолданысқа енгізілгенге дейін төленген төлемдер қайтарылуға жатпайды.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1264"/>
-    <w:bookmarkStart w:name="z1471" w:id="1265"/>
+    <w:bookmarkEnd w:id="1265"/>
+    <w:bookmarkStart w:name="z1471" w:id="1266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кәсіпкерлік қызметті жүзеге асыруға байланысты емес, сыйақыны және микрокредит беру туралы шарт бойынша микрокредит сомасын қайтару және (немесе) сыйақы төлеу жөніндегі міндеттемелерді бұзғаны үшін тұрақсыздық айыбын (айыппұлды, өсімпұлды) қоспағанда, осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4) тармақшасының тоғызыншы және оныншы абзацтары қолданысқа енгізілгенге дейін есепке жазылған және төленбеген төлемдер есептен шығарылуға жатады;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1265"/>
-    <w:bookmarkStart w:name="z1472" w:id="1266"/>
+    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkStart w:name="z1472" w:id="1267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осы Заңның 1-бабының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -47808,51 +47416,133 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23) тармақшасының он үшінші, он бесінші, он алтыншы, он жетінші және он сегізінші абзацтарының және </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>30-тармағы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2) тармақшасының сегізінші, оныншы, он бірінші, он екінші және он үшінші абзацтарының күші банктік қарыздарды (микрокредиттерді), оның ішінде талаптарында ақшаны толық көлемде немесе бөліктермен беру көзделген бұрын жасалған шарт шеңберінде берілетін банктік қарыздарды (микрокредиттерді) беруге қолданылады деп белгіленсін.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1266"/>
+    <w:bookmarkEnd w:id="1267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ескерту. 2-бапқа өзгеріс енгізілді – ҚР 16.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 259-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін күнтізбелік алпыс күн өткен соң қолданысқа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>енгізіледі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) Заңымен.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>