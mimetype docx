--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b13d797" w14:textId="b13d797">
+    <w:p w14:paraId="794ca9e" w14:textId="794ca9e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -6863,55 +6863,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7237,31 +7237,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>