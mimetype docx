--- v2 (2026-06-10)
+++ v3 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="794ca9e" w14:textId="794ca9e">
+    <w:p w14:paraId="3ab931e" w14:textId="3ab931e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -273,86 +273,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ЗҚАИ-ның ескертпесі!</w:t>
-[...34 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:t xml:space="preserve">      Ескерту. Бүкіл мәтін бойынша "ақпараттық жүйесі", "ақпараттық жүйесін", "ақпараттық жүйесінде", "ақпараттық жүйесінен", "ақпараттық жүйесіне", "ақпараттық жүйелер мен электрондық ақпараттық ресурстардан" деген сөздер тиісінше "цифрлық жүйесі", "цифрлық жүйесін", "цифрлық жүйесінде", "цифрлық жүйесінен", "цифрлық жүйесіне", "цифрлық жүйелер мен цифрлық ресурстардан" деген сөздермен ауыстырылды – ҚР 09.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 256-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (алғашқы ресми жарияланған күнінен кейін алты ай өткен соң қолданысқа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>енгізіледі</w:t>
       </w:r>
       <w:r>
@@ -536,51 +508,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) аквашаруашылық субъектілері – аквашаруашылық объектілерін көбейтуге және (немесе) күтіп-ұстауға, өсіруге байланысты қызметті жүзеге асыратын жеке және (немесе) заңды тұлғалар;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z10" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) аквашаруашылықтың ақпараттық жүйесі – уәкілетті органның аквашаруашылықтың дамуын мониторингтеу мен талдауға, аквашаруашылық субъектілерінің тізілімін жүргізуге және аквашаруашылық объектілерінің, оның ішінде оларды қайта өңдеу өнімдерінің қадағалануына, сондай-ақ аквашаруашылық саласында деректер мен мәліметтерді жинауға және қалыптастыруға, цифрландыруды қамтамасыз етуге арналған ақпараттық жүйесі;</w:t>
+      7) аквашаруашылықтың цифрлық жүйесі – уәкілетті органның аквашаруашылықтың дамуын мониторингтеу мен талдауға, аквашаруашылық субъектілерінің тізілімін жүргізуге және аквашаруашылық объектілерінің, оның ішінде оларды қайта өңдеу өнімдерінің қадағалануына, сондай-ақ аквашаруашылық саласында деректер мен мәліметтерді жинауға және қалыптастыруға, цифрландыруды қамтамасыз етуге арналған цифрлық жүйесі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z11" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) балық өсіру – аквашаруашылықтың балықты көбейтуге және (немесе) күтіп-бағуға, өсіруге байланысты бағыты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z12" w:id="11"/>
     <w:p>
@@ -1456,51 +1428,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) аквашаруашылықтың ақпараттық жүйесін жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
+      7) аквашаруашылықтың цифрлық жүйесін жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1570,51 +1542,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) аквашаруашылықтың ақпараттық жүйесін жүргізеді;</w:t>
+      8) аквашаруашылықтың цифрлық жүйесін жүргізеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z53" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) аквашаруашылық субъектілерінің тізілімін жүргізу қағидаларын әзірлейді және бекітеді;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z54" w:id="51"/>
     <w:p>
       <w:pPr>
@@ -2494,51 +2466,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүргізу үшін конкурсқа шығарылатын резервтегі балық шаруашылығы су айдындарының және (немесе) учаскелерінің тізімі су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекциясымен келісілгеннен кейін уәкілетті орган айқындаған тәртіппен және мерзімдерде аквашаруашылықтың ақпараттық жүйесі, уәкілетті органның және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының интернет-ресурстары арқылы ашық қолжетімділікте орналастырылады.</w:t>
+      Көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүргізу үшін конкурсқа шығарылатын резервтегі балық шаруашылығы су айдындарының және (немесе) учаскелерінің тізімі су ресурстарын қорғау және пайдалануды реттеу жөніндегі бассейндік су инспекциясымен келісілгеннен кейін уәкілетті орган айқындаған тәртіппен және мерзімдерде аквашаруашылықтың цифрлық жүйесі, уәкілетті органның және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының интернет-ресурстары арқылы ашық қолжетімділікте орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z95" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Конкурс қорытындысы бойынша уәкілетті орган конкурс жеңімпазымен уәкілетті орган бекіткен үлгілік нысан бойынша көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүзеге асыру шартын жасасады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:name="z96" w:id="92"/>
     <w:p>
       <w:pPr>
@@ -2908,51 +2880,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жосықсыз аквашаруашылық субъектілері тізілімін уәкілетті орган соттардың заңды күшіне енген шешімдері негізінде аквашаруашылықтың ақпараттық жүйесінде қалыптастырады.</w:t>
+      Жосықсыз аквашаруашылық субъектілері тізілімін уәкілетті орган соттардың заңды күшіне енген шешімдері негізінде аквашаруашылықтың цифрлық жүйесінде қалыптастырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z111" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жосықсыз аквашаруашылық субъектілері тізіліміне енгізілген тұлғалар, сондай-ақ басшылары мен құрылтайшылары жосықсыз аквашаруашылық субъектілері тізіліміндегі заңды тұлғаларды басқаруға, құруға, олардың жарғылық капиталына қатысуға байланысы бар заңды тұлғалар жосықсыз аквашаруашылық субъектілері тізіліміне енгізілген күннен бастап бес жыл ішінде көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүргізу үшін балық шаруашылығы су айдындарын және (немесе) учаскелерін бекітіп беруге өтінім беруге құқылы емес.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkStart w:name="z112" w:id="107"/>
     <w:p>
       <w:pPr>
@@ -3160,51 +3132,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Жобаны іске асыру үшін тор қоршама шаруашылық қызметін жүзеге асыруға арналған халықаралық және (немесе) республикалық маңызы бар балық шаруашылығы су айдындары учаскелерінің тізімі су қорын қорғау және пайдалану саласындағы уәкілетті органмен және тиісті облыстардың жергілікті атқарушы органдарымен келісілгеннен кейін уәкілетті орган айқындаған тәртіппен және мерзімдерде аквашаруашылықтың ақпараттық жүйесі, уәкілетті органның және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының интернет-ресурстары арқылы ашық қолжетімділікте орналастырылады.</w:t>
+      Жобаны іске асыру үшін тор қоршама шаруашылық қызметін жүзеге асыруға арналған халықаралық және (немесе) республикалық маңызы бар балық шаруашылығы су айдындары учаскелерінің тізімі су қорын қорғау және пайдалану саласындағы уәкілетті органмен және тиісті облыстардың жергілікті атқарушы органдарымен келісілгеннен кейін уәкілетті орган айқындаған тәртіппен және мерзімдерде аквашаруашылықтың цифрлық жүйесі, уәкілетті органның және облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдарының интернет-ресурстары арқылы ашық қолжетімділікте орналастырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Осы баптың 2-тармағының бірінші бөлігінде көрсетілген халықаралық және (немесе) республикалық маңызы бар балық шаруашылығы су айдындарының учаскелері болған кезде Қазақстан Республикасының заңды тұлғалары уәкілетті орган бекіткен қағидаларға сәйкес өтінім мен құжаттарды уәкілетті органға жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
@@ -3755,51 +3727,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Аквашаруашылықты дамытуды қамтамасыз ететін субъектілер:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) уәкілетті орган айқындаған тәртіппен аквашаруашылықтың ақпараттық жүйесінде тіркеледі;</w:t>
+      1) уәкілетті орган айқындаған тәртіппен аквашаруашылықтың цифрлық жүйесінде тіркеледі;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkStart w:name="z149" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уәкілетті органға мемлекеттік статистика саласындағы уәкілетті органмен келісу бойынша бекітілген, аквашаруашылық саласындағы әкімшілік деректерді жинауға арналған нысандарға сәйкес әкімшілік деректерді ұсынады;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:bookmarkStart w:name="z150" w:id="144"/>
     <w:p>
@@ -3993,71 +3965,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осы Заңға және Қазақстан Республикасының өзге де заңдарына сәйкес ұсынылатын аквашаруашылықты мемлекеттік ынталандыру шараларын алуға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:name="z160" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) коммерциялық құпияны құрайтын ақпаратты, сондай-ақ мемлекеттік құпияларды және Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны қамтитын мәліметтерді қоспағанда, аквашаруашылықтың ақпараттық жүйесінен мәліметтерді алуға және пайдалануға;</w:t>
+      7) коммерциялық құпияны құрайтын ақпаратты, сондай-ақ мемлекеттік құпияларды және Қазақстан Республикасының заңдарымен қорғалатын өзге де құпияны қамтитын мәліметтерді қоспағанда, аквашаруашылықтың цифрлық жүйесінен мәліметтерді алуға және пайдалануға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:name="z161" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) аквашаруашылықтың ақпараттық жүйесіне өтеусіз қол жеткізуге;</w:t>
+      8) аквашаруашылықтың цифрлық жүйесіне өтеусіз қол жеткізуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkStart w:name="z162" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Қазақстан Республикасының заңнамасына сәйкес аквашаруашылыққа арналған ғимараттарды, құрылыстар мен өзге де құрылысжайларды, конструкцияларды, балық өсіру тоғандарын салуға және пайдалануға, балық өсіру бассейндерін орналастыруға құқығы бар.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:name="z163" w:id="157"/>
     <w:p>
@@ -4293,51 +4265,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ветеринариялық (ветеринариялық-санитариялық) талаптарды, сондай-ақ халықтың санитариялық-эпидемиологиялық саламаттылығы саласындағы қағидалар мен талаптарды сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) уәкілетті орган айқындаған тәртіппен аквашаруашылықтың ақпараттық жүйесінде тіркелуге;</w:t>
+      8) уәкілетті орган айқындаған тәртіппен аквашаруашылықтың цифрлық жүйесінде тіркелуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) Құрып кету қаупі төнген жабайы фауна мен флора түрлерімен халықаралық сауда туралы конвенцияның I және II қосымшаларына түрлері енгізілген жануарларды жасанды жолмен өсіру жөніндегі қызметті жүзеге асыруды бастағаны немесе тоқтатқаны туралы хабарламаны Қазақстан Республикасының жануарлар дүниесін қорғау, өсімін молайту және пайдалану саласындағы заңнамасына сәйкес жіберуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
@@ -4508,51 +4480,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүзеге асыруға арналған шартты және аквашаруашылық субъектісін дамыту жоспарын орындауға, сондай-ақ шарттың талаптары мен аквашаруашылық субъектісін дамыту жоспарының орындалуы туралы ақпаратты аквашаруашылықтың ақпараттық жүйесі арқылы уәкілетті орган бекіткен қағидаларға сәйкес беруге;</w:t>
+      2) көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүзеге асыруға арналған шартты және аквашаруашылық субъектісін дамыту жоспарын орындауға, сондай-ақ шарттың талаптары мен аквашаруашылық субъектісін дамыту жоспарының орындалуы туралы ақпаратты аквашаруашылықтың цифрлық жүйесі арқылы уәкілетті орган бекіткен қағидаларға сәйкес беруге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) біріктіру, қосу немесе қайта құру нысанында заңды тұлғаны қайта ұйымдастыру жағдайларын қоспағанда, көл-тауар және (немесе) тор қоршама шаруашылық қызметін жүзеге асыруға арналған шарт бойынша үшінші тұлғаларға құқықтар мен міндеттемелерді беруге және (немесе) басқаға беруге және (немесе) мұндай құқықтар мен міндеттемелердің мұрагерлік бойынша әмбебап құқықтық мирасқорлық тәртібімен үшінші тұлғаға ауысуына жол бермеуге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
@@ -5557,51 +5529,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Аквашаруашылықты субсидиялау субсидиялар алушы уәкілетті орган бекіткен қағидаларда айқындалған қарсы міндеттемелерді қабылдаған жағдайда жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:bookmarkStart w:name="z231" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Аквашаруашылықты субсидиялауды, сондай-ақ қарсы міндеттемелерге қол жеткізу мониторингін облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары уәкілетті орган бекіткен қағидаларға сәйкес агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік ақпараттық жүйесі арқылы жүзеге асырады.</w:t>
+      5. Аквашаруашылықты субсидиялауды, сондай-ақ қарсы міндеттемелерге қол жеткізу мониторингін облыстардың, республикалық маңызы бар қалалардың және астананың жергілікті атқарушы органдары уәкілетті орган бекіткен қағидаларға сәйкес агроөнеркәсіптік кешенді субсидиялаудың мемлекеттік цифрлық жүйесі арқылы жүзеге асырады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
     <w:bookmarkStart w:name="z232" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Субсидиялар:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
     <w:bookmarkStart w:name="z233" w:id="226"/>
     <w:p>
@@ -6029,51 +6001,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылаудың мақсаттары бұзушылықтардың уақтылы жолын кесу және оларға жол бермеу, бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша анықталған бұзушылықтарды өз бетінше жою құқығын мемлекеттік бақылау субъектілеріне беру және оларға әкімшілік жүктемені азайту болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z254" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау мемлекеттік бақылау субъектісі ұсынған есептілікті, уәкілетті мемлекеттік органдардың мәліметтерін, сондай-ақ мемлекеттік ақпараттық жүйелер мен электрондық ақпараттық ресурстардан алынған басқа да құжаттарды және мемлекеттік бақылау субъектісінің қызметі туралы мәліметтерді зерделеу мен талдау негізінде жүзеге асырылады.</w:t>
+      2. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау мемлекеттік бақылау субъектісі ұсынған есептілікті, уәкілетті мемлекеттік органдардың мәліметтерін, сондай-ақ мемлекеттік цифрлық жүйелер мен цифрлық ресурстардан алынған басқа да құжаттарды және мемлекеттік бақылау субъектісінің қызметі туралы мәліметтерді зерделеу мен талдау негізінде жүзеге асырылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z255" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Бақылау субъектісіне (объектісіне) бармай профилактикалық бақылау нәтижелері бойынша бұзушылықтар анықталған жағдайда бақылау органы бұзушылықтар анықталған күннен бастап он жұмыс күні ішінде әкімшілік құқық бұзушылық туралы іс қозғамай, бірақ мемлекеттік бақылау субъектісіне оларды жою тәртібін міндетті түрде түсіндіре отырып, мемлекеттік бақылау субъектісіне анықталған бұзушылықтарды жою туралы ұсынымды жібереді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z256" w:id="249"/>
     <w:p>
@@ -6863,55 +6835,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>